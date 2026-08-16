--- v0 (2026-06-29)
+++ v1 (2026-08-16)
@@ -16,157 +16,148 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Toner Cartridges" sheetId="1" r:id="rId1"/>
     <sheet name="Ink Cartridges" sheetId="2" r:id="rId2"/>
     <sheet name="Drum Units" sheetId="3" r:id="rId3"/>
     <sheet name="Printers Scanners and Others" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4275" uniqueCount="1856">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4260" uniqueCount="1862">
   <si>
     <t>SKU</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>MPN</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Box Style</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Price with VAT</t>
   </si>
   <si>
     <t>006R01512|TONER</t>
   </si>
   <si>
     <t>Xerox</t>
   </si>
   <si>
     <t>006R01512</t>
   </si>
   <si>
     <t>Normal</t>
   </si>
   <si>
-    <t>006R04376|TONER</t>
-[...2 lines deleted...]
-    <t>006r04376</t>
+    <t>006R04356|TONER</t>
+  </si>
+  <si>
+    <t>006R04356</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>006R04383|TONER</t>
   </si>
   <si>
     <t>006R04383</t>
   </si>
   <si>
     <t>006R04391|TONER</t>
   </si>
   <si>
     <t>006R04391</t>
   </si>
   <si>
     <t>006R04394|TONER</t>
   </si>
   <si>
     <t>006R04394</t>
   </si>
   <si>
     <t>Yellow</t>
   </si>
   <si>
     <t>006R04399|TONER</t>
   </si>
   <si>
     <t>006R04399</t>
   </si>
   <si>
     <t>006R04400|TONER</t>
   </si>
   <si>
     <t>006R04400</t>
   </si>
   <si>
     <t>013R00662|TONER</t>
   </si>
   <si>
     <t>013R00662</t>
   </si>
   <si>
     <t>No colour</t>
   </si>
   <si>
-    <t>039H|TONER</t>
+    <t>040 Yellow|TONER</t>
   </si>
   <si>
     <t>Canon</t>
   </si>
   <si>
-    <t>039H</t>
-[...7 lines deleted...]
-  <si>
     <t>040 Yellow</t>
   </si>
   <si>
     <t>0454C001</t>
   </si>
   <si>
     <t>045C|TONER</t>
   </si>
   <si>
     <t>045C</t>
   </si>
   <si>
     <t>1241C002</t>
   </si>
   <si>
     <t>Cyan</t>
   </si>
   <si>
     <t>045H Black|TONER</t>
   </si>
   <si>
     <t>045H Black</t>
   </si>
   <si>
     <t>1246C002</t>
@@ -192,59 +183,50 @@
   <si>
     <t>045HC</t>
   </si>
   <si>
     <t>045HM|TONER</t>
   </si>
   <si>
     <t>045HM</t>
   </si>
   <si>
     <t>1244C002</t>
   </si>
   <si>
     <t>Magenta</t>
   </si>
   <si>
     <t>045HY|TONER</t>
   </si>
   <si>
     <t>045HY</t>
   </si>
   <si>
     <t>045H</t>
   </si>
   <si>
-    <t>045M|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>046HB|TONER|B--</t>
   </si>
   <si>
     <t>046HB</t>
   </si>
   <si>
     <t>046H</t>
   </si>
   <si>
     <t>046HC|TONER</t>
   </si>
   <si>
     <t>046HC</t>
   </si>
   <si>
     <t>1253C002</t>
   </si>
   <si>
     <t>046HM|TONER</t>
   </si>
   <si>
     <t>046HM</t>
   </si>
   <si>
     <t>1252C002</t>
@@ -297,57 +279,57 @@
   <si>
     <t>054B</t>
   </si>
   <si>
     <t>3024C002</t>
   </si>
   <si>
     <t>054HB|TONER</t>
   </si>
   <si>
     <t>054HB</t>
   </si>
   <si>
     <t>3028C002</t>
   </si>
   <si>
     <t>054Y|TONER</t>
   </si>
   <si>
     <t>054Y</t>
   </si>
   <si>
     <t>3021C002</t>
   </si>
   <si>
-    <t>055H Cyan|TONER</t>
-[...5 lines deleted...]
-    <t>3019C002</t>
+    <t>055C|TONER</t>
+  </si>
+  <si>
+    <t>055C</t>
+  </si>
+  <si>
+    <t>3015C002</t>
   </si>
   <si>
     <t>067HY|TONER</t>
   </si>
   <si>
     <t>067HY</t>
   </si>
   <si>
     <t>5103C002</t>
   </si>
   <si>
     <t>09004447|TONER</t>
   </si>
   <si>
     <t>Oki</t>
   </si>
   <si>
     <t>9004447</t>
   </si>
   <si>
     <t>Oki 9004447</t>
   </si>
   <si>
     <t>106R01214|TONER</t>
   </si>
@@ -660,80 +642,80 @@
   <si>
     <t>106R03500|TONER</t>
   </si>
   <si>
     <t>106R03500</t>
   </si>
   <si>
     <t>106R03501|TONER</t>
   </si>
   <si>
     <t>106R03501</t>
   </si>
   <si>
     <t>106R03502|TONER</t>
   </si>
   <si>
     <t>106R03502</t>
   </si>
   <si>
     <t>106R03503|TONER</t>
   </si>
   <si>
     <t>106R03503</t>
   </si>
   <si>
-    <t>106R03517|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>106R03518|TONER</t>
   </si>
   <si>
     <t>106R03518</t>
   </si>
   <si>
     <t>106R03519|TONER</t>
   </si>
   <si>
     <t>106R03519</t>
   </si>
   <si>
     <t>106R03528|TONER</t>
   </si>
   <si>
     <t>106R03528</t>
   </si>
   <si>
     <t>106R03529|TONER</t>
   </si>
   <si>
     <t>106R03529</t>
   </si>
   <si>
+    <t>106R03530|TONER</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 106R03530</t>
+  </si>
+  <si>
     <t>106R03531|TONER</t>
   </si>
   <si>
     <t>106R03531</t>
   </si>
   <si>
     <t>106R03580|TONER</t>
   </si>
   <si>
     <t>106R03580</t>
   </si>
   <si>
     <t>106R03582|TONER</t>
   </si>
   <si>
     <t>106R03582</t>
   </si>
   <si>
     <t>B400</t>
   </si>
   <si>
     <t>106R03584|TONER</t>
   </si>
   <si>
     <t>106R03584</t>
@@ -795,152 +777,146 @@
   <si>
     <t>C7020</t>
   </si>
   <si>
     <t>106R03743|TONER</t>
   </si>
   <si>
     <t>106R03743</t>
   </si>
   <si>
     <t>106R03744|TONER</t>
   </si>
   <si>
     <t xml:space="preserve"> 106R03744</t>
   </si>
   <si>
     <t>Xerox VersaLink C7020</t>
   </si>
   <si>
     <t>106R03862|TONER</t>
   </si>
   <si>
     <t>106R03862</t>
   </si>
   <si>
-    <t>106R03873|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>106R03874|TONER</t>
   </si>
   <si>
     <t>106R03874</t>
   </si>
   <si>
-    <t>106R03875|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>106R03896|TONER</t>
   </si>
   <si>
     <t>106R03896</t>
   </si>
   <si>
     <t>106R03897|TONER</t>
   </si>
   <si>
     <t>106R03897</t>
   </si>
   <si>
     <t>106R03899|TONER</t>
   </si>
   <si>
     <t>106R03899</t>
   </si>
   <si>
+    <t>106R03905|TONER</t>
+  </si>
+  <si>
+    <t>106R03905</t>
+  </si>
+  <si>
     <t>106R03920|TONER</t>
   </si>
   <si>
     <t>106R03920</t>
   </si>
   <si>
     <t>106R03921|TONER</t>
   </si>
   <si>
     <t>106R03921</t>
   </si>
   <si>
     <t>106R03933|TONER</t>
   </si>
   <si>
     <t>106R03933</t>
   </si>
   <si>
     <t>106R03935|TONER</t>
   </si>
   <si>
     <t>106R03935</t>
   </si>
   <si>
     <t>106R03944|TONER</t>
   </si>
   <si>
     <t>106R03944</t>
   </si>
   <si>
     <t>106R04067|TONER</t>
   </si>
   <si>
     <t>106R04067</t>
   </si>
   <si>
+    <t>106R04347|TONER</t>
+  </si>
+  <si>
+    <t>106R04347</t>
+  </si>
+  <si>
     <t>106r03476|TONER</t>
   </si>
   <si>
     <t>106r03476</t>
   </si>
   <si>
     <t>106r03737|TONER</t>
   </si>
   <si>
     <t>106r03737</t>
   </si>
   <si>
     <t>108R00775|TONER</t>
   </si>
   <si>
     <t>108R00775</t>
   </si>
   <si>
     <t>108R00777|TONER</t>
   </si>
   <si>
     <t>108R00777</t>
   </si>
   <si>
-    <t>108R01124|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>24B6517|TONER</t>
   </si>
   <si>
     <t>Lexmark</t>
   </si>
   <si>
     <t>24B6517</t>
   </si>
   <si>
     <t>Lexmark 24B651</t>
   </si>
   <si>
     <t>24B6718|TONER</t>
   </si>
   <si>
     <t>24B6718</t>
   </si>
   <si>
     <t>Lexmark 24B67</t>
   </si>
   <si>
     <t>44917602|TONER</t>
   </si>
   <si>
     <t>44917602</t>
@@ -960,50 +936,59 @@
   <si>
     <t>50F2U0E|TONER</t>
   </si>
   <si>
     <t>50F2U0E</t>
   </si>
   <si>
     <t>50F2X0E|TONER</t>
   </si>
   <si>
     <t>50F2X0E</t>
   </si>
   <si>
     <t>Lexmark 502XE</t>
   </si>
   <si>
     <t>51B2000|TONER</t>
   </si>
   <si>
     <t>51B2000</t>
   </si>
   <si>
     <t>Lexmark 51B20</t>
   </si>
   <si>
+    <t>51F2H00|TONER</t>
+  </si>
+  <si>
+    <t>51F2H00</t>
+  </si>
+  <si>
+    <t>Lexmark 51F2H</t>
+  </si>
+  <si>
     <t>52D2000|TONER</t>
   </si>
   <si>
     <t>52D2000</t>
   </si>
   <si>
     <t>Lexmark 52D20</t>
   </si>
   <si>
     <t>53B2X00|TONER</t>
   </si>
   <si>
     <t>53B2X00</t>
   </si>
   <si>
     <t>Lexmark 53B2X</t>
   </si>
   <si>
     <t>56F2H00|TONER</t>
   </si>
   <si>
     <t>56F2H00</t>
   </si>
   <si>
     <t>Lexmark 56F2H</t>
@@ -1089,98 +1074,107 @@
   <si>
     <t>Canon 711</t>
   </si>
   <si>
     <t>711M|TONER</t>
   </si>
   <si>
     <t>711M</t>
   </si>
   <si>
     <t>715H|TONER</t>
   </si>
   <si>
     <t>715H</t>
   </si>
   <si>
     <t>1976B002</t>
   </si>
   <si>
     <t>716B|TONER</t>
   </si>
   <si>
     <t>716B</t>
   </si>
   <si>
-    <t>1980B002</t>
+    <t>716</t>
   </si>
   <si>
     <t>716C|TONER</t>
   </si>
   <si>
     <t>716C</t>
   </si>
   <si>
     <t>1979B002</t>
   </si>
   <si>
     <t>716M|TONER</t>
   </si>
   <si>
     <t>716M</t>
   </si>
   <si>
     <t>1978B002</t>
   </si>
   <si>
     <t>716Y|TONER</t>
   </si>
   <si>
     <t>716Y</t>
   </si>
   <si>
     <t>1977B002</t>
   </si>
   <si>
     <t>718B twinpack|TONER</t>
   </si>
   <si>
     <t>718B twinpack</t>
   </si>
   <si>
     <t>2662B005</t>
   </si>
   <si>
     <t>718B|TONER</t>
   </si>
   <si>
     <t>718B</t>
   </si>
   <si>
     <t>2662B002</t>
   </si>
   <si>
+    <t>718C|TONER</t>
+  </si>
+  <si>
+    <t>718C</t>
+  </si>
+  <si>
+    <t>2661B002</t>
+  </si>
+  <si>
     <t>718M|TONER</t>
   </si>
   <si>
     <t>718M</t>
   </si>
   <si>
     <t>2660B002</t>
   </si>
   <si>
     <t>718Y|TONER</t>
   </si>
   <si>
     <t>718Y</t>
   </si>
   <si>
     <t>2659B002</t>
   </si>
   <si>
     <t>71B20Y0|TONER</t>
   </si>
   <si>
     <t>71B20Y0</t>
   </si>
   <si>
     <t>Lexmark 71B20</t>
@@ -1209,50 +1203,59 @@
   <si>
     <t>71B2HY0|TONER</t>
   </si>
   <si>
     <t>71B2HY0</t>
   </si>
   <si>
     <t>720 canon|TONER</t>
   </si>
   <si>
     <t>720 canon</t>
   </si>
   <si>
     <t>2617B002</t>
   </si>
   <si>
     <t>724H|TONER</t>
   </si>
   <si>
     <t>724H</t>
   </si>
   <si>
     <t>3482B002</t>
   </si>
   <si>
+    <t>728B|TONER</t>
+  </si>
+  <si>
+    <t>728B</t>
+  </si>
+  <si>
+    <t>3500B002</t>
+  </si>
+  <si>
     <t>732M|TONER</t>
   </si>
   <si>
     <t>732M</t>
   </si>
   <si>
     <t>6261B002</t>
   </si>
   <si>
     <t>737 Black|TONER</t>
   </si>
   <si>
     <t>737B</t>
   </si>
   <si>
     <t>9435B002</t>
   </si>
   <si>
     <t>73B20C0|TONER</t>
   </si>
   <si>
     <t>73B20C0</t>
   </si>
   <si>
     <t>75B20C0|TONER</t>
@@ -1275,59 +1278,77 @@
   <si>
     <t>80C20Y0</t>
   </si>
   <si>
     <t>841820|TONER</t>
   </si>
   <si>
     <t>Ricoh</t>
   </si>
   <si>
     <t>841820</t>
   </si>
   <si>
     <t>Ricoh 841820</t>
   </si>
   <si>
     <t>842018|TONER</t>
   </si>
   <si>
     <t>842018</t>
   </si>
   <si>
     <t>Ricoh 842018</t>
   </si>
   <si>
+    <t>B252X00|TONER</t>
+  </si>
+  <si>
+    <t>B252X00</t>
+  </si>
+  <si>
+    <t>Lexmark B252X</t>
+  </si>
+  <si>
     <t>C-EXV21B|TONER</t>
   </si>
   <si>
     <t>C-EXV21B</t>
   </si>
   <si>
     <t>Canon C-EXV21</t>
   </si>
   <si>
+    <t>C-EXV28B|TONER</t>
+  </si>
+  <si>
+    <t>C-EXV28B</t>
+  </si>
+  <si>
+    <t>2789B002</t>
+  </si>
+  <si>
     <t>C-EXV28C|TONER</t>
   </si>
   <si>
     <t>C-EXV28C</t>
   </si>
   <si>
     <t>2793B002</t>
   </si>
   <si>
     <t>C-EXV28M|TONER</t>
   </si>
   <si>
     <t>C-EXV28M</t>
   </si>
   <si>
     <t>2797B002</t>
   </si>
   <si>
     <t>C-EXV28Y|TONER</t>
   </si>
   <si>
     <t>C-EXV28Y</t>
   </si>
   <si>
     <t>2801B002</t>
@@ -1341,51 +1362,51 @@
   <si>
     <t>C-EXV29B|TONER</t>
   </si>
   <si>
     <t>C-EXV29B</t>
   </si>
   <si>
     <t>2790B002</t>
   </si>
   <si>
     <t>C-EXV29C|TONER</t>
   </si>
   <si>
     <t>C-EXV29C</t>
   </si>
   <si>
     <t>2794B002</t>
   </si>
   <si>
     <t>C-EXV29M|TONER</t>
   </si>
   <si>
     <t>C-EXV29M</t>
   </si>
   <si>
-    <t>2798B002</t>
+    <t>C-EXV29</t>
   </si>
   <si>
     <t>C-EXV29Y|TONER</t>
   </si>
   <si>
     <t>C-EXV29Y</t>
   </si>
   <si>
     <t>2802B002</t>
   </si>
   <si>
     <t>C-EXV34M|TONER</t>
   </si>
   <si>
     <t>C-exv34M</t>
   </si>
   <si>
     <t>3784B002</t>
   </si>
   <si>
     <t>C-EXV34Y|TONER</t>
   </si>
   <si>
     <t>C-EXV34Y</t>
   </si>
@@ -1413,59 +1434,50 @@
   <si>
     <t>C-EXV49B|TONER</t>
   </si>
   <si>
     <t>C-EXV49B</t>
   </si>
   <si>
     <t>8524B002</t>
   </si>
   <si>
     <t>C-EXV49B|TONER|B--</t>
   </si>
   <si>
     <t>Canon C-EXV49</t>
   </si>
   <si>
     <t>C-EXV49C|TONER</t>
   </si>
   <si>
     <t>C-EXV49C</t>
   </si>
   <si>
     <t>8525B002</t>
   </si>
   <si>
-    <t>C-EXV49M|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>C-EXV49Y|TONER</t>
   </si>
   <si>
     <t>C-EXV49Y</t>
   </si>
   <si>
     <t>8527B002</t>
   </si>
   <si>
     <t>C-EXV51B|TONER</t>
   </si>
   <si>
     <t>C-EXV51B</t>
   </si>
   <si>
     <t>0481C002</t>
   </si>
   <si>
     <t>C-EXV51B|TONER|B--</t>
   </si>
   <si>
     <t>Canon C-EXV51</t>
   </si>
   <si>
     <t>C-EXV51C|TONER</t>
@@ -1596,80 +1608,83 @@
   <si>
     <t>C242XC0</t>
   </si>
   <si>
     <t>Lexmark C242X</t>
   </si>
   <si>
     <t>C242XK0|TONER</t>
   </si>
   <si>
     <t>C242XK0</t>
   </si>
   <si>
     <t>C242XM0|TONER</t>
   </si>
   <si>
     <t>C242XM0</t>
   </si>
   <si>
     <t>C242XY0|TONER</t>
   </si>
   <si>
     <t>C242XY0</t>
   </si>
   <si>
+    <t>C332HC0|TONER</t>
+  </si>
+  <si>
+    <t>C332HC0</t>
+  </si>
+  <si>
+    <t>Lexmark C332H</t>
+  </si>
+  <si>
     <t>C8543X|TONER</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>C8543X</t>
   </si>
   <si>
     <t>HP 43X</t>
   </si>
   <si>
     <t>Black box</t>
   </si>
   <si>
     <t>C9722A|TONER</t>
   </si>
   <si>
     <t>C9722A</t>
   </si>
   <si>
     <t>HP 641A</t>
   </si>
   <si>
-    <t>C9723A|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>C9732A|TONER</t>
   </si>
   <si>
     <t>C9732A</t>
   </si>
   <si>
     <t>HP 645A</t>
   </si>
   <si>
     <t>C9733A|TONER</t>
   </si>
   <si>
     <t>C9733A</t>
   </si>
   <si>
     <t>CB380A|TONER</t>
   </si>
   <si>
     <t>CB380A</t>
   </si>
   <si>
     <t>HP 823A</t>
   </si>
   <si>
     <t>CB400A|TONER</t>
@@ -1833,50 +1848,59 @@
   <si>
     <t>CE251A</t>
   </si>
   <si>
     <t>HP 504A</t>
   </si>
   <si>
     <t>CE253A|TONER</t>
   </si>
   <si>
     <t>CE253A</t>
   </si>
   <si>
     <t>504A</t>
   </si>
   <si>
     <t>CE255A|TONER</t>
   </si>
   <si>
     <t>CE255A</t>
   </si>
   <si>
     <t>HP 55A</t>
   </si>
   <si>
+    <t>CE255X|TONER</t>
+  </si>
+  <si>
+    <t>CE255X</t>
+  </si>
+  <si>
+    <t>HP 55X</t>
+  </si>
+  <si>
     <t>CE260A|TONER</t>
   </si>
   <si>
     <t>CE260A</t>
   </si>
   <si>
     <t>HP 647A</t>
   </si>
   <si>
     <t>CE260X|TONER</t>
   </si>
   <si>
     <t>CE260X</t>
   </si>
   <si>
     <t>HP 649X</t>
   </si>
   <si>
     <t>CE261A|TONER</t>
   </si>
   <si>
     <t>CE261A</t>
   </si>
   <si>
     <t>HP 648A</t>
@@ -1896,57 +1920,57 @@
   <si>
     <t>HP648A</t>
   </si>
   <si>
     <t>CE271A|TONER</t>
   </si>
   <si>
     <t>CE271A</t>
   </si>
   <si>
     <t>HP 650A</t>
   </si>
   <si>
     <t>CE272A|TONER</t>
   </si>
   <si>
     <t>CE272A</t>
   </si>
   <si>
     <t>CE273A|TONER</t>
   </si>
   <si>
     <t>CE273A</t>
   </si>
   <si>
-    <t>CE278A|TONER</t>
-[...5 lines deleted...]
-    <t>HP 78A</t>
+    <t>CE285AD|TONER</t>
+  </si>
+  <si>
+    <t>CE285AD</t>
+  </si>
+  <si>
+    <t>HP 85AD</t>
   </si>
   <si>
     <t>CE310AD|TONER</t>
   </si>
   <si>
     <t>CE310AD</t>
   </si>
   <si>
     <t>HP 126AD</t>
   </si>
   <si>
     <t>CE312A|TONER</t>
   </si>
   <si>
     <t>CE312A</t>
   </si>
   <si>
     <t>HP 126A</t>
   </si>
   <si>
     <t>CE320AD|TONER</t>
   </si>
   <si>
     <t>CE320AD</t>
   </si>
@@ -1968,107 +1992,98 @@
   <si>
     <t>CE321A</t>
   </si>
   <si>
     <t>CE322A|TONER</t>
   </si>
   <si>
     <t>CE322A</t>
   </si>
   <si>
     <t>CE323A|TONER</t>
   </si>
   <si>
     <t>CE323A</t>
   </si>
   <si>
     <t>CE340A|TONER</t>
   </si>
   <si>
     <t>CE340A</t>
   </si>
   <si>
     <t>HP 651A</t>
   </si>
   <si>
-    <t>CE341A|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>CE342AH|TONER</t>
   </si>
   <si>
     <t>CE342AH</t>
   </si>
   <si>
     <t>HP 651AH</t>
   </si>
   <si>
     <t>AH</t>
   </si>
   <si>
-    <t>CE342A|TONER</t>
-[...10 lines deleted...]
-  <si>
     <t>CE390A|TONER</t>
   </si>
   <si>
     <t>CE390A</t>
   </si>
   <si>
     <t>HP 90A</t>
   </si>
   <si>
     <t>CE390XD|TONER|B--</t>
   </si>
   <si>
     <t>CE390XD</t>
   </si>
   <si>
     <t>HP 90XD</t>
   </si>
   <si>
     <t>CE390X|TONER</t>
   </si>
   <si>
     <t>CE390X</t>
   </si>
   <si>
     <t>HP 90X</t>
   </si>
   <si>
+    <t>CE400A|TONER</t>
+  </si>
+  <si>
+    <t>CE400A</t>
+  </si>
+  <si>
+    <t>HPCE400A</t>
+  </si>
+  <si>
     <t>CE400X|TONER</t>
   </si>
   <si>
     <t>CE400X</t>
   </si>
   <si>
     <t>HP 507X</t>
   </si>
   <si>
     <t>CE401A|TONER</t>
   </si>
   <si>
     <t>CE401A</t>
   </si>
   <si>
     <t>HP 507A</t>
   </si>
   <si>
     <t>CE402A|TONER</t>
   </si>
   <si>
     <t>CE402A</t>
   </si>
   <si>
     <t>CE403A|TONER</t>
@@ -2109,101 +2124,101 @@
   <si>
     <t>CE413A|TONER</t>
   </si>
   <si>
     <t>CE413A</t>
   </si>
   <si>
     <t>CE505A|TONER</t>
   </si>
   <si>
     <t>CE505A</t>
   </si>
   <si>
     <t>05A</t>
   </si>
   <si>
     <t>CE505XD|TONER</t>
   </si>
   <si>
     <t>CE505XD</t>
   </si>
   <si>
     <t>05X</t>
   </si>
   <si>
+    <t>CE505X|TONER</t>
+  </si>
+  <si>
+    <t>CE505X</t>
+  </si>
+  <si>
+    <t>HP 05X</t>
+  </si>
+  <si>
     <t>CE740A|TONER</t>
   </si>
   <si>
     <t>CE740A</t>
   </si>
   <si>
     <t>HP 307A</t>
   </si>
   <si>
     <t>CE742A|TONER</t>
   </si>
   <si>
     <t>CE742A</t>
   </si>
   <si>
     <t>CE743A|TONER</t>
   </si>
   <si>
     <t>CE743A</t>
   </si>
   <si>
     <t>307A</t>
   </si>
   <si>
     <t>CF210A|TONER</t>
   </si>
   <si>
     <t>CF210A</t>
   </si>
   <si>
     <t>HP 131A</t>
   </si>
   <si>
     <t>CF210XD|TONER</t>
   </si>
   <si>
     <t>CF210XD</t>
   </si>
   <si>
     <t>HP 131XD</t>
   </si>
   <si>
-    <t>CF210X|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>CF211A|TONER</t>
   </si>
   <si>
     <t>CF211A</t>
   </si>
   <si>
     <t>CF212A|TONER</t>
   </si>
   <si>
     <t>CF212A</t>
   </si>
   <si>
     <t>CF213A|TONER</t>
   </si>
   <si>
     <t>CF213A</t>
   </si>
   <si>
     <t>CF214X|TONER</t>
   </si>
   <si>
     <t>CF214X</t>
   </si>
   <si>
     <t>HP 14X</t>
@@ -2223,440 +2238,533 @@
   <si>
     <t>CF226XD</t>
   </si>
   <si>
     <t>HP 26XD</t>
   </si>
   <si>
     <t>CF226X|TONER</t>
   </si>
   <si>
     <t>CF226X</t>
   </si>
   <si>
     <t>HP 26X</t>
   </si>
   <si>
     <t>CF237A|TONER</t>
   </si>
   <si>
     <t>CF237A</t>
   </si>
   <si>
     <t>HP 37A</t>
   </si>
   <si>
+    <t>CF237X|TONER</t>
+  </si>
+  <si>
+    <t>CF237X</t>
+  </si>
+  <si>
+    <t>HP 37X</t>
+  </si>
+  <si>
     <t>CF237Y|TONER</t>
   </si>
   <si>
     <t>CF237Y</t>
   </si>
   <si>
     <t>37Y</t>
   </si>
   <si>
     <t>CF259X|TONER</t>
   </si>
   <si>
     <t>CF259X</t>
   </si>
   <si>
     <t>HP 59X</t>
   </si>
   <si>
-    <t>CF280A|TONER</t>
-[...5 lines deleted...]
-    <t>HP 80A</t>
+    <t>CF280X|TONER</t>
+  </si>
+  <si>
+    <t>CF280X</t>
+  </si>
+  <si>
+    <t>HP 80X</t>
   </si>
   <si>
     <t>CF280X|TONER|B--</t>
   </si>
   <si>
-    <t>CF280X</t>
-[...11 lines deleted...]
-    <t>HP 81A</t>
+    <t>CF283A|TONER</t>
+  </si>
+  <si>
+    <t>CF283A</t>
+  </si>
+  <si>
+    <t>HP83A</t>
   </si>
   <si>
     <t>CF283XD|TONER</t>
   </si>
   <si>
     <t>CF283XD</t>
   </si>
   <si>
     <t>HP 83XD</t>
   </si>
   <si>
+    <t>CF287A|TONER</t>
+  </si>
+  <si>
+    <t>CF287A</t>
+  </si>
+  <si>
+    <t>HP 87A</t>
+  </si>
+  <si>
     <t>CF287X|TONER</t>
   </si>
   <si>
     <t>CF287X</t>
   </si>
   <si>
     <t>87X</t>
   </si>
   <si>
+    <t>CF289A|TONER</t>
+  </si>
+  <si>
+    <t>CF289A</t>
+  </si>
+  <si>
+    <t>HP 89A</t>
+  </si>
+  <si>
     <t>CF294A|TONER</t>
   </si>
   <si>
     <t>CF294A</t>
   </si>
   <si>
     <t>HP 94A</t>
   </si>
   <si>
-    <t>CF294X|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>CF300A|TONER</t>
   </si>
   <si>
     <t>CF300A</t>
   </si>
   <si>
     <t>HP 827A</t>
   </si>
   <si>
     <t>CF310A|TONER</t>
   </si>
   <si>
     <t>CF310A</t>
   </si>
   <si>
     <t>HP 826A</t>
   </si>
   <si>
+    <t>CF312A|TONER</t>
+  </si>
+  <si>
+    <t>CF312A</t>
+  </si>
+  <si>
+    <t>826A</t>
+  </si>
+  <si>
+    <t>CF313A|TONER</t>
+  </si>
+  <si>
+    <t>CF313A</t>
+  </si>
+  <si>
+    <t>HP 828A</t>
+  </si>
+  <si>
+    <t>CF320A|TONER</t>
+  </si>
+  <si>
+    <t>CF320A</t>
+  </si>
+  <si>
+    <t>652A</t>
+  </si>
+  <si>
     <t>CF320XC|TONER|B--</t>
   </si>
   <si>
     <t>CF320X</t>
   </si>
   <si>
     <t>HP 653XC</t>
   </si>
   <si>
     <t>XC</t>
   </si>
   <si>
     <t>CF320X|TONER</t>
   </si>
   <si>
     <t>HP 653X</t>
   </si>
   <si>
     <t>CF321A|TONER</t>
   </si>
   <si>
     <t>CF321A</t>
   </si>
   <si>
     <t>HP 653A</t>
   </si>
   <si>
     <t>CF322A|TONER</t>
   </si>
   <si>
     <t>CF322A</t>
   </si>
   <si>
+    <t>CF330X|TONER</t>
+  </si>
+  <si>
+    <t>CF330X</t>
+  </si>
+  <si>
+    <t>HP 654X</t>
+  </si>
+  <si>
     <t>CF331A|TONER</t>
   </si>
   <si>
     <t>CF331A</t>
   </si>
   <si>
     <t>HP 654A</t>
   </si>
   <si>
     <t>CF332A|TONER</t>
   </si>
   <si>
     <t>CF332A</t>
   </si>
   <si>
     <t>CF333A|TONER</t>
   </si>
   <si>
     <t>CF333A</t>
   </si>
   <si>
     <t>654A</t>
   </si>
   <si>
+    <t>CF350A|TONER</t>
+  </si>
+  <si>
+    <t>CF350A</t>
+  </si>
+  <si>
+    <t>HP 130A</t>
+  </si>
+  <si>
+    <t>CF352A|TONER</t>
+  </si>
+  <si>
+    <t>CF352A</t>
+  </si>
+  <si>
+    <t>CF353A|TONER</t>
+  </si>
+  <si>
+    <t>CF353A</t>
+  </si>
+  <si>
+    <t>CF360A|TONER</t>
+  </si>
+  <si>
+    <t>CF360A</t>
+  </si>
+  <si>
+    <t>508A</t>
+  </si>
+  <si>
+    <t>CF360X|TONER</t>
+  </si>
+  <si>
+    <t>CF360X</t>
+  </si>
+  <si>
+    <t>HP 508X</t>
+  </si>
+  <si>
     <t>CF361A|TONER</t>
   </si>
   <si>
     <t>CF361A</t>
   </si>
   <si>
     <t>HP 508A</t>
   </si>
   <si>
     <t>CF361X|TONER</t>
   </si>
   <si>
     <t>CF361X</t>
   </si>
   <si>
-    <t>HP 508X</t>
-[...8 lines deleted...]
-    <t>cyan/yellow/magenta</t>
+    <t>CF362A|TONER</t>
+  </si>
+  <si>
+    <t>CF362A</t>
+  </si>
+  <si>
+    <t>CF363A|TONER</t>
+  </si>
+  <si>
+    <t>CF363A</t>
   </si>
   <si>
     <t>CF372AM|TONER</t>
   </si>
   <si>
     <t>CF372AM</t>
   </si>
   <si>
     <t>Cyan/magenta/yellow</t>
   </si>
   <si>
     <t>CF380A|TONER</t>
   </si>
   <si>
     <t>CF380A</t>
   </si>
   <si>
     <t>HP 312A</t>
   </si>
   <si>
     <t>CF381A|TONER</t>
   </si>
   <si>
     <t>CF381A</t>
   </si>
   <si>
     <t>CF382A|TONER</t>
   </si>
   <si>
     <t>CF382A</t>
   </si>
   <si>
     <t>CF383A|TONER</t>
   </si>
   <si>
     <t>CF383A</t>
   </si>
   <si>
     <t>CF400X|TONER</t>
   </si>
   <si>
     <t>CF400X</t>
   </si>
   <si>
     <t>HP 201X</t>
   </si>
   <si>
+    <t>CF402A|TONER</t>
+  </si>
+  <si>
+    <t>CF402A</t>
+  </si>
+  <si>
+    <t>HP 201A</t>
+  </si>
+  <si>
+    <t>CF402X|TONER</t>
+  </si>
+  <si>
+    <t>CF402X</t>
+  </si>
+  <si>
+    <t>CF403A|TONER</t>
+  </si>
+  <si>
+    <t>CF403A</t>
+  </si>
+  <si>
     <t>CF403X|TONER</t>
   </si>
   <si>
     <t>CF403X</t>
   </si>
   <si>
     <t>CF410A|TONER</t>
   </si>
   <si>
     <t>CF410A</t>
   </si>
   <si>
     <t>HP 410A</t>
   </si>
   <si>
-    <t>CF410X|TONER</t>
-[...2 lines deleted...]
-    <t>CF410X</t>
+    <t>CF411A|TONER</t>
+  </si>
+  <si>
+    <t>CF411A</t>
+  </si>
+  <si>
+    <t>CF411X|TONER</t>
+  </si>
+  <si>
+    <t>CF411X</t>
   </si>
   <si>
     <t>HP 410X</t>
   </si>
   <si>
-    <t>CF411A|TONER</t>
-[...10 lines deleted...]
-  <si>
     <t>CF412A|TONER</t>
   </si>
   <si>
     <t>CF412A</t>
   </si>
   <si>
     <t>CF412X|TONER</t>
   </si>
   <si>
     <t>CF412X</t>
   </si>
   <si>
     <t>CF413A|TONER</t>
   </si>
   <si>
     <t>CF413A</t>
   </si>
   <si>
     <t>CF413X|TONER</t>
   </si>
   <si>
     <t>CF413X</t>
   </si>
   <si>
-    <t>CF450A|TONER</t>
-[...2 lines deleted...]
-    <t>CF450A</t>
+    <t>CF451A|TONER</t>
+  </si>
+  <si>
+    <t>CF451A</t>
   </si>
   <si>
     <t>HP 655A</t>
   </si>
   <si>
-    <t>CF451A|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>CF453A|TONER</t>
   </si>
   <si>
     <t>CF453A</t>
   </si>
   <si>
-    <t>CF472X|TONER</t>
-[...2 lines deleted...]
-    <t>CF472X</t>
+    <t>CF462X|TONER</t>
+  </si>
+  <si>
+    <t>CF462X</t>
+  </si>
+  <si>
+    <t>HP 656X</t>
+  </si>
+  <si>
+    <t>CF463X|TONER</t>
+  </si>
+  <si>
+    <t>CF463X</t>
+  </si>
+  <si>
+    <t>CF473X|TONER</t>
+  </si>
+  <si>
+    <t>CF473X</t>
   </si>
   <si>
     <t>HP 657X</t>
   </si>
   <si>
-    <t>CF473X|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>CF530A|TONER</t>
   </si>
   <si>
     <t>CF530A</t>
   </si>
   <si>
     <t>205A</t>
   </si>
   <si>
     <t>CF531A|TONER</t>
   </si>
   <si>
     <t>CF531A</t>
   </si>
   <si>
     <t>HP 205A</t>
   </si>
   <si>
     <t>CF532A|TONER</t>
   </si>
   <si>
     <t>CF532A</t>
   </si>
   <si>
     <t>CF533A|TONER</t>
   </si>
   <si>
     <t>CF533A</t>
   </si>
   <si>
-    <t>CF540X|TONER</t>
-[...2 lines deleted...]
-    <t>CF540X</t>
+    <t>CF541A|TONER</t>
+  </si>
+  <si>
+    <t>CF541A</t>
+  </si>
+  <si>
+    <t>HP 203A</t>
+  </si>
+  <si>
+    <t>CF541X|TONER</t>
+  </si>
+  <si>
+    <t>CF541X</t>
   </si>
   <si>
     <t>HP 203X</t>
   </si>
   <si>
-    <t>CF541A|TONER</t>
-[...13 lines deleted...]
-  <si>
     <t>CF542A|TONER</t>
   </si>
   <si>
     <t>CF542A</t>
   </si>
   <si>
-    <t>CF542X|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>CF543A|TONER</t>
   </si>
   <si>
     <t>CF543A</t>
   </si>
   <si>
     <t>CF543X|TONER</t>
   </si>
   <si>
     <t>CF543X</t>
   </si>
   <si>
     <t>CLT-C504S|TONER</t>
   </si>
   <si>
     <t>Samsung</t>
   </si>
   <si>
     <t>CLT-C504S</t>
   </si>
   <si>
     <t>Samsung 504S</t>
   </si>
   <si>
     <t>CLT-C505L|TONER</t>
@@ -2817,68 +2925,68 @@
   <si>
     <t>CLT-M804S|TONER</t>
   </si>
   <si>
     <t>CLT-M804S</t>
   </si>
   <si>
     <t>CLT-M806S|TONER</t>
   </si>
   <si>
     <t>CLT-M806S</t>
   </si>
   <si>
     <t>CLT-M808S|TONER</t>
   </si>
   <si>
     <t>CLT-M808S</t>
   </si>
   <si>
     <t>CLT-M809S|TONER</t>
   </si>
   <si>
     <t>CLT-M809S</t>
   </si>
   <si>
-    <t>CLT-P404C|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>CLT-P406C|TONER</t>
   </si>
   <si>
     <t>CLT-P406C</t>
   </si>
   <si>
     <t>SU375A</t>
   </si>
   <si>
+    <t>CLT-P504C|TONER</t>
+  </si>
+  <si>
+    <t>CLT-P504C</t>
+  </si>
+  <si>
+    <t>Samsung P504C</t>
+  </si>
+  <si>
     <t>CLT-Y504S|TONER</t>
   </si>
   <si>
     <t>CLT-Y504S</t>
   </si>
   <si>
     <t>CLT-Y506L|TONER</t>
   </si>
   <si>
     <t>CLT-Y506L</t>
   </si>
   <si>
     <t>CLT-Y506S|TONER</t>
   </si>
   <si>
     <t>CLT-Y506S</t>
   </si>
   <si>
     <t>CLT-Y6092S|TONER</t>
   </si>
   <si>
     <t>CLT-Y6092S</t>
   </si>
   <si>
     <t>CLT-Y659S|TONER</t>
@@ -2925,57 +3033,66 @@
   <si>
     <t>MLT-D101S</t>
   </si>
   <si>
     <t>Samsung 101S</t>
   </si>
   <si>
     <t>MLT-D1052L|TONER</t>
   </si>
   <si>
     <t>MLT-D1052L</t>
   </si>
   <si>
     <t>Samsung 1052L</t>
   </si>
   <si>
     <t>MLT-D1052S|TONER</t>
   </si>
   <si>
     <t>MLT-D1052S</t>
   </si>
   <si>
     <t>Samsung 1052S</t>
   </si>
   <si>
-    <t>MLT-D203S|TONER</t>
-[...5 lines deleted...]
-    <t>Samsung D203S</t>
+    <t>MLT-D1082S|TONER</t>
+  </si>
+  <si>
+    <t>MLT-D1082S</t>
+  </si>
+  <si>
+    <t>Samsung 1082S</t>
+  </si>
+  <si>
+    <t>MLT-D203E|TONER</t>
+  </si>
+  <si>
+    <t>MLT-D203E</t>
+  </si>
+  <si>
+    <t>Samsung 203E</t>
   </si>
   <si>
     <t>MLT-D203U|TONER</t>
   </si>
   <si>
     <t>MLT-D203U</t>
   </si>
   <si>
     <t>Samsung D203U</t>
   </si>
   <si>
     <t>MLT-D205E|TONER</t>
   </si>
   <si>
     <t>MLT-D205E</t>
   </si>
   <si>
     <t>Samsung 205E</t>
   </si>
   <si>
     <t>MLT-D2082L|TONER</t>
   </si>
   <si>
     <t>MLT-D2082L</t>
   </si>
@@ -3267,92 +3384,95 @@
   <si>
     <t>Q2612A|TONER</t>
   </si>
   <si>
     <t>Q2612A</t>
   </si>
   <si>
     <t>Q5942A|TONER</t>
   </si>
   <si>
     <t>Q5942A</t>
   </si>
   <si>
     <t>42A</t>
   </si>
   <si>
     <t>Q5942X|TONER</t>
   </si>
   <si>
     <t>Q5942X</t>
   </si>
   <si>
     <t>42X</t>
   </si>
   <si>
+    <t>Q5949A|TONER</t>
+  </si>
+  <si>
+    <t>Q5949A</t>
+  </si>
+  <si>
+    <t>HP 49A</t>
+  </si>
+  <si>
     <t>Q5949XD|TONER</t>
   </si>
   <si>
     <t>Q5949XD</t>
   </si>
   <si>
     <t>HP 49XD</t>
   </si>
   <si>
     <t>Q5949X|TONER</t>
   </si>
   <si>
     <t>Q5949X</t>
   </si>
   <si>
     <t>HP Q5949X</t>
   </si>
   <si>
     <t>Q5950A|TONER</t>
   </si>
   <si>
     <t>Q5950A</t>
   </si>
   <si>
     <t>HP 643A</t>
   </si>
   <si>
     <t>Q5951A|TONER</t>
   </si>
   <si>
     <t>Q5951A</t>
   </si>
   <si>
     <t>643A</t>
   </si>
   <si>
-    <t>Q5952A|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>Q5953A|TONER</t>
   </si>
   <si>
     <t>Q5953A</t>
   </si>
   <si>
     <t>Q6000A|TONER</t>
   </si>
   <si>
     <t>Q6000A</t>
   </si>
   <si>
     <t>124A</t>
   </si>
   <si>
     <t>Q6001A|TONER</t>
   </si>
   <si>
     <t>Q6001A</t>
   </si>
   <si>
     <t>HP 124A</t>
   </si>
   <si>
     <t>Q6002A|TONER</t>
@@ -3360,50 +3480,56 @@
   <si>
     <t>Q6002A</t>
   </si>
   <si>
     <t>Q6003A|TONER</t>
   </si>
   <si>
     <t>Q6003A</t>
   </si>
   <si>
     <t>Q6461A|TONER</t>
   </si>
   <si>
     <t>Q6461A</t>
   </si>
   <si>
     <t>HP 644A</t>
   </si>
   <si>
     <t>Q6462A|TONER</t>
   </si>
   <si>
     <t>Q6462A</t>
   </si>
   <si>
+    <t>Q6463A|TONER</t>
+  </si>
+  <si>
+    <t>Q6463A</t>
+  </si>
+  <si>
     <t>Q7516A|TONER</t>
   </si>
   <si>
     <t>Q7516A</t>
   </si>
   <si>
     <t>HP 16A</t>
   </si>
   <si>
     <t>Q7553A|TONER</t>
   </si>
   <si>
     <t>Q7553A</t>
   </si>
   <si>
     <t>HP 53A</t>
   </si>
   <si>
     <t>Q7553XD|TONER</t>
   </si>
   <si>
     <t>Q7553XD</t>
   </si>
   <si>
     <t>HP 53XD</t>
@@ -3435,296 +3561,257 @@
   <si>
     <t>TK-1130</t>
   </si>
   <si>
     <t>Kyocera 1130</t>
   </si>
   <si>
     <t>TK-1140|TONER</t>
   </si>
   <si>
     <t>TK-1140</t>
   </si>
   <si>
     <t>Kyocera 1140</t>
   </si>
   <si>
     <t>TK-1150|TONER</t>
   </si>
   <si>
     <t>TK-1150</t>
   </si>
   <si>
     <t>Kyocera 1150</t>
   </si>
   <si>
-    <t>TK-1160|TONER</t>
-[...16 lines deleted...]
-  <si>
     <t>TK-130|TONER</t>
   </si>
   <si>
     <t>TK-130</t>
   </si>
   <si>
     <t>Kyocera 130</t>
   </si>
   <si>
     <t>TK-160|TONER</t>
   </si>
   <si>
     <t>TK-160</t>
   </si>
   <si>
     <t>Kyocera 160</t>
   </si>
   <si>
-    <t>TK-170|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>TK-3060|TONER</t>
   </si>
   <si>
     <t>TK-3060</t>
   </si>
   <si>
     <t>Kyocera 3060</t>
   </si>
   <si>
     <t>TK-3110|TONER</t>
   </si>
   <si>
     <t>TK-3110</t>
   </si>
   <si>
     <t>Kyocera 3110</t>
   </si>
   <si>
     <t>TK-3130|TONER</t>
   </si>
   <si>
     <t>TK-3130</t>
   </si>
   <si>
     <t>Kyocera 3130</t>
   </si>
   <si>
     <t>TK-3150|TONER</t>
   </si>
   <si>
     <t>TK-3150</t>
   </si>
   <si>
     <t>Kyocera 3150</t>
   </si>
   <si>
-    <t>TK-3190|TONER</t>
-[...5 lines deleted...]
-    <t>Kyocera 3190</t>
+    <t>TK-3160|TONER</t>
+  </si>
+  <si>
+    <t>TK-3160</t>
+  </si>
+  <si>
+    <t>Kyocera 3160</t>
   </si>
   <si>
     <t>TK-350|TONER</t>
   </si>
   <si>
     <t>TK-350</t>
   </si>
   <si>
     <t>Kyocera 350</t>
   </si>
   <si>
     <t>TK-5140K|TONER</t>
   </si>
   <si>
     <t>TK-5140K</t>
   </si>
   <si>
     <t>Kyocera 5140</t>
   </si>
   <si>
     <t>TK-5140M|TONER</t>
   </si>
   <si>
     <t>TK-5140M</t>
   </si>
   <si>
     <t>TK-5140</t>
   </si>
   <si>
-    <t>TK-5140Y|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>TK-5150C|TONER</t>
   </si>
   <si>
     <t>TK-5150C</t>
   </si>
   <si>
     <t>Kyocera 5150</t>
   </si>
   <si>
     <t>TK-5150K|TONER</t>
   </si>
   <si>
     <t>TK-5150K</t>
   </si>
   <si>
     <t>TK-5150M|TONER</t>
   </si>
   <si>
     <t>TK-5150M</t>
   </si>
   <si>
     <t>TK-5150Y|TONER</t>
   </si>
   <si>
     <t>TK-5150Y</t>
   </si>
   <si>
+    <t>TK-5160C|TONER</t>
+  </si>
+  <si>
+    <t>TK-5160C</t>
+  </si>
+  <si>
+    <t>Kyocera 5160</t>
+  </si>
+  <si>
     <t>TK-5160K|TONER</t>
   </si>
   <si>
     <t>TK-5160K</t>
   </si>
   <si>
-    <t>Kyocera 5160</t>
-[...1 lines deleted...]
-  <si>
     <t>TK-5160M|TONER</t>
   </si>
   <si>
     <t>TK-5160M</t>
   </si>
   <si>
     <t>TK-5160Y|TONER</t>
   </si>
   <si>
     <t>TK-5160Y</t>
   </si>
   <si>
     <t>TK-5220M|TONER</t>
   </si>
   <si>
     <t>TK-5220M</t>
   </si>
   <si>
     <t>Kyocera 5220</t>
   </si>
   <si>
+    <t>TK-5220Y|TONER</t>
+  </si>
+  <si>
+    <t>TK-5220Y</t>
+  </si>
+  <si>
     <t>TK-5230C|TONER</t>
   </si>
   <si>
     <t>TK-5230C</t>
   </si>
   <si>
     <t>Kyocera 5230</t>
   </si>
   <si>
     <t>TK-5230M|TONER</t>
   </si>
   <si>
     <t>TK-5230M</t>
   </si>
   <si>
-    <t>TK-5240C|TONER</t>
-[...2 lines deleted...]
-    <t>TK-5240C</t>
+    <t>TK-5240K|TONER</t>
+  </si>
+  <si>
+    <t>TK-5240K</t>
   </si>
   <si>
     <t>Kyocera 5240</t>
   </si>
   <si>
-    <t>TK-5240K|TONER</t>
-[...10 lines deleted...]
-  <si>
     <t>TK-5270C|TONER</t>
   </si>
   <si>
     <t>TK-5270C</t>
   </si>
   <si>
     <t>Kyocera 5270</t>
   </si>
   <si>
     <t>TK-5270M|TONER</t>
   </si>
   <si>
     <t>TK-5270M</t>
   </si>
   <si>
     <t>TK-5280C|TONER</t>
   </si>
   <si>
     <t>TK-5280C</t>
   </si>
   <si>
     <t>Kyocera 5280</t>
   </si>
   <si>
-    <t>TK-5280M|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>TK-5290C|TONER</t>
   </si>
   <si>
     <t>TK-5290C</t>
   </si>
   <si>
     <t>Kyocera 5290</t>
   </si>
   <si>
     <t>TK-5290K|TONER</t>
   </si>
   <si>
     <t>TK-5290K</t>
   </si>
   <si>
     <t>TK-5290M|TONER</t>
   </si>
   <si>
     <t>TK-5290M</t>
   </si>
   <si>
     <t>TK-5315C|TONER</t>
   </si>
   <si>
     <t>TK-5315C</t>
@@ -3810,147 +3897,150 @@
   <si>
     <t>TK-865M</t>
   </si>
   <si>
     <t>TN-2000|TONER</t>
   </si>
   <si>
     <t>Brother</t>
   </si>
   <si>
     <t>TN-2000</t>
   </si>
   <si>
     <t>Brother 2000</t>
   </si>
   <si>
     <t>TN-2005|TONER</t>
   </si>
   <si>
     <t>TN-2005</t>
   </si>
   <si>
     <t>Brother 2005</t>
   </si>
   <si>
-    <t>TN-2010|TONER</t>
-[...14 lines deleted...]
-    <t>Brother 2120</t>
+    <t>TN-2210|TONER</t>
+  </si>
+  <si>
+    <t>TN-2210</t>
+  </si>
+  <si>
+    <t>Brother 2210</t>
+  </si>
+  <si>
+    <t>TN-2220|TONER</t>
+  </si>
+  <si>
+    <t>TN-2220</t>
+  </si>
+  <si>
+    <t>Brother 2220</t>
   </si>
   <si>
     <t>TN-230BK|TONER</t>
   </si>
   <si>
     <t>TN-230BK</t>
   </si>
   <si>
     <t>BrotherTN230</t>
   </si>
   <si>
     <t>TN-230C|TONER</t>
   </si>
   <si>
     <t>TN-230C</t>
   </si>
   <si>
     <t>Brother 230</t>
   </si>
   <si>
     <t>TN-230M|TONER</t>
   </si>
   <si>
     <t>TN-230M</t>
   </si>
   <si>
     <t>TN-230Y|TONER</t>
   </si>
   <si>
     <t>TN-230Y</t>
   </si>
   <si>
-    <t>TN-2320|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>TN-241BK|TONER|B--</t>
   </si>
   <si>
     <t>TN-241BK</t>
   </si>
   <si>
     <t>Brother 241</t>
   </si>
   <si>
-    <t>TN-241M|TONER</t>
-[...5 lines deleted...]
-    <t>TN-241Y|TONER</t>
+    <t>TN-241C|TONER</t>
+  </si>
+  <si>
+    <t>TN-241C</t>
+  </si>
+  <si>
+    <t>TN-241Y|TONER|B--</t>
   </si>
   <si>
     <t>TN-241Y</t>
   </si>
   <si>
-    <t>TN-241Y|TONER|B--</t>
-[...5 lines deleted...]
-    <t>TN-243M</t>
+    <t>TN-243CMYK|TONER</t>
+  </si>
+  <si>
+    <t>TN-243CMYK</t>
   </si>
   <si>
     <t>Brother 243</t>
   </si>
   <si>
-    <t>TN-245M|TONER</t>
-[...5 lines deleted...]
-    <t>Brother 245</t>
+    <t>TN-247BK|TONER</t>
+  </si>
+  <si>
+    <t>TN-247BK</t>
+  </si>
+  <si>
+    <t>Brother 247</t>
+  </si>
+  <si>
+    <t>TN-247C|TONER</t>
+  </si>
+  <si>
+    <t>TN-247C</t>
+  </si>
+  <si>
+    <t>TN-247M|TONER</t>
+  </si>
+  <si>
+    <t>TN-247M</t>
+  </si>
+  <si>
+    <t>TN-247</t>
   </si>
   <si>
     <t>TN-247Y|TONER</t>
   </si>
   <si>
     <t>TN-247Y</t>
   </si>
   <si>
     <t>TN247Y</t>
   </si>
   <si>
     <t>TN-3130|TONER</t>
   </si>
   <si>
     <t>TN-3130</t>
   </si>
   <si>
     <t>Brother 3130</t>
   </si>
   <si>
     <t>TN-3170|TONER</t>
   </si>
   <si>
     <t>TN-3170</t>
   </si>
@@ -3966,98 +4056,98 @@
   <si>
     <t>Brother 320</t>
   </si>
   <si>
     <t>TN-320C|TONER</t>
   </si>
   <si>
     <t>TN-320C</t>
   </si>
   <si>
     <t>TN-320M|TONER</t>
   </si>
   <si>
     <t>TN-320M</t>
   </si>
   <si>
     <t>TN-320Y|TONER</t>
   </si>
   <si>
     <t>TN-320Y</t>
   </si>
   <si>
     <t>TN320</t>
   </si>
   <si>
-    <t>TN-320Y|TONER|OPEN</t>
-[...1 lines deleted...]
-  <si>
     <t>TN-321C|TONER</t>
   </si>
   <si>
     <t>TN-321C</t>
   </si>
   <si>
     <t>TN-321</t>
   </si>
   <si>
     <t>TN-325BK|TONER</t>
   </si>
   <si>
     <t>TN-325BK</t>
   </si>
   <si>
     <t>Brother 325</t>
   </si>
   <si>
     <t>TN-325C|TONER</t>
   </si>
   <si>
     <t>TN-325C</t>
   </si>
   <si>
-    <t>TN-325M|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>TN-325Y|TONER</t>
   </si>
   <si>
     <t>TN-325Y</t>
   </si>
   <si>
     <t>TN-326BK|TONER</t>
   </si>
   <si>
     <t>TN-326BK</t>
   </si>
   <si>
     <t>Brother 326</t>
   </si>
   <si>
+    <t>TN-326M|TONER</t>
+  </si>
+  <si>
+    <t>TN-326M</t>
+  </si>
+  <si>
+    <t>BrotherTN326</t>
+  </si>
+  <si>
     <t>TN-326Y|TONER</t>
   </si>
   <si>
     <t>TN-326Y</t>
   </si>
   <si>
     <t>TN-328C|TONER</t>
   </si>
   <si>
     <t>TN-328C</t>
   </si>
   <si>
     <t>Brother 328</t>
   </si>
   <si>
     <t>TN-329BK|TONER</t>
   </si>
   <si>
     <t>TN-329BK</t>
   </si>
   <si>
     <t>Brother 329</t>
   </si>
   <si>
     <t>TN-329C|TONER</t>
@@ -4074,98 +4164,77 @@
   <si>
     <t>TN-329Y|TONER</t>
   </si>
   <si>
     <t>TN-329Y</t>
   </si>
   <si>
     <t>TN-3380|TONER</t>
   </si>
   <si>
     <t>TN-3380</t>
   </si>
   <si>
     <t>Brother 3380</t>
   </si>
   <si>
     <t>TN-3390|TONER</t>
   </si>
   <si>
     <t>TN-3390</t>
   </si>
   <si>
     <t>Brother 3390</t>
   </si>
   <si>
-    <t>TN-3480|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>TN-4100|TONER</t>
   </si>
   <si>
     <t>TN-4100</t>
   </si>
   <si>
     <t>Brother 4100</t>
   </si>
   <si>
-    <t>TN-423BK|TONER</t>
-[...11 lines deleted...]
-    <t>TN-426C</t>
+    <t>TN-421Y|TONER</t>
+  </si>
+  <si>
+    <t>TN-421Y</t>
+  </si>
+  <si>
+    <t>Brother 421</t>
+  </si>
+  <si>
+    <t>TN-426Y|TONER</t>
+  </si>
+  <si>
+    <t>TN-426Y</t>
   </si>
   <si>
     <t>Brother 426</t>
   </si>
   <si>
-    <t>TN-426M|TONER</t>
-[...10 lines deleted...]
-  <si>
     <t>TN-6300|TONER</t>
   </si>
   <si>
     <t>TN-6300</t>
   </si>
   <si>
     <t>Brother 6300</t>
   </si>
   <si>
     <t>TN-900C|TONER</t>
   </si>
   <si>
     <t>TN-900C</t>
   </si>
   <si>
     <t>Brother 900</t>
   </si>
   <si>
     <t>TN-900M|TONER</t>
   </si>
   <si>
     <t>TN-900M</t>
   </si>
   <si>
     <t>TN-900Y|TONER</t>
@@ -4209,183 +4278,183 @@
   <si>
     <t>TN512M|TONER</t>
   </si>
   <si>
     <t>TN512M</t>
   </si>
   <si>
     <t>Konica 512</t>
   </si>
   <si>
     <t>TN512Y|TONER</t>
   </si>
   <si>
     <t>TN512Y</t>
   </si>
   <si>
     <t>TN514Y|TONER</t>
   </si>
   <si>
     <t>TN514Y</t>
   </si>
   <si>
     <t>Konica 514</t>
   </si>
   <si>
-    <t>U0SL1AM|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>W1106A|TONER</t>
   </si>
   <si>
     <t>W1106A</t>
   </si>
   <si>
     <t>106A</t>
   </si>
   <si>
+    <t>W1470A|TONER</t>
+  </si>
+  <si>
+    <t>W1470A</t>
+  </si>
+  <si>
+    <t>147A</t>
+  </si>
+  <si>
     <t>W2000X|TONER</t>
   </si>
   <si>
     <t>W2000X</t>
   </si>
   <si>
     <t>HP 659X</t>
   </si>
   <si>
-    <t>W2001X|TONER</t>
-[...16 lines deleted...]
-  <si>
     <t>W2010X|TONER</t>
   </si>
   <si>
     <t>W2010X</t>
   </si>
   <si>
+    <t>W2030A|TONER</t>
+  </si>
+  <si>
+    <t>W2030A</t>
+  </si>
+  <si>
+    <t>HP 415A</t>
+  </si>
+  <si>
     <t>W2031A|TONER</t>
   </si>
   <si>
     <t>W2031A</t>
   </si>
   <si>
-    <t>HP 415A</t>
-[...1 lines deleted...]
-  <si>
     <t>W2031X|TONER</t>
   </si>
   <si>
     <t>W2031X</t>
   </si>
   <si>
     <t>HP 415X</t>
   </si>
   <si>
     <t>W2032X|TONER</t>
   </si>
   <si>
     <t>W2032X</t>
   </si>
   <si>
     <t>W2033A|TONER</t>
   </si>
   <si>
     <t>W2033A</t>
   </si>
   <si>
     <t>W2033X|TONER</t>
   </si>
   <si>
     <t>W2033X</t>
   </si>
   <si>
     <t>W2070A|TONER</t>
   </si>
   <si>
     <t>W2070A</t>
   </si>
   <si>
     <t>HP 117A</t>
   </si>
   <si>
-    <t>W2120X|TONER</t>
-[...26 lines deleted...]
-    <t>W2211A</t>
+    <t>W2071A|TONER</t>
+  </si>
+  <si>
+    <t>W2071A</t>
+  </si>
+  <si>
+    <t>W2072A|TONER</t>
+  </si>
+  <si>
+    <t>W2072A</t>
+  </si>
+  <si>
+    <t>W2073A|TONER</t>
+  </si>
+  <si>
+    <t>W2073A</t>
+  </si>
+  <si>
+    <t>117A</t>
+  </si>
+  <si>
+    <t>W2211X|TONER</t>
+  </si>
+  <si>
+    <t>W2211X</t>
+  </si>
+  <si>
+    <t>HP 207X</t>
+  </si>
+  <si>
+    <t>W2212A|TONER</t>
+  </si>
+  <si>
+    <t>W2212A</t>
   </si>
   <si>
     <t>HP 207A</t>
   </si>
   <si>
     <t>W2212X|TONER</t>
   </si>
   <si>
     <t>W2212X</t>
   </si>
   <si>
-    <t>HP 207X</t>
+    <t>W2213A|TONER</t>
+  </si>
+  <si>
+    <t>W2213A</t>
   </si>
   <si>
     <t>W2213X|TONER</t>
   </si>
   <si>
     <t>W2213X</t>
   </si>
   <si>
     <t>108R00933|INK</t>
   </si>
   <si>
     <t>108R00933</t>
   </si>
   <si>
     <t>Xerox 8570/8580</t>
   </si>
   <si>
     <t>108R00934|INK</t>
   </si>
   <si>
     <t>108R00934</t>
   </si>
   <si>
     <t>108R00955|INK</t>
   </si>
@@ -4422,236 +4491,215 @@
   <si>
     <t>108R00997</t>
   </si>
   <si>
     <t>108R00998|INK</t>
   </si>
   <si>
     <t>108R00998</t>
   </si>
   <si>
     <t>108R00999|INK</t>
   </si>
   <si>
     <t>108R00999</t>
   </si>
   <si>
     <t>3HZ51AE|INK</t>
   </si>
   <si>
     <t>3HZ51AE</t>
   </si>
   <si>
     <t>HP 903Xl</t>
   </si>
   <si>
-    <t>3JA30AE|INK</t>
-[...2 lines deleted...]
-    <t>3JA30AE</t>
+    <t>3WX25A|INK</t>
+  </si>
+  <si>
+    <t>3WX25A</t>
+  </si>
+  <si>
+    <t>HP 728</t>
+  </si>
+  <si>
+    <t>Matte black</t>
+  </si>
+  <si>
+    <t>3YM62AE|INK</t>
+  </si>
+  <si>
+    <t>3YM62AE</t>
+  </si>
+  <si>
+    <t>HP 305XL</t>
+  </si>
+  <si>
+    <t>3YM63AE|INK</t>
+  </si>
+  <si>
+    <t>3YM63AE</t>
+  </si>
+  <si>
+    <t>6ZC65AE|INK</t>
+  </si>
+  <si>
+    <t>6ZC65AE</t>
+  </si>
+  <si>
+    <t>HP 950/951</t>
+  </si>
+  <si>
+    <t>Black Cyan Magenta Yellow</t>
+  </si>
+  <si>
+    <t>6ZC69AE|INK</t>
+  </si>
+  <si>
+    <t>6ZC69AE</t>
+  </si>
+  <si>
+    <t>HP 953</t>
+  </si>
+  <si>
+    <t>6ZC70AE|INK</t>
+  </si>
+  <si>
+    <t>6ZC70AE</t>
+  </si>
+  <si>
+    <t>HP 963</t>
+  </si>
+  <si>
+    <t>Black/magenta/yellow/cyan</t>
+  </si>
+  <si>
+    <t>6ZC72AE|INK</t>
+  </si>
+  <si>
+    <t>6ZC72AE</t>
+  </si>
+  <si>
+    <t>HP 934/935</t>
+  </si>
+  <si>
+    <t>6ZC73AE|INK</t>
+  </si>
+  <si>
+    <t>6ZC73AE</t>
+  </si>
+  <si>
+    <t>HP 903</t>
+  </si>
+  <si>
+    <t>950/951XL single set|INK</t>
+  </si>
+  <si>
+    <t>950/951XL single set</t>
+  </si>
+  <si>
+    <t>HP 950/951XL</t>
+  </si>
+  <si>
+    <t>953XL Single Set|INK</t>
+  </si>
+  <si>
+    <t>953XL Single Set</t>
+  </si>
+  <si>
+    <t>HP 953XL</t>
+  </si>
+  <si>
+    <t>963XL single set|INK</t>
+  </si>
+  <si>
+    <t>3YP35AE</t>
   </si>
   <si>
     <t>HP 963XL</t>
   </si>
   <si>
-    <t>3WX25A|INK</t>
-[...100 lines deleted...]
-  <si>
     <t>B3P19A|INK</t>
   </si>
   <si>
     <t>B3P19A</t>
   </si>
   <si>
     <t>HP 727</t>
   </si>
   <si>
     <t>B3P20A|INK</t>
   </si>
   <si>
     <t>B3P20A</t>
   </si>
   <si>
     <t>B3P21A|INK</t>
   </si>
   <si>
     <t>B3P21A</t>
   </si>
   <si>
-    <t>B3P22A|INK</t>
-[...4 lines deleted...]
-  <si>
     <t>B3P23A|INK</t>
   </si>
   <si>
     <t>B3P23A</t>
   </si>
   <si>
     <t>C13T03R340|INK</t>
   </si>
   <si>
     <t>Epson</t>
   </si>
   <si>
     <t>C13T03R340</t>
   </si>
   <si>
     <t>Epson 102</t>
   </si>
   <si>
     <t>C13T03U64010|INK</t>
   </si>
   <si>
     <t>C13T03U64010</t>
   </si>
   <si>
     <t>Epson 603</t>
   </si>
   <si>
     <t>Black/cyan/yellow/magenta</t>
   </si>
   <si>
     <t>C13T05G64010|INK</t>
   </si>
   <si>
     <t>C13T05G64010</t>
   </si>
   <si>
     <t>Epson 405</t>
   </si>
   <si>
-    <t>C13T05H64020|INK</t>
-[...7 lines deleted...]
-  <si>
     <t>C13T18064012|INK|B--</t>
   </si>
   <si>
     <t>18 Multipack</t>
   </si>
   <si>
     <t>Epson 18</t>
   </si>
   <si>
     <t>C13T29964012|INK</t>
   </si>
   <si>
     <t>C13T29964012</t>
   </si>
   <si>
     <t>Epson 29XL</t>
   </si>
   <si>
     <t>C13T33574011|INK</t>
   </si>
   <si>
     <t>C13T33574011</t>
   </si>
   <si>
     <t>Epson 33XL</t>
@@ -4671,128 +4719,122 @@
   <si>
     <t>C1Q12A</t>
   </si>
   <si>
     <t>C1Q18A|INK</t>
   </si>
   <si>
     <t>C1Q18A</t>
   </si>
   <si>
     <t>HP 764</t>
   </si>
   <si>
     <t>Grey</t>
   </si>
   <si>
     <t>C2P05AE|INK</t>
   </si>
   <si>
     <t>C2P05AE</t>
   </si>
   <si>
     <t>HP 62XL</t>
   </si>
   <si>
-    <t>C2P07AE|INK</t>
-[...7 lines deleted...]
-  <si>
     <t>C2P43AE|INK</t>
   </si>
   <si>
     <t>C2P43AE</t>
   </si>
   <si>
     <t>HP 950XL/951XL</t>
   </si>
   <si>
     <t>C9370A|INK</t>
   </si>
   <si>
     <t>C9370A</t>
   </si>
   <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Photo Black</t>
+  </si>
+  <si>
+    <t>C9372A|INK</t>
+  </si>
+  <si>
+    <t>C9372A</t>
+  </si>
+  <si>
     <t>HP 72</t>
   </si>
   <si>
-    <t>C9372A|INK</t>
-[...4 lines deleted...]
-  <si>
     <t>C9374A|INK</t>
   </si>
   <si>
     <t>C9374A</t>
   </si>
   <si>
     <t>C9403A|INK</t>
   </si>
   <si>
     <t>C9403A</t>
   </si>
   <si>
     <t>C9448A|INK</t>
   </si>
   <si>
     <t>C9448A</t>
   </si>
   <si>
     <t>HP 70</t>
   </si>
   <si>
     <t>C9453A|INK</t>
   </si>
   <si>
     <t>C9453A</t>
   </si>
   <si>
     <t>C9455A|INK</t>
   </si>
   <si>
     <t>C9455A</t>
   </si>
   <si>
-    <t>CH564EE|INK</t>
+    <t>CH564EE|INK|OOD</t>
   </si>
   <si>
     <t>CH564EE</t>
   </si>
   <si>
     <t>HP 301XL</t>
   </si>
   <si>
-    <t>CH564EE|INK|OOD</t>
-[...1 lines deleted...]
-  <si>
     <t>CH575A|INK</t>
   </si>
   <si>
     <t>CH575A</t>
   </si>
   <si>
     <t>HP 726</t>
   </si>
   <si>
     <t>CLI-526BK|INK</t>
   </si>
   <si>
     <t>CLI-526BK</t>
   </si>
   <si>
     <t>Canon 526</t>
   </si>
   <si>
     <t>CLI-526C|INK</t>
   </si>
   <si>
     <t>CLI-526C</t>
   </si>
   <si>
     <t>CLI-526GY|INK</t>
@@ -4881,65 +4923,59 @@
   <si>
     <t>CN624AE</t>
   </si>
   <si>
     <t>HP 971</t>
   </si>
   <si>
     <t>CN625AE|INK</t>
   </si>
   <si>
     <t>CN625AE</t>
   </si>
   <si>
     <t>HP 970XL</t>
   </si>
   <si>
     <t>CN628AE|INK</t>
   </si>
   <si>
     <t>CN628AE</t>
   </si>
   <si>
     <t>HP 971XL</t>
   </si>
   <si>
-    <t>F6T77AE|INK</t>
-[...2 lines deleted...]
-    <t>F6T77AE</t>
+    <t>F6T78AE|INK</t>
+  </si>
+  <si>
+    <t>F6T78AE</t>
   </si>
   <si>
     <t>HP 913A</t>
   </si>
   <si>
-    <t>F6T78AE|INK</t>
-[...4 lines deleted...]
-  <si>
     <t>F6T79AE|INK</t>
   </si>
   <si>
     <t>F6T79AE</t>
   </si>
   <si>
     <t>F6T81AE|INK</t>
   </si>
   <si>
     <t>F6T81AE</t>
   </si>
   <si>
     <t>HP 973X</t>
   </si>
   <si>
     <t>F6T82AE|INK</t>
   </si>
   <si>
     <t>F6T82AE</t>
   </si>
   <si>
     <t>F6T83AE|INK</t>
   </si>
   <si>
     <t>F6T83AE</t>
@@ -5043,81 +5079,75 @@
   <si>
     <t>J3M71A</t>
   </si>
   <si>
     <t>L0R09A|INK</t>
   </si>
   <si>
     <t>L0R09A</t>
   </si>
   <si>
     <t>HP 981X</t>
   </si>
   <si>
     <t>L0R10A|INK</t>
   </si>
   <si>
     <t>L0R10A</t>
   </si>
   <si>
     <t>L0R11A|INK</t>
   </si>
   <si>
     <t>L0R11A</t>
   </si>
   <si>
-    <t>L0R12A|INK</t>
-[...4 lines deleted...]
-  <si>
     <t>L0R13A|INK</t>
   </si>
   <si>
     <t>L0R13A</t>
   </si>
   <si>
     <t>HP 981Y</t>
   </si>
   <si>
     <t>L0R14A|INK</t>
   </si>
   <si>
     <t>L0R14A</t>
   </si>
   <si>
     <t>L0R15A|INK</t>
   </si>
   <si>
     <t>L0R15A</t>
   </si>
   <si>
-    <t>L0S70AE|INK</t>
-[...2 lines deleted...]
-    <t>L0S70AE</t>
+    <t>L0R16A|INK</t>
+  </si>
+  <si>
+    <t>L0R16A</t>
   </si>
   <si>
     <t>LC-3239XLC|INK</t>
   </si>
   <si>
     <t>LC-3239XLC</t>
   </si>
   <si>
     <t>Brother 3239XL</t>
   </si>
   <si>
     <t>LC-3239XLM|INK</t>
   </si>
   <si>
     <t>LC-3239XLM</t>
   </si>
   <si>
     <t>LC-424SET|INK</t>
   </si>
   <si>
     <t>LC-424BK/LC-424C/LC-424M/LC-424Y</t>
   </si>
   <si>
     <t>Brother 424</t>
   </si>
@@ -5190,113 +5220,110 @@
   <si>
     <t>P2V64A|INK</t>
   </si>
   <si>
     <t>P2V64A</t>
   </si>
   <si>
     <t>P2V65A|INK</t>
   </si>
   <si>
     <t>P2V65A</t>
   </si>
   <si>
     <t>P2V66A|INK</t>
   </si>
   <si>
     <t>P2V66A</t>
   </si>
   <si>
     <t>P2V67A|INK</t>
   </si>
   <si>
     <t>P2V67A</t>
   </si>
   <si>
-    <t>P2V68A|INK</t>
-[...4 lines deleted...]
-  <si>
     <t>P2V69A|INK</t>
   </si>
   <si>
     <t>P2V69A</t>
   </si>
   <si>
     <t>P2V70A|INK</t>
   </si>
   <si>
     <t>P2V70A</t>
   </si>
   <si>
     <t>P2V71A|INK</t>
   </si>
   <si>
     <t>P2V71A</t>
   </si>
   <si>
     <t>P2V72A|INK</t>
   </si>
   <si>
     <t>P2V72A</t>
   </si>
   <si>
     <t>P2V73A|INK</t>
   </si>
   <si>
     <t>P2V73A</t>
   </si>
   <si>
-    <t>P2V89A|INK</t>
-[...2 lines deleted...]
-    <t>P2V89A</t>
+    <t>P2V78A|INK</t>
+  </si>
+  <si>
+    <t>P2V78A</t>
+  </si>
+  <si>
+    <t>HP 746</t>
+  </si>
+  <si>
+    <t>P2V81A|INK</t>
+  </si>
+  <si>
+    <t>P2V81A</t>
+  </si>
+  <si>
+    <t>P2V91A|INK</t>
+  </si>
+  <si>
+    <t>P2V91A</t>
   </si>
   <si>
     <t>HP 766</t>
   </si>
   <si>
-    <t>P2V91A|INK</t>
-[...4 lines deleted...]
-  <si>
     <t>P2V92A|INK</t>
   </si>
   <si>
     <t>P2V92A</t>
   </si>
   <si>
-    <t>P2V93A|INK</t>
-[...4 lines deleted...]
-  <si>
     <t>P2V94A|INK</t>
   </si>
   <si>
     <t>P2V94A</t>
   </si>
   <si>
     <t>PGI-1500XLBK|INK</t>
   </si>
   <si>
     <t>PGI-1500XLBK</t>
   </si>
   <si>
     <t>Canon 1500XL</t>
   </si>
   <si>
     <t>PGI-1500XLY|INK</t>
   </si>
   <si>
     <t>PGI-1500XLY</t>
   </si>
   <si>
     <t>PGI-2500XLC|INK</t>
   </si>
   <si>
     <t>PGI-2500XLC</t>
@@ -5448,50 +5475,59 @@
   <si>
     <t>T0B30A|INK</t>
   </si>
   <si>
     <t>T0B30A</t>
   </si>
   <si>
     <t>TESTRRD1|INK</t>
   </si>
   <si>
     <t>108R00972|DRUM</t>
   </si>
   <si>
     <t>108R00972</t>
   </si>
   <si>
     <t>Phaser 6700</t>
   </si>
   <si>
     <t>108R00974|DRUM</t>
   </si>
   <si>
     <t>108R00974</t>
   </si>
   <si>
+    <t>C-EXV49|DRUM</t>
+  </si>
+  <si>
+    <t>C-EXV49</t>
+  </si>
+  <si>
+    <t>8528B003</t>
+  </si>
+  <si>
     <t>C-EXV55 Black|DRUM</t>
   </si>
   <si>
     <t>C-EXV55 Black Drum</t>
   </si>
   <si>
     <t>2186C002</t>
   </si>
   <si>
     <t>C-EXV55C|DRUM</t>
   </si>
   <si>
     <t>C-EXV55C</t>
   </si>
   <si>
     <t>2187C002</t>
   </si>
   <si>
     <t>C-EXV55M|DRUM</t>
   </si>
   <si>
     <t>C-EXV55M</t>
   </si>
   <si>
     <t>2188C002</t>
@@ -5502,108 +5538,90 @@
   <si>
     <t>C-EXV55Y</t>
   </si>
   <si>
     <t>2189C002</t>
   </si>
   <si>
     <t>C-EXV58|DRUM</t>
   </si>
   <si>
     <t>C-EXV58 Drum</t>
   </si>
   <si>
     <t>3770C002</t>
   </si>
   <si>
     <t>CB384A|DRUM</t>
   </si>
   <si>
     <t>CB384A</t>
   </si>
   <si>
     <t>HP 824A</t>
   </si>
   <si>
-    <t>CE314A|DRUM</t>
-[...11 lines deleted...]
-    <t>HP 19A</t>
+    <t>CF358A|DRUM</t>
+  </si>
+  <si>
+    <t>CF358A</t>
   </si>
   <si>
     <t>DR-2000|DRUM</t>
   </si>
   <si>
     <t>DR-2000</t>
   </si>
   <si>
-    <t>DR-2400|DRUM</t>
-[...7 lines deleted...]
-  <si>
     <t>DR-3100|DRUM</t>
   </si>
   <si>
     <t>DR-3100</t>
   </si>
   <si>
     <t>Brother 3100</t>
   </si>
   <si>
     <t>DR-3100|DRUM|OPEN</t>
   </si>
   <si>
+    <t>DR-3200|DRUM</t>
+  </si>
+  <si>
+    <t>DR-3200</t>
+  </si>
+  <si>
+    <t>Brother 3200</t>
+  </si>
+  <si>
     <t>DR-3300|DRUM</t>
   </si>
   <si>
     <t>DR-3300</t>
   </si>
   <si>
     <t>Brother 3300</t>
-  </si>
-[...7 lines deleted...]
-    <t>Brother 3400</t>
   </si>
   <si>
     <t>MLT-R116|DRUM</t>
   </si>
   <si>
     <t>MLT-R116</t>
   </si>
   <si>
     <t>Samsung R116</t>
   </si>
   <si>
     <t>MLT-R304|DRUM</t>
   </si>
   <si>
     <t>MLT-R304</t>
   </si>
   <si>
     <t>Samsung R304</t>
   </si>
   <si>
     <t>M5521CDN|PRINTER</t>
   </si>
   <si>
     <t>M5521CDN</t>
   </si>
@@ -5919,51 +5937,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I562"/>
+  <dimension ref="A1:I568"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -6000,21097 +6018,21010 @@
       </c>
       <c r="H2">
         <v>150</v>
       </c>
       <c r="I2">
         <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="b">
         <v>0</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="H3">
-        <v>78.28</v>
+        <v>73.94</v>
       </c>
       <c r="I3">
-        <v>93.94</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="b">
         <v>0</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
         <v>3</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
       <c r="H4">
         <v>59.14</v>
       </c>
       <c r="I4">
         <v>70.97</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5">
         <v>80.98</v>
       </c>
       <c r="I5">
         <v>97.18000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="b">
         <v>0</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6">
         <v>89.59999999999999</v>
       </c>
       <c r="I6">
         <v>107.52</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
       <c r="H7">
         <v>37.88</v>
       </c>
       <c r="I7">
         <v>45.46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
       <c r="H8">
         <v>67.84</v>
       </c>
       <c r="I8">
         <v>81.41</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="b">
         <v>0</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
       <c r="H9">
         <v>103.52</v>
       </c>
       <c r="I9">
         <v>124.22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10">
-        <v>126.14</v>
+        <v>104.38</v>
       </c>
       <c r="I10">
-        <v>151.37</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
       <c r="H11">
-        <v>104.38</v>
+        <v>56.54</v>
       </c>
       <c r="I11">
-        <v>125.26</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F12">
         <v>3</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
       <c r="H12">
-        <v>56.54</v>
+        <v>73.87</v>
       </c>
       <c r="I12">
-        <v>67.84999999999999</v>
+        <v>88.64</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F13">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
       <c r="H13">
-        <v>73.87</v>
+        <v>68.72</v>
       </c>
       <c r="I13">
-        <v>88.64</v>
+        <v>82.45999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F14">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
       <c r="H14">
-        <v>68.72</v>
+        <v>76.98</v>
       </c>
       <c r="I14">
-        <v>82.45999999999999</v>
+        <v>92.38</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F15">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
       <c r="H15">
         <v>76.98</v>
       </c>
       <c r="I15">
         <v>92.38</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
         <v>50</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F16">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
       <c r="H16">
-        <v>76.98</v>
+        <v>71.31999999999999</v>
       </c>
       <c r="I16">
-        <v>92.38</v>
+        <v>85.58</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B17" t="s">
         <v>31</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F17">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
       <c r="H17">
-        <v>71.31999999999999</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="I17">
-        <v>85.58</v>
+        <v>82.68000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>31</v>
       </c>
       <c r="C18" t="s">
         <v>56</v>
       </c>
       <c r="D18" t="s">
         <v>57</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F18">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
       <c r="H18">
-        <v>68.90000000000001</v>
+        <v>100.06</v>
       </c>
       <c r="I18">
-        <v>82.68000000000001</v>
+        <v>120.07</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>31</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>60</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F19">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
       <c r="H19">
-        <v>55.66</v>
+        <v>104.38</v>
       </c>
       <c r="I19">
-        <v>66.79000000000001</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>31</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20" t="s">
         <v>63</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F20">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
       <c r="H20">
-        <v>100.06</v>
+        <v>104.38</v>
       </c>
       <c r="I20">
-        <v>120.07</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>31</v>
       </c>
       <c r="C21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D21" t="s">
         <v>65</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F21">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G21" t="s">
         <v>12</v>
       </c>
       <c r="H21">
-        <v>104.38</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I21">
-        <v>125.26</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>31</v>
       </c>
       <c r="C22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" t="s">
         <v>68</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F22">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
       <c r="H22">
         <v>104.38</v>
       </c>
       <c r="I22">
         <v>125.26</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B23" t="s">
         <v>31</v>
       </c>
       <c r="C23" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
         <v>71</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
       <c r="H23">
-        <v>95.68000000000001</v>
+        <v>82.64</v>
       </c>
       <c r="I23">
-        <v>114.82</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>31</v>
       </c>
       <c r="C24" t="s">
         <v>73</v>
       </c>
       <c r="D24" t="s">
         <v>74</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
       <c r="F24">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
       <c r="H24">
-        <v>104.38</v>
+        <v>77.42</v>
       </c>
       <c r="I24">
-        <v>125.26</v>
+        <v>92.90000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25" t="s">
         <v>76</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F25">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
       <c r="H25">
-        <v>82.64</v>
+        <v>137.44</v>
       </c>
       <c r="I25">
-        <v>99.17</v>
+        <v>164.93</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26" t="s">
         <v>79</v>
       </c>
       <c r="D26" t="s">
         <v>80</v>
       </c>
       <c r="E26" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F26">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
       <c r="H26">
-        <v>77.42</v>
+        <v>56.54</v>
       </c>
       <c r="I26">
-        <v>92.90000000000001</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>82</v>
       </c>
       <c r="D27" t="s">
         <v>83</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
       <c r="H27">
-        <v>140.92</v>
+        <v>60.86</v>
       </c>
       <c r="I27">
-        <v>169.1</v>
+        <v>73.03</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>31</v>
       </c>
       <c r="C28" t="s">
         <v>85</v>
       </c>
       <c r="D28" t="s">
         <v>86</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F28">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
       <c r="H28">
-        <v>60.02</v>
+        <v>58.9</v>
       </c>
       <c r="I28">
-        <v>72.02</v>
+        <v>70.68000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29" t="s">
         <v>88</v>
       </c>
       <c r="D29" t="s">
         <v>89</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G29" t="s">
         <v>12</v>
       </c>
       <c r="H29">
-        <v>60.86</v>
+        <v>80.02</v>
       </c>
       <c r="I29">
-        <v>73.03</v>
+        <v>96.02</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>31</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30" t="s">
         <v>92</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
       <c r="H30">
-        <v>58.9</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="I30">
-        <v>70.68000000000001</v>
+        <v>97.08</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="C31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F31">
         <v>1</v>
       </c>
       <c r="G31" t="s">
         <v>12</v>
       </c>
       <c r="H31">
-        <v>122.04</v>
+        <v>86.98</v>
       </c>
       <c r="I31">
-        <v>146.45</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C32" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D32" t="s">
         <v>98</v>
       </c>
+      <c r="D32" t="b">
+        <v>0</v>
+      </c>
       <c r="E32" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F32">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G32" t="s">
         <v>12</v>
       </c>
       <c r="H32">
-        <v>80.90000000000001</v>
+        <v>50.46</v>
       </c>
       <c r="I32">
-        <v>97.08</v>
+        <v>60.55</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" t="s">
         <v>100</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
       <c r="H33">
-        <v>86.98</v>
+        <v>13.9</v>
       </c>
       <c r="I33">
-        <v>104.38</v>
+        <v>16.68</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D34" t="b">
         <v>0</v>
       </c>
       <c r="E34" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F34">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G34" t="s">
         <v>12</v>
       </c>
       <c r="H34">
-        <v>50.46</v>
+        <v>173.98</v>
       </c>
       <c r="I34">
-        <v>60.55</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="E35" t="b">
+        <v>104</v>
+      </c>
+      <c r="D35" t="b">
         <v>0</v>
       </c>
+      <c r="E35" t="s">
+        <v>51</v>
+      </c>
       <c r="F35">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
       <c r="H35">
-        <v>13.9</v>
+        <v>152.26</v>
       </c>
       <c r="I35">
-        <v>16.68</v>
+        <v>182.71</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D36" t="b">
         <v>0</v>
       </c>
       <c r="E36" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
       <c r="H36">
-        <v>173.98</v>
+        <v>91.34</v>
       </c>
       <c r="I36">
-        <v>208.78</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D37" t="b">
         <v>0</v>
       </c>
       <c r="E37" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F37">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
       <c r="H37">
-        <v>152.26</v>
+        <v>160.94</v>
       </c>
       <c r="I37">
-        <v>182.71</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>110</v>
+      </c>
+      <c r="D38" t="s">
+        <v>111</v>
       </c>
       <c r="E38" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F38">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G38" t="s">
         <v>12</v>
       </c>
       <c r="H38">
-        <v>91.34</v>
+        <v>43.48</v>
       </c>
       <c r="I38">
-        <v>109.61</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D39" t="b">
         <v>0</v>
       </c>
       <c r="E39" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F39">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
       <c r="H39">
-        <v>160.94</v>
+        <v>78.28</v>
       </c>
       <c r="I39">
-        <v>193.13</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>115</v>
+      </c>
+      <c r="D40" t="b">
+        <v>0</v>
       </c>
       <c r="E40" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F40">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
       <c r="H40">
-        <v>43.48</v>
+        <v>47.84</v>
       </c>
       <c r="I40">
-        <v>52.18</v>
+        <v>57.41</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D41" t="b">
         <v>0</v>
       </c>
       <c r="E41" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F41">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G41" t="s">
         <v>12</v>
       </c>
       <c r="H41">
-        <v>86.98</v>
+        <v>52.18</v>
       </c>
       <c r="I41">
-        <v>104.38</v>
+        <v>62.62</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D42" t="b">
         <v>0</v>
       </c>
       <c r="E42" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F42">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="G42" t="s">
         <v>12</v>
       </c>
       <c r="H42">
-        <v>56.54</v>
+        <v>23.5</v>
       </c>
       <c r="I42">
-        <v>67.84999999999999</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D43" t="b">
         <v>0</v>
       </c>
       <c r="E43" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F43">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="G43" t="s">
         <v>12</v>
       </c>
       <c r="H43">
-        <v>60.88</v>
+        <v>23.5</v>
       </c>
       <c r="I43">
-        <v>73.06</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D44" t="b">
         <v>0</v>
       </c>
       <c r="E44" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F44">
         <v>1</v>
       </c>
       <c r="G44" t="s">
         <v>12</v>
       </c>
       <c r="H44">
         <v>23.5</v>
       </c>
       <c r="I44">
         <v>28.2</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D45" t="b">
         <v>0</v>
       </c>
       <c r="E45" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F45">
         <v>1</v>
       </c>
       <c r="G45" t="s">
         <v>12</v>
       </c>
       <c r="H45">
         <v>23.5</v>
       </c>
       <c r="I45">
         <v>28.2</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D46" t="b">
         <v>0</v>
       </c>
       <c r="E46" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G46" t="s">
         <v>12</v>
       </c>
       <c r="H46">
-        <v>23.5</v>
+        <v>47.86</v>
       </c>
       <c r="I46">
-        <v>28.2</v>
+        <v>57.43</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D47" t="b">
         <v>0</v>
       </c>
       <c r="E47" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F47">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G47" t="s">
         <v>12</v>
       </c>
       <c r="H47">
-        <v>23.5</v>
+        <v>59.14</v>
       </c>
       <c r="I47">
-        <v>28.2</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D48" t="b">
         <v>0</v>
       </c>
       <c r="E48" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
       <c r="H48">
-        <v>47.86</v>
+        <v>89.62</v>
       </c>
       <c r="I48">
-        <v>57.43</v>
+        <v>107.54</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D49" t="b">
         <v>0</v>
       </c>
       <c r="E49" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F49">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
       <c r="H49">
-        <v>59.14</v>
+        <v>104.38</v>
       </c>
       <c r="I49">
-        <v>70.97</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D50" t="b">
         <v>0</v>
       </c>
       <c r="E50" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50" t="s">
         <v>12</v>
       </c>
       <c r="H50">
-        <v>89.62</v>
+        <v>39.14</v>
       </c>
       <c r="I50">
-        <v>107.54</v>
+        <v>46.97</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D51" t="b">
         <v>0</v>
       </c>
       <c r="E51" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
       <c r="H51">
-        <v>104.38</v>
+        <v>33.38</v>
       </c>
       <c r="I51">
-        <v>125.26</v>
+        <v>40.06</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D52" t="b">
         <v>0</v>
       </c>
       <c r="E52" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
       <c r="H52">
-        <v>39.14</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="I52">
-        <v>46.97</v>
+        <v>79.31999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>141</v>
+      </c>
+      <c r="D53" t="s">
+        <v>141</v>
       </c>
       <c r="E53" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G53" t="s">
         <v>12</v>
       </c>
       <c r="H53">
-        <v>33.38</v>
+        <v>282.74</v>
       </c>
       <c r="I53">
-        <v>40.06</v>
+        <v>339.29</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>143</v>
+      </c>
+      <c r="D54" t="s">
+        <v>143</v>
       </c>
       <c r="E54" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
       <c r="H54">
-        <v>66.09999999999999</v>
+        <v>260.98</v>
       </c>
       <c r="I54">
-        <v>79.31999999999999</v>
+        <v>313.18</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D55" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E55" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
       <c r="H55">
-        <v>282.74</v>
+        <v>169.64</v>
       </c>
       <c r="I55">
-        <v>339.29</v>
+        <v>203.57</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D56" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E56" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
       <c r="H56">
-        <v>260.98</v>
+        <v>56.54</v>
       </c>
       <c r="I56">
-        <v>313.18</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D57" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E57" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F57">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
       <c r="H57">
-        <v>169.64</v>
+        <v>56.54</v>
       </c>
       <c r="I57">
-        <v>203.57</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>152</v>
+      </c>
+      <c r="D58" t="b">
+        <v>0</v>
       </c>
       <c r="E58" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G58" t="s">
         <v>12</v>
       </c>
       <c r="H58">
-        <v>56.54</v>
+        <v>52.18</v>
       </c>
       <c r="I58">
-        <v>67.84999999999999</v>
+        <v>62.62</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D59" t="s">
-        <v>154</v>
+        <v>111</v>
       </c>
       <c r="E59" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
       <c r="H59">
-        <v>56.54</v>
+        <v>40</v>
       </c>
       <c r="I59">
-        <v>67.84999999999999</v>
+        <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D60" t="b">
         <v>0</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
       <c r="F60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
       <c r="H60">
-        <v>52.18</v>
+        <v>58.3</v>
       </c>
       <c r="I60">
-        <v>62.62</v>
+        <v>69.95999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>158</v>
+      </c>
+      <c r="D61" t="b">
+        <v>0</v>
       </c>
       <c r="E61" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F61">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
       <c r="H61">
-        <v>40</v>
+        <v>78.28</v>
       </c>
       <c r="I61">
-        <v>48</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D62" t="b">
         <v>0</v>
       </c>
       <c r="E62" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F62">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G62" t="s">
         <v>12</v>
       </c>
       <c r="H62">
-        <v>58.3</v>
+        <v>73.06</v>
       </c>
       <c r="I62">
-        <v>69.95999999999999</v>
+        <v>87.67</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D63" t="b">
         <v>0</v>
       </c>
       <c r="E63" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F63">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="G63" t="s">
         <v>12</v>
       </c>
       <c r="H63">
-        <v>86.98</v>
+        <v>76.54000000000001</v>
       </c>
       <c r="I63">
-        <v>104.38</v>
+        <v>91.84999999999999</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D64" t="b">
         <v>0</v>
       </c>
       <c r="E64" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F64">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G64" t="s">
         <v>12</v>
       </c>
       <c r="H64">
-        <v>77.42</v>
+        <v>73.86</v>
       </c>
       <c r="I64">
-        <v>92.90000000000001</v>
+        <v>88.63</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>166</v>
+      </c>
+      <c r="D65" t="s">
+        <v>111</v>
       </c>
       <c r="E65" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F65">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G65" t="s">
         <v>12</v>
       </c>
       <c r="H65">
-        <v>84.38</v>
+        <v>152.24</v>
       </c>
       <c r="I65">
-        <v>101.26</v>
+        <v>182.69</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D66" t="b">
         <v>0</v>
       </c>
       <c r="E66" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F66">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G66" t="s">
         <v>12</v>
       </c>
       <c r="H66">
-        <v>73.86</v>
+        <v>173.84</v>
       </c>
       <c r="I66">
-        <v>88.63</v>
+        <v>208.61</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>170</v>
+      </c>
+      <c r="D67" t="b">
+        <v>0</v>
       </c>
       <c r="E67" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
       <c r="H67">
-        <v>152.24</v>
+        <v>216.44</v>
       </c>
       <c r="I67">
-        <v>182.69</v>
+        <v>259.73</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>172</v>
+      </c>
+      <c r="D68" t="s">
+        <v>173</v>
       </c>
       <c r="E68" t="s">
         <v>22</v>
       </c>
       <c r="F68">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G68" t="s">
         <v>12</v>
       </c>
       <c r="H68">
-        <v>173.84</v>
+        <v>143.54</v>
       </c>
       <c r="I68">
-        <v>208.61</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D69" t="b">
         <v>0</v>
       </c>
       <c r="E69" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F69">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G69" t="s">
         <v>12</v>
       </c>
       <c r="H69">
-        <v>216.44</v>
+        <v>139.18</v>
       </c>
       <c r="I69">
-        <v>259.73</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>177</v>
+      </c>
+      <c r="D70" t="b">
+        <v>0</v>
+      </c>
+      <c r="E70" t="b">
+        <v>0</v>
       </c>
       <c r="F70">
         <v>4</v>
       </c>
       <c r="G70" t="s">
         <v>12</v>
       </c>
       <c r="H70">
-        <v>143.54</v>
+        <v>91.34</v>
       </c>
       <c r="I70">
-        <v>172.25</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D71" t="b">
         <v>0</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="G71" t="s">
         <v>12</v>
       </c>
       <c r="H71">
-        <v>139.18</v>
+        <v>66.12</v>
       </c>
       <c r="I71">
-        <v>167.02</v>
+        <v>79.34</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>181</v>
+      </c>
+      <c r="D72" t="s">
+        <v>182</v>
+      </c>
+      <c r="E72" t="s">
+        <v>15</v>
       </c>
       <c r="F72">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
       <c r="H72">
-        <v>104.38</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I72">
-        <v>125.26</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D73" t="b">
         <v>0</v>
       </c>
       <c r="E73" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F73">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="G73" t="s">
         <v>12</v>
       </c>
       <c r="H73">
-        <v>66.12</v>
+        <v>78.3</v>
       </c>
       <c r="I73">
-        <v>79.34</v>
+        <v>93.95999999999999</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
+        <v>186</v>
+      </c>
+      <c r="D74" t="s">
         <v>187</v>
       </c>
-      <c r="D74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F74">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="G74" t="s">
         <v>12</v>
       </c>
       <c r="H74">
-        <v>104.38</v>
+        <v>156.58</v>
       </c>
       <c r="I74">
-        <v>125.26</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D75" t="b">
         <v>0</v>
       </c>
-      <c r="E75" t="s">
-        <v>40</v>
+      <c r="E75" t="b">
+        <v>0</v>
       </c>
       <c r="F75">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G75" t="s">
         <v>12</v>
       </c>
       <c r="H75">
-        <v>78.3</v>
+        <v>39.14</v>
       </c>
       <c r="I75">
-        <v>93.95999999999999</v>
+        <v>46.97</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>191</v>
+      </c>
+      <c r="D76" t="b">
+        <v>0</v>
+      </c>
+      <c r="E76" t="b">
+        <v>0</v>
       </c>
       <c r="F76">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G76" t="s">
         <v>12</v>
       </c>
       <c r="H76">
-        <v>156.58</v>
+        <v>39.14</v>
       </c>
       <c r="I76">
-        <v>187.9</v>
+        <v>46.97</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D77" t="b">
         <v>0</v>
       </c>
       <c r="E77" t="b">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G77" t="s">
         <v>12</v>
       </c>
       <c r="H77">
-        <v>48.7</v>
+        <v>51.32</v>
       </c>
       <c r="I77">
-        <v>58.44</v>
+        <v>61.58</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D78" t="b">
         <v>0</v>
       </c>
       <c r="E78" t="b">
         <v>0</v>
       </c>
       <c r="F78">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G78" t="s">
         <v>12</v>
       </c>
       <c r="H78">
-        <v>48.7</v>
+        <v>100.06</v>
       </c>
       <c r="I78">
-        <v>58.44</v>
+        <v>120.07</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D79" t="b">
         <v>0</v>
       </c>
-      <c r="E79" t="b">
-        <v>0</v>
+      <c r="E79" t="s">
+        <v>51</v>
       </c>
       <c r="F79">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G79" t="s">
         <v>12</v>
       </c>
       <c r="H79">
-        <v>66.54000000000001</v>
+        <v>69.58</v>
       </c>
       <c r="I79">
-        <v>79.84999999999999</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D80" t="b">
         <v>0</v>
       </c>
-      <c r="E80" t="b">
-        <v>0</v>
+      <c r="E80" t="s">
+        <v>22</v>
       </c>
       <c r="F80">
         <v>1</v>
       </c>
       <c r="G80" t="s">
         <v>12</v>
       </c>
       <c r="H80">
-        <v>100.06</v>
+        <v>69.58</v>
       </c>
       <c r="I80">
-        <v>120.07</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D81" t="b">
         <v>0</v>
       </c>
       <c r="E81" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
       <c r="H81">
-        <v>69.58</v>
+        <v>86.98</v>
       </c>
       <c r="I81">
-        <v>83.5</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D82" t="b">
         <v>0</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G82" t="s">
         <v>12</v>
       </c>
       <c r="H82">
-        <v>69.58</v>
+        <v>104.38</v>
       </c>
       <c r="I82">
-        <v>83.5</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D83" t="b">
         <v>0</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F83">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G83" t="s">
         <v>12</v>
       </c>
       <c r="H83">
-        <v>86.98</v>
+        <v>104.38</v>
       </c>
       <c r="I83">
-        <v>104.38</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D84" t="b">
         <v>0</v>
       </c>
       <c r="E84" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F84">
         <v>2</v>
       </c>
       <c r="G84" t="s">
         <v>12</v>
       </c>
       <c r="H84">
         <v>104.38</v>
       </c>
       <c r="I84">
         <v>125.26</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D85" t="b">
         <v>0</v>
       </c>
       <c r="E85" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F85">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G85" t="s">
         <v>12</v>
       </c>
       <c r="H85">
-        <v>104.38</v>
+        <v>156.58</v>
       </c>
       <c r="I85">
-        <v>125.26</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>211</v>
+      </c>
+      <c r="D86" t="s">
+        <v>211</v>
       </c>
       <c r="E86" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F86">
         <v>2</v>
       </c>
       <c r="G86" t="s">
         <v>12</v>
       </c>
       <c r="H86">
-        <v>104.38</v>
+        <v>171.58</v>
       </c>
       <c r="I86">
-        <v>125.26</v>
+        <v>205.9</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D87" t="b">
         <v>0</v>
       </c>
       <c r="E87" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F87">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G87" t="s">
         <v>12</v>
       </c>
       <c r="H87">
-        <v>152.24</v>
+        <v>147.94</v>
       </c>
       <c r="I87">
-        <v>182.69</v>
+        <v>177.53</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D88" t="b">
         <v>0</v>
       </c>
       <c r="E88" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F88">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G88" t="s">
         <v>12</v>
       </c>
       <c r="H88">
-        <v>156.58</v>
+        <v>200.1</v>
       </c>
       <c r="I88">
-        <v>187.9</v>
+        <v>240.12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>217</v>
+      </c>
+      <c r="D89" t="b">
+        <v>0</v>
       </c>
       <c r="E89" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F89">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G89" t="s">
         <v>12</v>
       </c>
       <c r="H89">
-        <v>171.58</v>
+        <v>191.38</v>
       </c>
       <c r="I89">
-        <v>205.9</v>
+        <v>229.66</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D90" t="b">
         <v>0</v>
       </c>
       <c r="E90" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F90">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>12</v>
       </c>
       <c r="H90">
-        <v>147.94</v>
+        <v>191.38</v>
       </c>
       <c r="I90">
-        <v>177.53</v>
+        <v>229.66</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="D91" t="b">
         <v>0</v>
       </c>
       <c r="E91" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F91">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G91" t="s">
         <v>12</v>
       </c>
       <c r="H91">
-        <v>200.1</v>
+        <v>129.62</v>
       </c>
       <c r="I91">
-        <v>240.12</v>
+        <v>155.54</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>223</v>
+      </c>
+      <c r="D92" t="s">
+        <v>224</v>
       </c>
       <c r="E92" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F92">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="G92" t="s">
         <v>12</v>
       </c>
       <c r="H92">
-        <v>191.38</v>
+        <v>173.98</v>
       </c>
       <c r="I92">
-        <v>229.66</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D93" t="b">
         <v>0</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="G93" t="s">
         <v>12</v>
       </c>
       <c r="H93">
-        <v>137.44</v>
+        <v>195.74</v>
       </c>
       <c r="I93">
-        <v>164.93</v>
+        <v>234.89</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>228</v>
+      </c>
+      <c r="D94" t="b">
+        <v>0</v>
+      </c>
+      <c r="E94" t="b">
+        <v>0</v>
       </c>
       <c r="F94">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G94" t="s">
         <v>12</v>
       </c>
       <c r="H94">
-        <v>173.98</v>
+        <v>192.04</v>
       </c>
       <c r="I94">
-        <v>208.78</v>
+        <v>230.45</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D95" t="b">
         <v>0</v>
       </c>
       <c r="E95" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F95">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G95" t="s">
         <v>12</v>
       </c>
       <c r="H95">
-        <v>221.84</v>
+        <v>108.74</v>
       </c>
       <c r="I95">
-        <v>266.21</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D96" t="b">
         <v>0</v>
       </c>
-      <c r="E96" t="b">
-        <v>0</v>
+      <c r="E96" t="s">
+        <v>51</v>
       </c>
       <c r="F96">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G96" t="s">
         <v>12</v>
       </c>
       <c r="H96">
-        <v>192.04</v>
+        <v>108.74</v>
       </c>
       <c r="I96">
-        <v>230.45</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D97" t="b">
         <v>0</v>
       </c>
       <c r="E97" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F97">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G97" t="s">
         <v>12</v>
       </c>
       <c r="H97">
         <v>108.74</v>
       </c>
       <c r="I97">
         <v>130.49</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D98" t="b">
         <v>0</v>
       </c>
       <c r="E98" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F98">
         <v>17</v>
       </c>
       <c r="G98" t="s">
         <v>12</v>
       </c>
       <c r="H98">
-        <v>108.74</v>
+        <v>134.84</v>
       </c>
       <c r="I98">
-        <v>130.49</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D99" t="b">
         <v>0</v>
       </c>
       <c r="E99" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F99">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="G99" t="s">
         <v>12</v>
       </c>
       <c r="H99">
-        <v>108.74</v>
+        <v>134.9</v>
       </c>
       <c r="I99">
-        <v>130.49</v>
+        <v>161.88</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D100" t="b">
         <v>0</v>
       </c>
       <c r="E100" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F100">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G100" t="s">
         <v>12</v>
       </c>
       <c r="H100">
-        <v>134.84</v>
+        <v>130.48</v>
       </c>
       <c r="I100">
-        <v>161.81</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D101" t="b">
         <v>0</v>
       </c>
       <c r="E101" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F101">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G101" t="s">
         <v>12</v>
       </c>
       <c r="H101">
-        <v>134.9</v>
+        <v>121.78</v>
       </c>
       <c r="I101">
-        <v>161.88</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>244</v>
+      </c>
+      <c r="D102" t="s">
+        <v>245</v>
       </c>
       <c r="E102" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F102">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G102" t="s">
         <v>12</v>
       </c>
       <c r="H102">
         <v>130.48</v>
       </c>
       <c r="I102">
         <v>156.58</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D103" t="b">
         <v>0</v>
       </c>
-      <c r="E103" t="s">
-        <v>15</v>
+      <c r="E103" t="b">
+        <v>0</v>
       </c>
       <c r="F103">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G103" t="s">
         <v>12</v>
       </c>
       <c r="H103">
-        <v>121.78</v>
+        <v>130.48</v>
       </c>
       <c r="I103">
-        <v>146.14</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
+        <v>249</v>
+      </c>
+      <c r="D104" t="s">
         <v>250</v>
       </c>
-      <c r="D104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F104">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
       <c r="H104">
-        <v>144.4</v>
+        <v>130.48</v>
       </c>
       <c r="I104">
-        <v>173.28</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D105" t="b">
         <v>0</v>
       </c>
-      <c r="E105" t="b">
-        <v>0</v>
+      <c r="E105" t="s">
+        <v>15</v>
       </c>
       <c r="F105">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G105" t="s">
         <v>12</v>
       </c>
       <c r="H105">
-        <v>134.9</v>
+        <v>126.14</v>
       </c>
       <c r="I105">
-        <v>161.88</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>254</v>
+      </c>
+      <c r="D106" t="b">
+        <v>0</v>
       </c>
       <c r="E106" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F106">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G106" t="s">
         <v>12</v>
       </c>
       <c r="H106">
-        <v>134.78</v>
+        <v>187.1</v>
       </c>
       <c r="I106">
-        <v>161.74</v>
+        <v>224.52</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D107" t="b">
         <v>0</v>
       </c>
       <c r="E107" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F107">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G107" t="s">
         <v>12</v>
       </c>
       <c r="H107">
-        <v>126.14</v>
+        <v>156.58</v>
       </c>
       <c r="I107">
-        <v>151.37</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D108" t="b">
         <v>0</v>
       </c>
       <c r="E108" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F108">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G108" t="s">
         <v>12</v>
       </c>
       <c r="H108">
-        <v>187.1</v>
+        <v>156.58</v>
       </c>
       <c r="I108">
-        <v>224.52</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D109" t="b">
         <v>0</v>
       </c>
       <c r="E109" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F109">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="G109" t="s">
         <v>12</v>
       </c>
       <c r="H109">
-        <v>187.1</v>
+        <v>130.5</v>
       </c>
       <c r="I109">
-        <v>224.52</v>
+        <v>156.6</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D110" t="s">
-        <v>117</v>
+        <v>262</v>
       </c>
       <c r="E110" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G110" t="s">
         <v>12</v>
       </c>
       <c r="H110">
-        <v>187.04</v>
+        <v>164.94</v>
       </c>
       <c r="I110">
-        <v>224.45</v>
+        <v>197.93</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D111" t="b">
         <v>0</v>
       </c>
       <c r="E111" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F111">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G111" t="s">
         <v>12</v>
       </c>
       <c r="H111">
-        <v>160.94</v>
+        <v>269.7</v>
       </c>
       <c r="I111">
-        <v>193.13</v>
+        <v>323.64</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D112" t="b">
         <v>0</v>
       </c>
       <c r="E112" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F112">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G112" t="s">
         <v>12</v>
       </c>
       <c r="H112">
-        <v>165.28</v>
+        <v>269.7</v>
       </c>
       <c r="I112">
-        <v>198.34</v>
+        <v>323.64</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>268</v>
+      </c>
+      <c r="D113" t="s">
+        <v>268</v>
       </c>
       <c r="E113" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F113">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G113" t="s">
         <v>12</v>
       </c>
       <c r="H113">
-        <v>130.5</v>
+        <v>218.68</v>
       </c>
       <c r="I113">
-        <v>156.6</v>
+        <v>262.42</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D114" t="b">
         <v>0</v>
       </c>
       <c r="E114" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F114">
         <v>2</v>
       </c>
       <c r="G114" t="s">
         <v>12</v>
       </c>
       <c r="H114">
-        <v>269.7</v>
+        <v>130.5</v>
       </c>
       <c r="I114">
-        <v>323.64</v>
+        <v>156.6</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>272</v>
+      </c>
+      <c r="D115" t="s">
+        <v>272</v>
       </c>
       <c r="E115" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F115">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G115" t="s">
         <v>12</v>
       </c>
       <c r="H115">
-        <v>269.7</v>
+        <v>278.38</v>
       </c>
       <c r="I115">
-        <v>323.64</v>
+        <v>334.06</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>274</v>
+      </c>
+      <c r="D116" t="b">
+        <v>0</v>
       </c>
       <c r="E116" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F116">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G116" t="s">
         <v>12</v>
       </c>
       <c r="H116">
-        <v>218.68</v>
+        <v>191.38</v>
       </c>
       <c r="I116">
-        <v>262.42</v>
+        <v>229.66</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>276</v>
+      </c>
+      <c r="D117" t="s">
+        <v>276</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="F117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G117" t="s">
         <v>12</v>
       </c>
       <c r="H117">
-        <v>130.5</v>
+        <v>62.62</v>
       </c>
       <c r="I117">
-        <v>156.6</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>278</v>
+      </c>
+      <c r="D118" t="b">
+        <v>0</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="F118">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G118" t="s">
         <v>12</v>
       </c>
       <c r="H118">
-        <v>326.88</v>
+        <v>86.98</v>
       </c>
       <c r="I118">
-        <v>392.26</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D119" t="b">
         <v>0</v>
       </c>
       <c r="E119" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F119">
         <v>4</v>
       </c>
       <c r="G119" t="s">
         <v>12</v>
       </c>
       <c r="H119">
-        <v>191.38</v>
+        <v>91.34</v>
       </c>
       <c r="I119">
-        <v>229.66</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>282</v>
+      </c>
+      <c r="D120" t="s">
+        <v>111</v>
       </c>
       <c r="E120" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F120">
         <v>1</v>
       </c>
       <c r="G120" t="s">
         <v>12</v>
       </c>
       <c r="H120">
-        <v>86.98</v>
+        <v>69.58</v>
       </c>
       <c r="I120">
-        <v>104.38</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D121" t="b">
         <v>0</v>
       </c>
       <c r="E121" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F121">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G121" t="s">
         <v>12</v>
       </c>
       <c r="H121">
-        <v>91.34</v>
+        <v>34.78</v>
       </c>
       <c r="I121">
-        <v>109.61</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
+        <v>285</v>
+      </c>
+      <c r="B122" t="s">
+        <v>286</v>
+      </c>
+      <c r="C122" t="s">
         <v>287</v>
       </c>
-      <c r="B122" t="s">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122" t="s">
         <v>288</v>
       </c>
-      <c r="D122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F122">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G122" t="s">
         <v>12</v>
       </c>
       <c r="H122">
-        <v>69.58</v>
+        <v>108.74</v>
       </c>
       <c r="I122">
-        <v>83.5</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>289</v>
       </c>
       <c r="B123" t="s">
-        <v>10</v>
+        <v>286</v>
       </c>
       <c r="C123" t="s">
         <v>290</v>
       </c>
-      <c r="D123" t="b">
-        <v>0</v>
+      <c r="D123" t="s">
+        <v>291</v>
       </c>
       <c r="E123" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F123">
         <v>1</v>
       </c>
       <c r="G123" t="s">
         <v>12</v>
       </c>
       <c r="H123">
-        <v>34.78</v>
+        <v>113.08</v>
       </c>
       <c r="I123">
-        <v>41.74</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B124" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="C124" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D124" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E124" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F124">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="G124" t="s">
         <v>12</v>
       </c>
       <c r="H124">
-        <v>26.08</v>
+        <v>100.04</v>
       </c>
       <c r="I124">
-        <v>31.3</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B125" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C125" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D125" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E125" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F125">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G125" t="s">
         <v>12</v>
       </c>
       <c r="H125">
-        <v>108.74</v>
+        <v>77.42</v>
       </c>
       <c r="I125">
-        <v>130.49</v>
+        <v>92.90000000000001</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B126" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C126" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D126" t="s">
         <v>299</v>
       </c>
       <c r="E126" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F126">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G126" t="s">
         <v>12</v>
       </c>
       <c r="H126">
-        <v>113.08</v>
+        <v>126.14</v>
       </c>
       <c r="I126">
-        <v>135.7</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>300</v>
       </c>
       <c r="B127" t="s">
-        <v>100</v>
+        <v>286</v>
       </c>
       <c r="C127" t="s">
         <v>301</v>
       </c>
       <c r="D127" t="s">
         <v>302</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
       <c r="F127">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G127" t="s">
         <v>12</v>
       </c>
       <c r="H127">
-        <v>100.04</v>
+        <v>113.08</v>
       </c>
       <c r="I127">
-        <v>120.05</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>303</v>
       </c>
       <c r="B128" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C128" t="s">
         <v>304</v>
       </c>
       <c r="D128" t="s">
         <v>305</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128">
         <v>1</v>
       </c>
       <c r="G128" t="s">
         <v>12</v>
       </c>
       <c r="H128">
-        <v>77.42</v>
+        <v>69.58</v>
       </c>
       <c r="I128">
-        <v>92.90000000000001</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>306</v>
       </c>
       <c r="B129" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C129" t="s">
         <v>307</v>
       </c>
       <c r="D129" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G129" t="s">
         <v>12</v>
       </c>
       <c r="H129">
-        <v>143.54</v>
+        <v>117.44</v>
       </c>
       <c r="I129">
-        <v>172.25</v>
+        <v>140.93</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B130" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C130" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D130" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="G130" t="s">
         <v>12</v>
       </c>
       <c r="H130">
-        <v>113.08</v>
+        <v>130.48</v>
       </c>
       <c r="I130">
-        <v>135.7</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B131" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C131" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D131" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="F131">
         <v>1</v>
       </c>
       <c r="G131" t="s">
         <v>12</v>
       </c>
       <c r="H131">
-        <v>69.58</v>
+        <v>352.38</v>
       </c>
       <c r="I131">
-        <v>83.5</v>
+        <v>422.86</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B132" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C132" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D132" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="G132" t="s">
         <v>12</v>
       </c>
       <c r="H132">
-        <v>130.48</v>
+        <v>217.48</v>
       </c>
       <c r="I132">
-        <v>156.58</v>
+        <v>260.98</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B133" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C133" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D133" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G133" t="s">
         <v>12</v>
       </c>
       <c r="H133">
-        <v>352.38</v>
+        <v>304.48</v>
       </c>
       <c r="I133">
-        <v>422.86</v>
+        <v>365.38</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B134" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C134" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D134" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="F134">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="G134" t="s">
         <v>12</v>
       </c>
       <c r="H134">
-        <v>217.48</v>
+        <v>140.92</v>
       </c>
       <c r="I134">
-        <v>260.98</v>
+        <v>169.1</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B135" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C135" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D135" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G135" t="s">
         <v>12</v>
       </c>
       <c r="H135">
-        <v>304.48</v>
+        <v>291.44</v>
       </c>
       <c r="I135">
-        <v>365.38</v>
+        <v>349.73</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B136" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C136" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D136" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E136" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="F136">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="G136" t="b">
+        <v>0</v>
       </c>
       <c r="H136">
-        <v>140.92</v>
+        <v>266.22</v>
       </c>
       <c r="I136">
-        <v>169.1</v>
+        <v>319.46</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B137" t="s">
-        <v>294</v>
+        <v>31</v>
       </c>
       <c r="C137" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D137" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137">
         <v>1</v>
       </c>
       <c r="G137" t="s">
         <v>12</v>
       </c>
       <c r="H137">
-        <v>291.44</v>
+        <v>52.1</v>
       </c>
       <c r="I137">
-        <v>349.73</v>
+        <v>62.52</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B138" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C138" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="D138" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E138" t="s">
-        <v>335</v>
+        <v>15</v>
       </c>
       <c r="F138">
         <v>1</v>
       </c>
-      <c r="G138" t="b">
-        <v>0</v>
+      <c r="G138" t="s">
+        <v>12</v>
       </c>
       <c r="H138">
-        <v>266.22</v>
+        <v>73.88</v>
       </c>
       <c r="I138">
-        <v>319.46</v>
+        <v>88.66</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B139" t="s">
-        <v>31</v>
+        <v>286</v>
       </c>
       <c r="C139" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D139" t="s">
         <v>338</v>
       </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F139">
         <v>1</v>
       </c>
       <c r="G139" t="s">
         <v>12</v>
       </c>
       <c r="H139">
-        <v>52.1</v>
+        <v>91.34</v>
       </c>
       <c r="I139">
-        <v>62.52</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>339</v>
       </c>
       <c r="B140" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C140" t="s">
         <v>340</v>
       </c>
       <c r="D140" t="s">
         <v>341</v>
       </c>
       <c r="E140" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F140">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G140" t="s">
         <v>12</v>
       </c>
       <c r="H140">
-        <v>73.88</v>
+        <v>108.74</v>
       </c>
       <c r="I140">
-        <v>88.66</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>342</v>
       </c>
       <c r="B141" t="s">
-        <v>294</v>
+        <v>31</v>
       </c>
       <c r="C141" t="s">
         <v>343</v>
       </c>
       <c r="D141" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E141" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F141">
         <v>1</v>
       </c>
       <c r="G141" t="s">
         <v>12</v>
       </c>
       <c r="H141">
-        <v>91.34</v>
+        <v>34.78</v>
       </c>
       <c r="I141">
-        <v>109.61</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
+        <v>345</v>
+      </c>
+      <c r="B142" t="s">
+        <v>31</v>
+      </c>
+      <c r="C142" t="s">
+        <v>346</v>
+      </c>
+      <c r="D142" t="s">
         <v>344</v>
       </c>
-      <c r="B142" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E142" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G142" t="s">
         <v>12</v>
       </c>
       <c r="H142">
-        <v>108.74</v>
+        <v>59.14</v>
       </c>
       <c r="I142">
-        <v>130.49</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>347</v>
       </c>
       <c r="B143" t="s">
         <v>31</v>
       </c>
       <c r="C143" t="s">
         <v>348</v>
       </c>
       <c r="D143" t="s">
         <v>349</v>
       </c>
       <c r="E143" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F143">
         <v>1</v>
       </c>
       <c r="G143" t="s">
         <v>12</v>
       </c>
       <c r="H143">
-        <v>34.78</v>
+        <v>60.88</v>
       </c>
       <c r="I143">
-        <v>41.74</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>350</v>
       </c>
       <c r="B144" t="s">
         <v>31</v>
       </c>
       <c r="C144" t="s">
         <v>351</v>
       </c>
       <c r="D144" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E144" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F144">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G144" t="s">
         <v>12</v>
       </c>
       <c r="H144">
-        <v>59.14</v>
+        <v>46.96</v>
       </c>
       <c r="I144">
-        <v>70.97</v>
+        <v>56.35</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B145" t="s">
         <v>31</v>
       </c>
       <c r="C145" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D145" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E145" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F145">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G145" t="s">
         <v>12</v>
       </c>
       <c r="H145">
-        <v>60.88</v>
+        <v>52.18</v>
       </c>
       <c r="I145">
-        <v>73.06</v>
+        <v>62.62</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B146" t="s">
         <v>31</v>
       </c>
       <c r="C146" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D146" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E146" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F146">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G146" t="s">
         <v>12</v>
       </c>
       <c r="H146">
-        <v>46.96</v>
+        <v>34.78</v>
       </c>
       <c r="I146">
-        <v>56.35</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B147" t="s">
         <v>31</v>
       </c>
       <c r="C147" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D147" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E147" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F147">
         <v>7</v>
       </c>
       <c r="G147" t="s">
         <v>12</v>
       </c>
       <c r="H147">
-        <v>52.18</v>
+        <v>40</v>
       </c>
       <c r="I147">
-        <v>62.62</v>
+        <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B148" t="s">
         <v>31</v>
       </c>
       <c r="C148" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D148" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E148" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F148">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G148" t="s">
         <v>12</v>
       </c>
       <c r="H148">
-        <v>34.78</v>
+        <v>91.34</v>
       </c>
       <c r="I148">
-        <v>41.74</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B149" t="s">
         <v>31</v>
       </c>
       <c r="C149" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D149" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E149" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F149">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G149" t="s">
         <v>12</v>
       </c>
       <c r="H149">
-        <v>40</v>
+        <v>60.88</v>
       </c>
       <c r="I149">
-        <v>48</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B150" t="s">
         <v>31</v>
       </c>
       <c r="C150" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D150" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E150" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F150">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G150" t="s">
         <v>12</v>
       </c>
       <c r="H150">
-        <v>91.34</v>
+        <v>68.72</v>
       </c>
       <c r="I150">
-        <v>109.61</v>
+        <v>82.45999999999999</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B151" t="s">
         <v>31</v>
       </c>
       <c r="C151" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D151" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E151" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F151">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G151" t="s">
         <v>12</v>
       </c>
       <c r="H151">
-        <v>60.88</v>
+        <v>68.72</v>
       </c>
       <c r="I151">
-        <v>73.06</v>
+        <v>82.45999999999999</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B152" t="s">
         <v>31</v>
       </c>
       <c r="C152" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D152" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E152" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F152">
         <v>1</v>
       </c>
       <c r="G152" t="s">
         <v>12</v>
       </c>
       <c r="H152">
         <v>68.72</v>
       </c>
       <c r="I152">
         <v>82.45999999999999</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B153" t="s">
-        <v>31</v>
+        <v>286</v>
       </c>
       <c r="C153" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D153" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E153" t="s">
         <v>22</v>
       </c>
       <c r="F153">
         <v>1</v>
       </c>
       <c r="G153" t="s">
         <v>12</v>
       </c>
       <c r="H153">
-        <v>68.72</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I153">
-        <v>82.45999999999999</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B154" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C154" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D154" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E154" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F154">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G154" t="s">
         <v>12</v>
       </c>
       <c r="H154">
-        <v>95.68000000000001</v>
+        <v>100.9</v>
       </c>
       <c r="I154">
-        <v>114.82</v>
+        <v>121.08</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
+        <v>383</v>
+      </c>
+      <c r="B155" t="s">
+        <v>286</v>
+      </c>
+      <c r="C155" t="s">
+        <v>384</v>
+      </c>
+      <c r="D155" t="s">
         <v>382</v>
       </c>
-      <c r="B155" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E155" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F155">
         <v>3</v>
       </c>
       <c r="G155" t="s">
         <v>12</v>
       </c>
       <c r="H155">
-        <v>100.9</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I155">
-        <v>121.08</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>385</v>
       </c>
       <c r="B156" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C156" t="s">
         <v>386</v>
       </c>
       <c r="D156" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E156" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F156">
         <v>3</v>
       </c>
       <c r="G156" t="s">
         <v>12</v>
       </c>
       <c r="H156">
-        <v>95.68000000000001</v>
+        <v>100.9</v>
       </c>
       <c r="I156">
-        <v>114.82</v>
+        <v>121.08</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>387</v>
       </c>
       <c r="B157" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C157" t="s">
         <v>388</v>
       </c>
       <c r="D157" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="E157" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F157">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G157" t="s">
         <v>12</v>
       </c>
       <c r="H157">
-        <v>100.9</v>
+        <v>100.04</v>
       </c>
       <c r="I157">
-        <v>121.08</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>389</v>
       </c>
       <c r="B158" t="s">
-        <v>294</v>
+        <v>31</v>
       </c>
       <c r="C158" t="s">
         <v>390</v>
       </c>
       <c r="D158" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E158" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F158">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G158" t="s">
         <v>12</v>
       </c>
       <c r="H158">
-        <v>100.04</v>
+        <v>86.98</v>
       </c>
       <c r="I158">
-        <v>120.05</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B159" t="s">
         <v>31</v>
       </c>
       <c r="C159" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D159" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="F159">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G159" t="s">
         <v>12</v>
       </c>
       <c r="H159">
-        <v>86.98</v>
+        <v>73.94</v>
       </c>
       <c r="I159">
-        <v>104.38</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B160" t="s">
         <v>31</v>
       </c>
       <c r="C160" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D160" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E160" t="s">
         <v>15</v>
       </c>
       <c r="F160">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G160" t="s">
         <v>12</v>
       </c>
       <c r="H160">
-        <v>73.94</v>
+        <v>53.92</v>
       </c>
       <c r="I160">
-        <v>88.73</v>
+        <v>64.7</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B161" t="s">
         <v>31</v>
       </c>
       <c r="C161" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D161" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E161" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F161">
         <v>1</v>
       </c>
       <c r="G161" t="s">
         <v>12</v>
       </c>
       <c r="H161">
         <v>30.44</v>
       </c>
       <c r="I161">
         <v>36.53</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B162" t="s">
         <v>31</v>
       </c>
       <c r="C162" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D162" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E162" t="s">
         <v>15</v>
       </c>
       <c r="F162">
         <v>2</v>
       </c>
       <c r="G162" t="s">
         <v>12</v>
       </c>
       <c r="H162">
         <v>56.54</v>
       </c>
       <c r="I162">
         <v>67.84999999999999</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B163" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C163" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D163" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E163" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F163">
         <v>1</v>
       </c>
       <c r="G163" t="s">
         <v>12</v>
       </c>
       <c r="H163">
         <v>226.18</v>
       </c>
       <c r="I163">
         <v>271.42</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B164" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C164" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D164" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E164" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F164">
         <v>1</v>
       </c>
       <c r="G164" t="s">
         <v>12</v>
       </c>
       <c r="H164">
         <v>217.48</v>
       </c>
       <c r="I164">
         <v>260.98</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B165" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C165" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D165" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E165" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F165">
         <v>2</v>
       </c>
       <c r="G165" t="s">
         <v>12</v>
       </c>
       <c r="H165">
         <v>69.58</v>
       </c>
       <c r="I165">
         <v>83.5</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
+        <v>411</v>
+      </c>
+      <c r="B166" t="s">
+        <v>286</v>
+      </c>
+      <c r="C166" t="s">
+        <v>412</v>
+      </c>
+      <c r="D166" t="s">
         <v>410</v>
-      </c>
-[...7 lines deleted...]
-        <v>409</v>
       </c>
       <c r="E166" t="s">
         <v>22</v>
       </c>
       <c r="F166">
         <v>2</v>
       </c>
       <c r="G166" t="s">
         <v>12</v>
       </c>
       <c r="H166">
         <v>56.54</v>
       </c>
       <c r="I166">
         <v>67.84999999999999</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B167" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C167" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D167" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E167" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F167">
         <v>12</v>
       </c>
       <c r="G167" t="s">
         <v>12</v>
       </c>
       <c r="H167">
         <v>73.94</v>
       </c>
       <c r="I167">
         <v>88.73</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B168" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C168" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D168" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E168" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F168">
         <v>3</v>
       </c>
       <c r="G168" t="s">
         <v>12</v>
       </c>
       <c r="H168">
         <v>44.36</v>
       </c>
       <c r="I168">
         <v>53.23</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B169" t="s">
-        <v>31</v>
+        <v>286</v>
       </c>
       <c r="C169" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D169" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E169" t="s">
         <v>15</v>
       </c>
       <c r="F169">
         <v>1</v>
       </c>
       <c r="G169" t="s">
         <v>12</v>
       </c>
       <c r="H169">
-        <v>17.38</v>
+        <v>160.94</v>
       </c>
       <c r="I169">
-        <v>20.86</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B170" t="s">
         <v>31</v>
       </c>
       <c r="C170" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D170" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E170" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F170">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G170" t="s">
         <v>12</v>
       </c>
       <c r="H170">
-        <v>47.88</v>
+        <v>17.38</v>
       </c>
       <c r="I170">
-        <v>57.46</v>
+        <v>20.86</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B171" t="s">
         <v>31</v>
       </c>
       <c r="C171" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D171" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E171" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F171">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G171" t="s">
         <v>12</v>
       </c>
       <c r="H171">
-        <v>47.88</v>
+        <v>46.96</v>
       </c>
       <c r="I171">
-        <v>57.46</v>
+        <v>56.35</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B172" t="s">
         <v>31</v>
       </c>
       <c r="C172" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D172" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E172" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F172">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G172" t="s">
         <v>12</v>
       </c>
       <c r="H172">
         <v>47.88</v>
       </c>
       <c r="I172">
         <v>57.46</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B173" t="s">
         <v>31</v>
       </c>
       <c r="C173" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="D173" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E173" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F173">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="G173" t="s">
         <v>12</v>
       </c>
       <c r="H173">
-        <v>45.22</v>
+        <v>47.88</v>
       </c>
       <c r="I173">
-        <v>54.26</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B174" t="s">
         <v>31</v>
       </c>
       <c r="C174" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="D174" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E174" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F174">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G174" t="s">
         <v>12</v>
       </c>
       <c r="H174">
-        <v>42.62</v>
+        <v>47.88</v>
       </c>
       <c r="I174">
-        <v>51.14</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B175" t="s">
         <v>31</v>
       </c>
       <c r="C175" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D175" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E175" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F175">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G175" t="s">
         <v>12</v>
       </c>
       <c r="H175">
-        <v>47.84</v>
+        <v>45.22</v>
       </c>
       <c r="I175">
-        <v>57.41</v>
+        <v>54.26</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B176" t="s">
         <v>31</v>
       </c>
       <c r="C176" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D176" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E176" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F176">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G176" t="s">
         <v>12</v>
       </c>
       <c r="H176">
-        <v>47.84</v>
+        <v>42.62</v>
       </c>
       <c r="I176">
-        <v>57.41</v>
+        <v>51.14</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B177" t="s">
         <v>31</v>
       </c>
       <c r="C177" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D177" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E177" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F177">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G177" t="s">
         <v>12</v>
       </c>
       <c r="H177">
         <v>47.84</v>
       </c>
       <c r="I177">
         <v>57.41</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B178" t="s">
         <v>31</v>
       </c>
       <c r="C178" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D178" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E178" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F178">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="G178" t="s">
         <v>12</v>
       </c>
       <c r="H178">
-        <v>38.26</v>
+        <v>47.84</v>
       </c>
       <c r="I178">
-        <v>45.91</v>
+        <v>57.41</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B179" t="s">
         <v>31</v>
       </c>
       <c r="C179" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D179" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E179" t="s">
         <v>22</v>
       </c>
       <c r="F179">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="G179" t="s">
         <v>12</v>
       </c>
       <c r="H179">
-        <v>38.26</v>
+        <v>47.84</v>
       </c>
       <c r="I179">
-        <v>45.91</v>
+        <v>57.41</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B180" t="s">
         <v>31</v>
       </c>
       <c r="C180" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D180" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E180" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F180">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G180" t="s">
         <v>12</v>
       </c>
       <c r="H180">
-        <v>69.58</v>
+        <v>38.26</v>
       </c>
       <c r="I180">
-        <v>83.5</v>
+        <v>45.91</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B181" t="s">
         <v>31</v>
       </c>
       <c r="C181" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D181" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E181" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F181">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G181" t="s">
         <v>12</v>
       </c>
       <c r="H181">
-        <v>23.58</v>
+        <v>38.26</v>
       </c>
       <c r="I181">
-        <v>28.3</v>
+        <v>45.91</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B182" t="s">
         <v>31</v>
       </c>
       <c r="C182" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D182" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="G182" t="s">
         <v>12</v>
       </c>
       <c r="H182">
-        <v>46.96</v>
+        <v>69.58</v>
       </c>
       <c r="I182">
-        <v>56.35</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B183" t="s">
         <v>31</v>
       </c>
       <c r="C183" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="D183" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="F183">
         <v>3</v>
       </c>
       <c r="G183" t="s">
         <v>12</v>
       </c>
       <c r="H183">
-        <v>41.74</v>
+        <v>23.58</v>
       </c>
       <c r="I183">
-        <v>50.09</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B184" t="s">
         <v>31</v>
       </c>
       <c r="C184" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D184" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E184" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F184">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="G184" t="s">
         <v>12</v>
       </c>
       <c r="H184">
-        <v>56.54</v>
+        <v>46.96</v>
       </c>
       <c r="I184">
-        <v>67.84999999999999</v>
+        <v>56.35</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B185" t="s">
         <v>31</v>
       </c>
       <c r="C185" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D185" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E185" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F185">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G185" t="s">
         <v>12</v>
       </c>
       <c r="H185">
-        <v>56.54</v>
+        <v>41.74</v>
       </c>
       <c r="I185">
-        <v>67.84999999999999</v>
+        <v>50.09</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B186" t="s">
         <v>31</v>
       </c>
       <c r="C186" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D186" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E186" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F186">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G186" t="s">
         <v>12</v>
       </c>
       <c r="H186">
         <v>56.54</v>
       </c>
       <c r="I186">
         <v>67.84999999999999</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B187" t="s">
         <v>31</v>
       </c>
       <c r="C187" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D187" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E187" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F187">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G187" t="s">
         <v>12</v>
       </c>
       <c r="H187">
-        <v>86.84</v>
+        <v>56.54</v>
       </c>
       <c r="I187">
-        <v>104.21</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B188" t="s">
         <v>31</v>
       </c>
       <c r="C188" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D188" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E188" t="s">
         <v>15</v>
       </c>
       <c r="F188">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G188" t="s">
         <v>12</v>
       </c>
       <c r="H188">
-        <v>82.64</v>
+        <v>86.84</v>
       </c>
       <c r="I188">
-        <v>99.17</v>
+        <v>104.21</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B189" t="s">
         <v>31</v>
       </c>
       <c r="C189" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D189" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E189" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F189">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G189" t="s">
         <v>12</v>
       </c>
       <c r="H189">
-        <v>108.74</v>
+        <v>82.64</v>
       </c>
       <c r="I189">
-        <v>130.49</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B190" t="s">
         <v>31</v>
       </c>
       <c r="C190" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D190" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E190" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F190">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G190" t="s">
         <v>12</v>
       </c>
       <c r="H190">
-        <v>107.86</v>
+        <v>108.74</v>
       </c>
       <c r="I190">
-        <v>129.43</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B191" t="s">
         <v>31</v>
       </c>
       <c r="C191" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D191" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E191" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F191">
         <v>1</v>
       </c>
       <c r="G191" t="s">
         <v>12</v>
       </c>
       <c r="H191">
         <v>107.86</v>
       </c>
       <c r="I191">
         <v>129.43</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B192" t="s">
         <v>31</v>
       </c>
       <c r="C192" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D192" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E192" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F192">
         <v>1</v>
       </c>
       <c r="G192" t="s">
         <v>12</v>
       </c>
       <c r="H192">
-        <v>82.64</v>
+        <v>107.86</v>
       </c>
       <c r="I192">
-        <v>99.17</v>
+        <v>129.43</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B193" t="s">
         <v>31</v>
       </c>
       <c r="C193" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D193" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="F193">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G193" t="s">
         <v>12</v>
       </c>
       <c r="H193">
-        <v>104.38</v>
+        <v>82.64</v>
       </c>
       <c r="I193">
-        <v>125.26</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B194" t="s">
         <v>31</v>
       </c>
       <c r="C194" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D194" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G194" t="s">
         <v>12</v>
       </c>
       <c r="H194">
         <v>104.38</v>
       </c>
       <c r="I194">
         <v>125.26</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B195" t="s">
         <v>31</v>
       </c>
       <c r="C195" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D195" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="F195">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G195" t="s">
         <v>12</v>
       </c>
       <c r="H195">
         <v>104.38</v>
       </c>
       <c r="I195">
         <v>125.26</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B196" t="s">
         <v>31</v>
       </c>
       <c r="C196" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D196" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="F196">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G196" t="s">
         <v>12</v>
       </c>
       <c r="H196">
-        <v>37.4</v>
+        <v>104.38</v>
       </c>
       <c r="I196">
-        <v>44.88</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B197" t="s">
         <v>31</v>
       </c>
       <c r="C197" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D197" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="E197" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F197">
         <v>1</v>
       </c>
       <c r="G197" t="s">
         <v>12</v>
       </c>
       <c r="H197">
-        <v>60.02</v>
+        <v>37.4</v>
       </c>
       <c r="I197">
-        <v>72.02</v>
+        <v>44.88</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B198" t="s">
         <v>31</v>
       </c>
       <c r="C198" t="s">
+        <v>503</v>
+      </c>
+      <c r="D198" t="s">
         <v>501</v>
       </c>
-      <c r="D198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E198" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F198">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G198" t="s">
         <v>12</v>
       </c>
       <c r="H198">
-        <v>168.76</v>
+        <v>60.02</v>
       </c>
       <c r="I198">
-        <v>202.51</v>
+        <v>72.02</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B199" t="s">
         <v>31</v>
       </c>
       <c r="C199" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D199" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E199" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F199">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="G199" t="s">
         <v>12</v>
       </c>
       <c r="H199">
         <v>168.76</v>
       </c>
       <c r="I199">
         <v>202.51</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B200" t="s">
         <v>31</v>
       </c>
       <c r="C200" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D200" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E200" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F200">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="G200" t="s">
         <v>12</v>
       </c>
       <c r="H200">
         <v>168.76</v>
       </c>
       <c r="I200">
         <v>202.51</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B201" t="s">
         <v>31</v>
       </c>
       <c r="C201" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D201" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E201" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F201">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G201" t="s">
         <v>12</v>
       </c>
       <c r="H201">
-        <v>34.78</v>
+        <v>168.76</v>
       </c>
       <c r="I201">
-        <v>41.74</v>
+        <v>202.51</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B202" t="s">
-        <v>294</v>
+        <v>31</v>
       </c>
       <c r="C202" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D202" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E202" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F202">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G202" t="s">
         <v>12</v>
       </c>
       <c r="H202">
-        <v>91.34</v>
+        <v>34.78</v>
       </c>
       <c r="I202">
-        <v>109.61</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B203" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C203" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D203" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="E203" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F203">
         <v>1</v>
       </c>
       <c r="G203" t="s">
         <v>12</v>
       </c>
       <c r="H203">
         <v>91.34</v>
       </c>
       <c r="I203">
         <v>109.61</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B204" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C204" t="s">
+        <v>520</v>
+      </c>
+      <c r="D204" t="s">
         <v>518</v>
       </c>
-      <c r="D204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E204" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F204">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G204" t="s">
         <v>12</v>
       </c>
       <c r="H204">
-        <v>95.68000000000001</v>
+        <v>91.34</v>
       </c>
       <c r="I204">
-        <v>114.82</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B205" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C205" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D205" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="E205" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F205">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G205" t="s">
         <v>12</v>
       </c>
       <c r="H205">
-        <v>104.38</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I205">
-        <v>125.26</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B206" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C206" t="s">
+        <v>525</v>
+      </c>
+      <c r="D206" t="s">
         <v>523</v>
       </c>
-      <c r="D206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E206" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F206">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G206" t="s">
         <v>12</v>
       </c>
       <c r="H206">
-        <v>95.68000000000001</v>
+        <v>104.38</v>
       </c>
       <c r="I206">
-        <v>114.82</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B207" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C207" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D207" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="E207" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F207">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G207" t="s">
         <v>12</v>
       </c>
       <c r="H207">
         <v>95.68000000000001</v>
       </c>
       <c r="I207">
         <v>114.82</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B208" t="s">
-        <v>527</v>
+        <v>286</v>
       </c>
       <c r="C208" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D208" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E208" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F208">
         <v>3</v>
       </c>
       <c r="G208" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H208">
-        <v>143.54</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I208">
-        <v>172.25</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
+        <v>530</v>
+      </c>
+      <c r="B209" t="s">
+        <v>286</v>
+      </c>
+      <c r="C209" t="s">
         <v>531</v>
       </c>
-      <c r="B209" t="s">
-[...2 lines deleted...]
-      <c r="C209" t="s">
+      <c r="D209" t="s">
         <v>532</v>
       </c>
-      <c r="D209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E209" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F209">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G209" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H209">
-        <v>18.26</v>
+        <v>108.74</v>
       </c>
       <c r="I209">
-        <v>21.91</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
+        <v>533</v>
+      </c>
+      <c r="B210" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="C210" t="s">
         <v>535</v>
       </c>
       <c r="D210" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="E210" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F210">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G210" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H210">
-        <v>17.3</v>
+        <v>143.54</v>
       </c>
       <c r="I210">
-        <v>20.76</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B211" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C211" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="D211" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E211" t="s">
         <v>22</v>
       </c>
       <c r="F211">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G211" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H211">
-        <v>117.44</v>
+        <v>18.26</v>
       </c>
       <c r="I211">
-        <v>140.93</v>
+        <v>21.91</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B212" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C212" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D212" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="E212" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F212">
         <v>7</v>
       </c>
       <c r="G212" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H212">
-        <v>134.84</v>
+        <v>104.38</v>
       </c>
       <c r="I212">
-        <v>161.81</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B213" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C213" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="D213" t="s">
         <v>543</v>
       </c>
       <c r="E213" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F213">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G213" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H213">
-        <v>62.62</v>
+        <v>108.74</v>
       </c>
       <c r="I213">
-        <v>75.14</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B214" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C214" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D214" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G214" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H214">
-        <v>126.16</v>
+        <v>62.62</v>
       </c>
       <c r="I214">
-        <v>151.39</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B215" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C215" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="D215" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E215" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F215">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G215" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H215">
-        <v>68.72</v>
+        <v>126.16</v>
       </c>
       <c r="I215">
-        <v>82.45999999999999</v>
+        <v>151.39</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B216" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C216" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D216" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E216" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F216">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G216" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H216">
-        <v>30.44</v>
+        <v>68.72</v>
       </c>
       <c r="I216">
-        <v>36.53</v>
+        <v>82.45999999999999</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
+        <v>554</v>
+      </c>
+      <c r="B217" t="s">
+        <v>534</v>
+      </c>
+      <c r="C217" t="s">
+        <v>555</v>
+      </c>
+      <c r="D217" t="s">
         <v>551</v>
       </c>
-      <c r="B217" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E217" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F217">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G217" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H217">
-        <v>55.66</v>
+        <v>30.44</v>
       </c>
       <c r="I217">
-        <v>66.79000000000001</v>
+        <v>36.53</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B218" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C218" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="D218" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="E218" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F218">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G218" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H218">
-        <v>69.58</v>
+        <v>55.66</v>
       </c>
       <c r="I218">
-        <v>83.5</v>
+        <v>66.79000000000001</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B219" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C219" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D219" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="F219">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="G219" t="s">
+        <v>537</v>
       </c>
       <c r="H219">
-        <v>139.18</v>
+        <v>67.84</v>
       </c>
       <c r="I219">
-        <v>167.02</v>
+        <v>81.41</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B220" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C220" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D220" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E220" t="s">
         <v>15</v>
       </c>
       <c r="F220">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>8</v>
+      </c>
+      <c r="G220" t="b">
+        <v>0</v>
       </c>
       <c r="H220">
-        <v>65.23999999999999</v>
+        <v>130.48</v>
       </c>
       <c r="I220">
-        <v>78.29000000000001</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B221" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C221" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D221" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="E221" t="s">
         <v>15</v>
       </c>
       <c r="F221">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G221" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H221">
-        <v>69.58</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I221">
-        <v>83.5</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B222" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C222" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D222" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="E222" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F222">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="G222" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H222">
-        <v>61.76</v>
+        <v>62.62</v>
       </c>
       <c r="I222">
-        <v>74.11</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B223" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C223" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="D223" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="E223" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F223">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G223" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H223">
-        <v>65.23999999999999</v>
+        <v>61.76</v>
       </c>
       <c r="I223">
-        <v>78.29000000000001</v>
+        <v>74.11</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
+        <v>572</v>
+      </c>
+      <c r="B224" t="s">
+        <v>534</v>
+      </c>
+      <c r="C224" t="s">
+        <v>573</v>
+      </c>
+      <c r="D224" t="s">
         <v>569</v>
       </c>
-      <c r="B224" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E224" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F224">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G224" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H224">
-        <v>62.62</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I224">
-        <v>75.14</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B225" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C225" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D225" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="E225" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F225">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G225" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H225">
-        <v>113.08</v>
+        <v>62.62</v>
       </c>
       <c r="I225">
-        <v>135.7</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B226" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C226" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="D226" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="F226">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G226" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H226">
-        <v>252.28</v>
+        <v>108.74</v>
       </c>
       <c r="I226">
-        <v>302.74</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B227" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C227" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="D227" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="F227">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G227" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H227">
-        <v>153.98</v>
+        <v>252.28</v>
       </c>
       <c r="I227">
-        <v>184.78</v>
+        <v>302.74</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B228" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C228" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D228" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E228" t="s">
         <v>15</v>
       </c>
       <c r="F228">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="G228" t="s">
+        <v>537</v>
       </c>
       <c r="H228">
-        <v>104.38</v>
+        <v>143.54</v>
       </c>
       <c r="I228">
-        <v>125.26</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B229" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C229" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D229" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="E229" t="s">
         <v>15</v>
       </c>
       <c r="F229">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>14</v>
+      </c>
+      <c r="G229" t="b">
+        <v>0</v>
       </c>
       <c r="H229">
-        <v>62.62</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I229">
-        <v>75.14</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B230" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C230" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="D230" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="E230" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F230">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G230" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H230">
-        <v>45.22</v>
+        <v>56.54</v>
       </c>
       <c r="I230">
-        <v>54.26</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="B231" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C231" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="D231" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="E231" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F231">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G231" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H231">
-        <v>33.92</v>
+        <v>37.4</v>
       </c>
       <c r="I231">
-        <v>40.7</v>
+        <v>44.88</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
+        <v>594</v>
+      </c>
+      <c r="B232" t="s">
+        <v>534</v>
+      </c>
+      <c r="C232" t="s">
+        <v>595</v>
+      </c>
+      <c r="D232" t="s">
         <v>591</v>
       </c>
-      <c r="B232" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E232" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F232">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G232" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H232">
-        <v>35.66</v>
+        <v>33.92</v>
       </c>
       <c r="I232">
-        <v>42.79</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B233" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C233" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="D233" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="E233" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F233">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="G233" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H233">
-        <v>73.94</v>
+        <v>33.92</v>
       </c>
       <c r="I233">
-        <v>88.73</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="B234" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C234" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="D234" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="E234" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F234">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G234" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H234">
-        <v>33.38</v>
+        <v>73.94</v>
       </c>
       <c r="I234">
-        <v>40.06</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B235" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C235" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D235" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="E235" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F235">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G235" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H235">
-        <v>13.9</v>
+        <v>26.08</v>
       </c>
       <c r="I235">
-        <v>16.68</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B236" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C236" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="D236" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="E236" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F236">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G236" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H236">
-        <v>134.84</v>
+        <v>13.9</v>
       </c>
       <c r="I236">
-        <v>161.81</v>
+        <v>16.68</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B237" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C237" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D237" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="E237" t="s">
         <v>15</v>
       </c>
       <c r="F237">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G237" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H237">
-        <v>128.74</v>
+        <v>134.84</v>
       </c>
       <c r="I237">
-        <v>154.49</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B238" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C238" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="D238" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="E238" t="s">
         <v>15</v>
       </c>
       <c r="F238">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G238" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H238">
-        <v>120.04</v>
+        <v>160.94</v>
       </c>
       <c r="I238">
-        <v>144.05</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="B239" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C239" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="D239" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="E239" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F239">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="G239" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H239">
-        <v>113.08</v>
+        <v>125.26</v>
       </c>
       <c r="I239">
-        <v>135.7</v>
+        <v>150.31</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B240" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C240" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D240" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="E240" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F240">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G240" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H240">
-        <v>81.76000000000001</v>
+        <v>120.04</v>
       </c>
       <c r="I240">
-        <v>98.11</v>
+        <v>144.05</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B241" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C241" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="D241" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="E241" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F241">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="G241" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H241">
-        <v>74.8</v>
+        <v>113.08</v>
       </c>
       <c r="I241">
-        <v>89.76000000000001</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B242" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C242" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D242" t="s">
         <v>621</v>
       </c>
       <c r="E242" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F242">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G242" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H242">
-        <v>169.64</v>
+        <v>81.76000000000001</v>
       </c>
       <c r="I242">
-        <v>203.57</v>
+        <v>98.11</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B243" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C243" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D243" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="E243" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F243">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G243" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H243">
-        <v>169.64</v>
+        <v>74.8</v>
       </c>
       <c r="I243">
-        <v>203.57</v>
+        <v>89.76000000000001</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B244" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C244" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="D244" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="E244" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F244">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="G244" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H244">
-        <v>160.94</v>
+        <v>167.02</v>
       </c>
       <c r="I244">
-        <v>193.13</v>
+        <v>200.42</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="B245" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C245" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="D245" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E245" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F245">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G245" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H245">
-        <v>69.58</v>
+        <v>167.02</v>
       </c>
       <c r="I245">
-        <v>83.5</v>
+        <v>200.42</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
+        <v>632</v>
+      </c>
+      <c r="B246" t="s">
+        <v>534</v>
+      </c>
+      <c r="C246" t="s">
+        <v>633</v>
+      </c>
+      <c r="D246" t="s">
         <v>629</v>
       </c>
-      <c r="B246" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E246" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F246">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G246" t="s">
+        <v>537</v>
       </c>
       <c r="H246">
-        <v>95.68000000000001</v>
+        <v>156.58</v>
       </c>
       <c r="I246">
-        <v>114.82</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B247" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C247" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D247" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="E247" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F247">
         <v>1</v>
       </c>
       <c r="G247" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H247">
-        <v>51.32</v>
+        <v>113.96</v>
       </c>
       <c r="I247">
-        <v>61.58</v>
+        <v>136.75</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B248" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C248" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D248" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E248" t="s">
         <v>15</v>
       </c>
       <c r="F248">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G248" t="b">
         <v>0</v>
       </c>
       <c r="H248">
-        <v>113.08</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I248">
-        <v>135.7</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B249" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C249" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="D249" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="E249" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F249">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G249" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H249">
-        <v>64.36</v>
+        <v>51.32</v>
       </c>
       <c r="I249">
-        <v>77.23</v>
+        <v>61.58</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B250" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C250" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="D250" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="E250" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F250">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>8</v>
+      </c>
+      <c r="G250" t="b">
+        <v>0</v>
       </c>
       <c r="H250">
-        <v>60.88</v>
+        <v>113.08</v>
       </c>
       <c r="I250">
-        <v>73.06</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="B251" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C251" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="D251" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="E251" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F251">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G251" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H251">
-        <v>69.58</v>
+        <v>60.88</v>
       </c>
       <c r="I251">
-        <v>83.5</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="B252" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C252" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="D252" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="E252" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F252">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G252" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H252">
-        <v>59.14</v>
+        <v>60.88</v>
       </c>
       <c r="I252">
-        <v>70.97</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="B253" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C253" t="s">
+        <v>652</v>
+      </c>
+      <c r="D253" t="s">
         <v>648</v>
       </c>
-      <c r="D253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E253" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F253">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="G253" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H253">
-        <v>165.28</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I253">
-        <v>198.34</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="B254" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C254" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="D254" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="E254" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F254">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G254" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H254">
-        <v>347.98</v>
+        <v>59.14</v>
       </c>
       <c r="I254">
-        <v>417.58</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="B255" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C255" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="D255" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="E255" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F255">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G255" t="s">
-        <v>655</v>
+        <v>537</v>
       </c>
       <c r="H255">
-        <v>183.5</v>
+        <v>165.28</v>
       </c>
       <c r="I255">
-        <v>220.2</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="B256" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C256" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="D256" t="s">
-        <v>649</v>
+        <v>660</v>
       </c>
       <c r="E256" t="s">
         <v>22</v>
       </c>
       <c r="F256">
         <v>4</v>
       </c>
       <c r="G256" t="s">
-        <v>530</v>
+        <v>661</v>
       </c>
       <c r="H256">
-        <v>230.54</v>
+        <v>183.5</v>
       </c>
       <c r="I256">
-        <v>276.65</v>
+        <v>220.2</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="B257" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C257" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="D257" t="s">
-        <v>649</v>
+        <v>664</v>
       </c>
       <c r="E257" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F257">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G257" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H257">
-        <v>234.88</v>
+        <v>153.98</v>
       </c>
       <c r="I257">
-        <v>281.86</v>
+        <v>184.78</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="B258" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C258" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="D258" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="E258" t="s">
         <v>15</v>
       </c>
       <c r="F258">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G258" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H258">
-        <v>153.98</v>
+        <v>239.24</v>
       </c>
       <c r="I258">
-        <v>184.78</v>
+        <v>287.09</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="B259" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C259" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="D259" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="E259" t="s">
         <v>15</v>
       </c>
       <c r="F259">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G259" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H259">
-        <v>300.14</v>
+        <v>182.68</v>
       </c>
       <c r="I259">
-        <v>360.17</v>
+        <v>219.22</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="B260" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C260" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="D260" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="E260" t="s">
         <v>15</v>
       </c>
       <c r="F260">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G260" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H260">
-        <v>191.38</v>
+        <v>121.78</v>
       </c>
       <c r="I260">
-        <v>229.66</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="B261" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C261" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="D261" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="E261" t="s">
         <v>15</v>
       </c>
       <c r="F261">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G261" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H261">
-        <v>173.12</v>
+        <v>169.64</v>
       </c>
       <c r="I261">
-        <v>207.74</v>
+        <v>203.57</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="B262" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C262" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="D262" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="E262" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F262">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G262" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H262">
         <v>173.98</v>
       </c>
       <c r="I262">
         <v>208.78</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="B263" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C263" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="D263" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="E263" t="s">
         <v>22</v>
       </c>
       <c r="F263">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G263" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H263">
         <v>173.12</v>
       </c>
       <c r="I263">
         <v>207.74</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="B264" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C264" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="D264" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="E264" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F264">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G264" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H264">
         <v>173.12</v>
       </c>
       <c r="I264">
         <v>207.74</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="B265" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C265" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="D265" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E265" t="s">
         <v>15</v>
       </c>
       <c r="F265">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G265" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H265">
         <v>73.94</v>
       </c>
       <c r="I265">
         <v>88.73</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="B266" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C266" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="D266" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E266" t="s">
         <v>15</v>
       </c>
       <c r="F266">
         <v>1</v>
       </c>
       <c r="G266" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H266">
         <v>182.68</v>
       </c>
       <c r="I266">
         <v>219.22</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="B267" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C267" t="s">
+        <v>691</v>
+      </c>
+      <c r="D267" t="s">
         <v>686</v>
       </c>
-      <c r="D267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E267" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F267">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G267" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H267">
-        <v>100.04</v>
+        <v>97.42</v>
       </c>
       <c r="I267">
-        <v>120.05</v>
+        <v>116.9</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="B268" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C268" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="D268" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E268" t="s">
         <v>22</v>
       </c>
       <c r="F268">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G268" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H268">
-        <v>100.04</v>
+        <v>97.42</v>
       </c>
       <c r="I268">
-        <v>120.05</v>
+        <v>116.9</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="B269" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C269" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="D269" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E269" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F269">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="G269" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H269">
         <v>95.68000000000001</v>
       </c>
       <c r="I269">
         <v>114.82</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="B270" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C270" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="D270" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E270" t="s">
         <v>15</v>
       </c>
       <c r="F270">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G270" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H270">
         <v>78.28</v>
       </c>
       <c r="I270">
         <v>93.94</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="B271" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C271" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="D271" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E271" t="s">
         <v>15</v>
       </c>
       <c r="F271">
         <v>8</v>
       </c>
       <c r="G271" t="b">
         <v>0</v>
       </c>
       <c r="H271">
         <v>217.48</v>
       </c>
       <c r="I271">
         <v>260.98</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="B272" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C272" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="D272" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E272" t="s">
         <v>15</v>
       </c>
       <c r="F272">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G272" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H272">
-        <v>151.36</v>
+        <v>128.74</v>
       </c>
       <c r="I272">
-        <v>181.63</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="B273" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C273" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="D273" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="E273" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F273">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G273" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H273">
-        <v>217.48</v>
+        <v>151.36</v>
       </c>
       <c r="I273">
-        <v>260.98</v>
+        <v>181.63</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="B274" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C274" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="D274" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="E274" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F274">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G274" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H274">
-        <v>216.62</v>
+        <v>217.48</v>
       </c>
       <c r="I274">
-        <v>259.94</v>
+        <v>260.98</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="B275" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C275" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="D275" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="E275" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F275">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="G275" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H275">
-        <v>65.23999999999999</v>
+        <v>216.62</v>
       </c>
       <c r="I275">
-        <v>78.29000000000001</v>
+        <v>259.94</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="B276" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C276" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="D276" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="E276" t="s">
         <v>15</v>
       </c>
       <c r="F276">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G276" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H276">
-        <v>168.76</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I276">
-        <v>202.51</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="B277" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C277" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="D277" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="E277" t="s">
         <v>15</v>
       </c>
       <c r="F277">
         <v>7</v>
       </c>
       <c r="G277" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H277">
-        <v>82.64</v>
+        <v>168.76</v>
       </c>
       <c r="I277">
-        <v>99.17</v>
+        <v>202.51</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="B278" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C278" t="s">
+        <v>720</v>
+      </c>
+      <c r="D278" t="s">
         <v>715</v>
       </c>
-      <c r="D278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E278" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F278">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="G278" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H278">
         <v>80.90000000000001</v>
       </c>
       <c r="I278">
         <v>97.08</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="B279" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C279" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="D279" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="E279" t="s">
         <v>22</v>
       </c>
       <c r="F279">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G279" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H279">
         <v>80.90000000000001</v>
       </c>
       <c r="I279">
         <v>97.08</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B280" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C280" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="D280" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="E280" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F280">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="G280" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H280">
         <v>80.90000000000001</v>
       </c>
       <c r="I280">
         <v>97.08</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="B281" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C281" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="D281" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="E281" t="s">
         <v>15</v>
       </c>
       <c r="F281">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G281" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H281">
         <v>217.48</v>
       </c>
       <c r="I281">
         <v>260.98</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="B282" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C282" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="D282" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="E282" t="s">
         <v>15</v>
       </c>
       <c r="F282">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G282" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H282">
         <v>52.18</v>
       </c>
       <c r="I282">
         <v>62.62</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="B283" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C283" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="D283" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="E283" t="s">
         <v>15</v>
       </c>
       <c r="F283">
         <v>1</v>
       </c>
       <c r="G283" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H283">
         <v>312.32</v>
       </c>
       <c r="I283">
         <v>374.78</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="B284" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C284" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="D284" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="E284" t="s">
         <v>15</v>
       </c>
       <c r="F284">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G284" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H284">
         <v>165.28</v>
       </c>
       <c r="I284">
         <v>198.34</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="B285" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C285" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="D285" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="E285" t="s">
         <v>15</v>
       </c>
       <c r="F285">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G285" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H285">
         <v>169.64</v>
       </c>
       <c r="I285">
         <v>203.57</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="B286" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C286" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="D286" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="E286" t="s">
         <v>15</v>
       </c>
       <c r="F286">
         <v>1</v>
       </c>
       <c r="G286" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H286">
-        <v>304.48</v>
+        <v>243.58</v>
       </c>
       <c r="I286">
-        <v>365.38</v>
+        <v>292.3</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="B287" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C287" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="D287" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="E287" t="s">
         <v>15</v>
       </c>
       <c r="F287">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G287" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H287">
-        <v>200.08</v>
+        <v>304.48</v>
       </c>
       <c r="I287">
-        <v>240.1</v>
+        <v>365.38</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="B288" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C288" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="D288" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="E288" t="s">
         <v>15</v>
       </c>
       <c r="F288">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G288" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H288">
-        <v>93.94</v>
+        <v>200.08</v>
       </c>
       <c r="I288">
-        <v>112.73</v>
+        <v>240.1</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="B289" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C289" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="D289" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="E289" t="s">
         <v>15</v>
       </c>
       <c r="F289">
         <v>4</v>
       </c>
       <c r="G289" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H289">
-        <v>117.42</v>
+        <v>143.54</v>
       </c>
       <c r="I289">
-        <v>140.9</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="B290" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C290" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D290" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="E290" t="s">
         <v>15</v>
       </c>
       <c r="F290">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G290" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H290">
-        <v>143.54</v>
+        <v>117.42</v>
       </c>
       <c r="I290">
-        <v>172.25</v>
+        <v>140.9</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="B291" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C291" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="D291" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="E291" t="s">
         <v>15</v>
       </c>
       <c r="F291">
         <v>2</v>
       </c>
       <c r="G291" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H291">
-        <v>156.58</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I291">
-        <v>187.9</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="B292" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C292" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="D292" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="E292" t="s">
         <v>15</v>
       </c>
       <c r="F292">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G292" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H292">
-        <v>221.84</v>
+        <v>156.58</v>
       </c>
       <c r="I292">
-        <v>266.21</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="B293" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C293" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="D293" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="E293" t="s">
         <v>15</v>
       </c>
       <c r="F293">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G293" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H293">
-        <v>43.5</v>
+        <v>208.78</v>
       </c>
       <c r="I293">
-        <v>52.2</v>
+        <v>250.54</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="B294" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C294" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="D294" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="E294" t="s">
         <v>15</v>
       </c>
       <c r="F294">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G294" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H294">
-        <v>80.90000000000001</v>
+        <v>221.84</v>
       </c>
       <c r="I294">
-        <v>97.08</v>
+        <v>266.21</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="B295" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C295" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="D295" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="E295" t="s">
         <v>15</v>
       </c>
       <c r="F295">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G295" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H295">
-        <v>113.08</v>
+        <v>138.32</v>
       </c>
       <c r="I295">
-        <v>135.7</v>
+        <v>165.98</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="B296" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C296" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="D296" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="E296" t="s">
         <v>15</v>
       </c>
       <c r="F296">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G296" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H296">
-        <v>247.94</v>
+        <v>43.5</v>
       </c>
       <c r="I296">
-        <v>297.53</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="B297" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C297" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="D297" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="E297" t="s">
         <v>15</v>
       </c>
       <c r="F297">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="G297" t="s">
-        <v>771</v>
+        <v>537</v>
       </c>
       <c r="H297">
-        <v>147.94</v>
+        <v>113.08</v>
       </c>
       <c r="I297">
-        <v>177.53</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B298" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C298" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D298" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E298" t="s">
         <v>15</v>
       </c>
       <c r="F298">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G298" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H298">
-        <v>178.34</v>
+        <v>247.94</v>
       </c>
       <c r="I298">
-        <v>214.01</v>
+        <v>297.53</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B299" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C299" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="D299" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="E299" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F299">
         <v>1</v>
       </c>
       <c r="G299" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H299">
-        <v>173.98</v>
+        <v>213.14</v>
       </c>
       <c r="I299">
-        <v>208.78</v>
+        <v>255.77</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="B300" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C300" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="D300" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="E300" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F300">
         <v>1</v>
       </c>
       <c r="G300" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H300">
-        <v>160.94</v>
+        <v>243.58</v>
       </c>
       <c r="I300">
-        <v>193.13</v>
+        <v>292.3</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="B301" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C301" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="D301" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E301" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F301">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G301" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H301">
-        <v>187.1</v>
+        <v>169.64</v>
       </c>
       <c r="I301">
-        <v>224.52</v>
+        <v>203.57</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="B302" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C302" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="D302" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="E302" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F302">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="G302" t="s">
-        <v>530</v>
+        <v>789</v>
       </c>
       <c r="H302">
-        <v>187.04</v>
+        <v>147.94</v>
       </c>
       <c r="I302">
-        <v>224.45</v>
+        <v>177.53</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="B303" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C303" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="D303" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="E303" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F303">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G303" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H303">
-        <v>187.04</v>
+        <v>178.34</v>
       </c>
       <c r="I303">
-        <v>224.45</v>
+        <v>214.01</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="B304" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C304" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="D304" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="E304" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F304">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="G304" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H304">
-        <v>177.46</v>
+        <v>173.98</v>
       </c>
       <c r="I304">
-        <v>212.95</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="B305" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C305" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="D305" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="E305" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F305">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G305" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H305">
-        <v>243.58</v>
+        <v>160.94</v>
       </c>
       <c r="I305">
-        <v>292.3</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B306" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C306" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="D306" t="s">
-        <v>681</v>
+        <v>799</v>
       </c>
       <c r="E306" t="s">
-        <v>795</v>
+        <v>15</v>
       </c>
       <c r="F306">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G306" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H306">
-        <v>295.78</v>
+        <v>234.88</v>
       </c>
       <c r="I306">
-        <v>354.94</v>
+        <v>281.86</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="B307" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C307" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="D307" t="s">
-        <v>586</v>
+        <v>802</v>
       </c>
       <c r="E307" t="s">
-        <v>798</v>
+        <v>37</v>
       </c>
       <c r="F307">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="G307" t="s">
+        <v>537</v>
       </c>
       <c r="H307">
-        <v>156.58</v>
+        <v>187.1</v>
       </c>
       <c r="I307">
-        <v>187.9</v>
+        <v>224.52</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="B308" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C308" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="D308" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E308" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F308">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G308" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H308">
-        <v>84.38</v>
+        <v>187.04</v>
       </c>
       <c r="I308">
-        <v>101.26</v>
+        <v>224.45</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="B309" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C309" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="D309" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="E309" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F309">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G309" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H309">
-        <v>98.3</v>
+        <v>187.04</v>
       </c>
       <c r="I309">
-        <v>117.96</v>
+        <v>224.45</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="B310" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C310" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="D310" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="E310" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F310">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G310" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H310">
-        <v>100.04</v>
+        <v>59.14</v>
       </c>
       <c r="I310">
-        <v>120.05</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="B311" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C311" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="D311" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="E311" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F311">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G311" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H311">
-        <v>102.64</v>
+        <v>53.92</v>
       </c>
       <c r="I311">
-        <v>123.17</v>
+        <v>64.7</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="B312" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C312" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="D312" t="s">
         <v>810</v>
       </c>
       <c r="E312" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F312">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G312" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H312">
-        <v>86.14</v>
+        <v>53.92</v>
       </c>
       <c r="I312">
-        <v>103.37</v>
+        <v>64.7</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="B313" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C313" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="D313" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="E313" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F313">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G313" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H313">
-        <v>100.04</v>
+        <v>165.28</v>
       </c>
       <c r="I313">
-        <v>120.05</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="B314" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C314" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="D314" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="E314" t="s">
         <v>15</v>
       </c>
       <c r="F314">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="G314" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H314">
-        <v>81.76000000000001</v>
+        <v>200.08</v>
       </c>
       <c r="I314">
-        <v>98.11</v>
+        <v>240.1</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="B315" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C315" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="D315" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="E315" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F315">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="G315" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H315">
-        <v>130.48</v>
+        <v>165.28</v>
       </c>
       <c r="I315">
-        <v>156.58</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="B316" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C316" t="s">
+        <v>825</v>
+      </c>
+      <c r="D316" t="s">
         <v>820</v>
       </c>
-      <c r="D316" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E316" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F316">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G316" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H316">
-        <v>102.64</v>
+        <v>243.58</v>
       </c>
       <c r="I316">
-        <v>123.17</v>
+        <v>292.3</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="B317" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C317" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="D317" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="E317" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F317">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="G317" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H317">
-        <v>144.4</v>
+        <v>173.98</v>
       </c>
       <c r="I317">
-        <v>173.28</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
+        <v>828</v>
+      </c>
+      <c r="B318" t="s">
+        <v>534</v>
+      </c>
+      <c r="C318" t="s">
+        <v>829</v>
+      </c>
+      <c r="D318" t="s">
         <v>823</v>
       </c>
-      <c r="B318" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E318" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F318">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="G318" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H318">
-        <v>104.38</v>
+        <v>173.98</v>
       </c>
       <c r="I318">
-        <v>125.26</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="B319" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C319" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="D319" t="s">
-        <v>818</v>
+        <v>591</v>
       </c>
       <c r="E319" t="s">
-        <v>22</v>
+        <v>832</v>
       </c>
       <c r="F319">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>5</v>
+      </c>
+      <c r="G319" t="b">
+        <v>0</v>
       </c>
       <c r="H319">
-        <v>139.18</v>
+        <v>156.58</v>
       </c>
       <c r="I319">
-        <v>167.02</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="B320" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C320" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="D320" t="s">
-        <v>815</v>
+        <v>835</v>
       </c>
       <c r="E320" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F320">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="G320" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H320">
-        <v>104.38</v>
+        <v>84.38</v>
       </c>
       <c r="I320">
-        <v>125.26</v>
+        <v>101.26</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="B321" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C321" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="D321" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
       <c r="E321" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F321">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="G321" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H321">
-        <v>134.84</v>
+        <v>98.3</v>
       </c>
       <c r="I321">
-        <v>161.81</v>
+        <v>117.96</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="B322" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C322" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="D322" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E322" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F322">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G322" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H322">
-        <v>195.74</v>
+        <v>100.04</v>
       </c>
       <c r="I322">
-        <v>234.89</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="B323" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C323" t="s">
+        <v>841</v>
+      </c>
+      <c r="D323" t="s">
         <v>835</v>
       </c>
-      <c r="D323" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E323" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F323">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G323" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H323">
-        <v>230.54</v>
+        <v>102.64</v>
       </c>
       <c r="I323">
-        <v>276.65</v>
+        <v>123.17</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="B324" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C324" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="D324" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="E324" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F324">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G324" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H324">
-        <v>213.14</v>
+        <v>86.14</v>
       </c>
       <c r="I324">
-        <v>255.77</v>
+        <v>103.37</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="B325" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C325" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="D325" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
       <c r="E325" t="s">
         <v>22</v>
       </c>
       <c r="F325">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G325" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H325">
-        <v>330.58</v>
+        <v>78.28</v>
       </c>
       <c r="I325">
-        <v>396.7</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
       <c r="B326" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C326" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="D326" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="E326" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F326">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G326" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H326">
-        <v>326.24</v>
+        <v>100.04</v>
       </c>
       <c r="I326">
-        <v>391.49</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="B327" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C327" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="D327" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="E327" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F327">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G327" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H327">
-        <v>47.84</v>
+        <v>75.68000000000001</v>
       </c>
       <c r="I327">
-        <v>57.41</v>
+        <v>90.81999999999999</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="B328" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C328" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
       <c r="D328" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="E328" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F328">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="G328" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H328">
-        <v>49.58</v>
+        <v>100.04</v>
       </c>
       <c r="I328">
-        <v>59.5</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="B329" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C329" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="D329" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="E329" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F329">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="G329" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H329">
-        <v>49.58</v>
+        <v>78.28</v>
       </c>
       <c r="I329">
-        <v>59.5</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="B330" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C330" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
       <c r="D330" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="E330" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F330">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G330" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H330">
-        <v>49.58</v>
+        <v>102.64</v>
       </c>
       <c r="I330">
-        <v>59.5</v>
+        <v>123.17</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="B331" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C331" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="D331" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
       <c r="E331" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F331">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G331" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H331">
-        <v>80.90000000000001</v>
+        <v>144.4</v>
       </c>
       <c r="I331">
-        <v>97.08</v>
+        <v>173.28</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
+        <v>862</v>
+      </c>
+      <c r="B332" t="s">
+        <v>534</v>
+      </c>
+      <c r="C332" t="s">
+        <v>863</v>
+      </c>
+      <c r="D332" t="s">
         <v>856</v>
       </c>
-      <c r="B332" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E332" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F332">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G332" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H332">
-        <v>69.58</v>
+        <v>104.38</v>
       </c>
       <c r="I332">
-        <v>83.5</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="B333" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C333" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="D333" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
       <c r="E333" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F333">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="G333" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H333">
-        <v>86.98</v>
+        <v>139.18</v>
       </c>
       <c r="I333">
-        <v>104.38</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="B334" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C334" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="D334" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="E334" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F334">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G334" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H334">
-        <v>67.84</v>
+        <v>104.38</v>
       </c>
       <c r="I334">
-        <v>81.41</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="B335" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C335" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="D335" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
       <c r="E335" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F335">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="G335" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H335">
-        <v>85.23999999999999</v>
+        <v>134.84</v>
       </c>
       <c r="I335">
-        <v>102.29</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="B336" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C336" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="D336" t="s">
-        <v>858</v>
+        <v>872</v>
       </c>
       <c r="E336" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F336">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G336" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H336">
-        <v>66.09999999999999</v>
+        <v>230.54</v>
       </c>
       <c r="I336">
-        <v>79.31999999999999</v>
+        <v>276.65</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="B337" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C337" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="D337" t="s">
-        <v>855</v>
+        <v>872</v>
       </c>
       <c r="E337" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F337">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="G337" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H337">
-        <v>86.98</v>
+        <v>213.14</v>
       </c>
       <c r="I337">
-        <v>104.38</v>
+        <v>255.77</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="B338" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C338" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="D338" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="E338" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F338">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="G338" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H338">
-        <v>60.02</v>
+        <v>347.98</v>
       </c>
       <c r="I338">
-        <v>72.02</v>
+        <v>417.58</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="B339" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C339" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="D339" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="E339" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F339">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G339" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H339">
-        <v>63.5</v>
+        <v>295.78</v>
       </c>
       <c r="I339">
-        <v>76.2</v>
+        <v>354.94</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="B340" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C340" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="D340" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="E340" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F340">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G340" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H340">
-        <v>88.72</v>
+        <v>326.24</v>
       </c>
       <c r="I340">
-        <v>106.46</v>
+        <v>391.49</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B341" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C341" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="D341" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="E341" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F341">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G341" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H341">
-        <v>69.58</v>
+        <v>47.84</v>
       </c>
       <c r="I341">
-        <v>83.5</v>
+        <v>57.41</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="B342" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C342" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="D342" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="E342" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F342">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="G342" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H342">
-        <v>54.8</v>
+        <v>49.58</v>
       </c>
       <c r="I342">
-        <v>65.76000000000001</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
+        <v>889</v>
+      </c>
+      <c r="B343" t="s">
+        <v>534</v>
+      </c>
+      <c r="C343" t="s">
+        <v>890</v>
+      </c>
+      <c r="D343" t="s">
         <v>885</v>
       </c>
-      <c r="B343" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E343" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F343">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G343" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H343">
-        <v>91.34</v>
+        <v>49.58</v>
       </c>
       <c r="I343">
-        <v>109.61</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="B344" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C344" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="D344" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="E344" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F344">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G344" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H344">
-        <v>95.68000000000001</v>
+        <v>49.58</v>
       </c>
       <c r="I344">
-        <v>114.82</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="B345" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C345" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="D345" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="E345" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F345">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G345" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H345">
-        <v>113.08</v>
+        <v>69.58</v>
       </c>
       <c r="I345">
-        <v>135.7</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B346" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C346" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D346" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="E346" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F346">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G346" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H346">
-        <v>91.34</v>
+        <v>86.98</v>
       </c>
       <c r="I346">
-        <v>109.61</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B347" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C347" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="D347" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="E347" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F347">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G347" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H347">
-        <v>121.78</v>
+        <v>67.84</v>
       </c>
       <c r="I347">
-        <v>146.14</v>
+        <v>81.41</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B348" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C348" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D348" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="E348" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F348">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G348" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H348">
-        <v>88.34</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="I348">
-        <v>106.01</v>
+        <v>79.31999999999999</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
         <v>903</v>
       </c>
       <c r="B349" t="s">
-        <v>870</v>
+        <v>534</v>
       </c>
       <c r="C349" t="s">
         <v>904</v>
       </c>
       <c r="D349" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="E349" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F349">
         <v>16</v>
       </c>
       <c r="G349" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H349">
-        <v>45.22</v>
+        <v>86.98</v>
       </c>
       <c r="I349">
-        <v>54.26</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
+        <v>905</v>
+      </c>
+      <c r="B350" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
       <c r="C350" t="s">
         <v>907</v>
       </c>
       <c r="D350" t="s">
-        <v>878</v>
+        <v>908</v>
       </c>
       <c r="E350" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F350">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G350" t="s">
         <v>12</v>
       </c>
       <c r="H350">
-        <v>73.06</v>
+        <v>60.02</v>
       </c>
       <c r="I350">
-        <v>87.67</v>
+        <v>72.02</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B351" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C351" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D351" t="s">
-        <v>881</v>
+        <v>911</v>
       </c>
       <c r="E351" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F351">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="G351" t="s">
         <v>12</v>
       </c>
       <c r="H351">
-        <v>73.94</v>
+        <v>63.5</v>
       </c>
       <c r="I351">
-        <v>88.73</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="B352" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C352" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="D352" t="s">
-        <v>887</v>
+        <v>914</v>
       </c>
       <c r="E352" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F352">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G352" t="s">
         <v>12</v>
       </c>
       <c r="H352">
-        <v>134.84</v>
+        <v>88.72</v>
       </c>
       <c r="I352">
-        <v>161.81</v>
+        <v>106.46</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="B353" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C353" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="D353" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="E353" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F353">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G353" t="s">
         <v>12</v>
       </c>
       <c r="H353">
-        <v>91.34</v>
+        <v>69.58</v>
       </c>
       <c r="I353">
-        <v>109.61</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B354" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C354" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="D354" t="s">
-        <v>872</v>
+        <v>920</v>
       </c>
       <c r="E354" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F354">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G354" t="s">
         <v>12</v>
       </c>
       <c r="H354">
-        <v>63.5</v>
+        <v>54.8</v>
       </c>
       <c r="I354">
-        <v>76.2</v>
+        <v>65.76000000000001</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="B355" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C355" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="D355" t="s">
-        <v>878</v>
+        <v>923</v>
       </c>
       <c r="E355" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F355">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G355" t="s">
         <v>12</v>
       </c>
       <c r="H355">
-        <v>88.72</v>
+        <v>91.34</v>
       </c>
       <c r="I355">
-        <v>106.46</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="B356" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C356" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="D356" t="s">
-        <v>881</v>
+        <v>926</v>
       </c>
       <c r="E356" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F356">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G356" t="s">
         <v>12</v>
       </c>
       <c r="H356">
-        <v>85.23999999999999</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I356">
-        <v>102.29</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="B357" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C357" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="D357" t="s">
-        <v>887</v>
+        <v>929</v>
       </c>
       <c r="E357" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F357">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G357" t="s">
         <v>12</v>
       </c>
       <c r="H357">
-        <v>126.14</v>
+        <v>113.08</v>
       </c>
       <c r="I357">
-        <v>151.37</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="B358" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C358" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="D358" t="s">
-        <v>890</v>
+        <v>932</v>
       </c>
       <c r="E358" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F358">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G358" t="s">
         <v>12</v>
       </c>
       <c r="H358">
-        <v>72.2</v>
+        <v>91.34</v>
       </c>
       <c r="I358">
-        <v>86.64</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="B359" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C359" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="D359" t="s">
-        <v>893</v>
+        <v>935</v>
       </c>
       <c r="E359" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F359">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G359" t="s">
         <v>12</v>
       </c>
       <c r="H359">
-        <v>104.38</v>
+        <v>121.78</v>
       </c>
       <c r="I359">
-        <v>125.26</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="B360" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C360" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="D360" t="s">
-        <v>896</v>
+        <v>938</v>
       </c>
       <c r="E360" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F360">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G360" t="s">
         <v>12</v>
       </c>
       <c r="H360">
-        <v>73.94</v>
+        <v>88.34</v>
       </c>
       <c r="I360">
-        <v>88.73</v>
+        <v>106.01</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" t="s">
-        <v>929</v>
+        <v>939</v>
       </c>
       <c r="B361" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C361" t="s">
-        <v>930</v>
+        <v>940</v>
       </c>
       <c r="D361" t="s">
-        <v>899</v>
+        <v>941</v>
       </c>
       <c r="E361" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F361">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="G361" t="s">
         <v>12</v>
       </c>
       <c r="H361">
-        <v>86.98</v>
+        <v>45.22</v>
       </c>
       <c r="I361">
-        <v>104.38</v>
+        <v>54.26</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" t="s">
-        <v>931</v>
+        <v>942</v>
       </c>
       <c r="B362" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C362" t="s">
-        <v>932</v>
+        <v>943</v>
       </c>
       <c r="D362" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="E362" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F362">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="G362" t="s">
         <v>12</v>
       </c>
       <c r="H362">
-        <v>113.08</v>
+        <v>73.06</v>
       </c>
       <c r="I362">
-        <v>135.7</v>
+        <v>87.67</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" t="s">
-        <v>933</v>
+        <v>944</v>
       </c>
       <c r="B363" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C363" t="s">
-        <v>934</v>
+        <v>945</v>
       </c>
       <c r="D363" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
       <c r="E363" t="s">
-        <v>335</v>
+        <v>15</v>
       </c>
       <c r="F363">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G363" t="s">
         <v>12</v>
       </c>
       <c r="H363">
-        <v>160.94</v>
+        <v>73.94</v>
       </c>
       <c r="I363">
-        <v>193.13</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" t="s">
-        <v>936</v>
+        <v>946</v>
       </c>
       <c r="B364" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C364" t="s">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="D364" t="s">
-        <v>938</v>
+        <v>923</v>
       </c>
       <c r="E364" t="s">
-        <v>335</v>
+        <v>15</v>
       </c>
       <c r="F364">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G364" t="s">
         <v>12</v>
       </c>
       <c r="H364">
-        <v>164.42</v>
+        <v>134.84</v>
       </c>
       <c r="I364">
-        <v>197.3</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="B365" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C365" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="D365" t="s">
-        <v>872</v>
+        <v>950</v>
       </c>
       <c r="E365" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F365">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G365" t="s">
         <v>12</v>
       </c>
       <c r="H365">
-        <v>60.02</v>
+        <v>91.34</v>
       </c>
       <c r="I365">
-        <v>72.02</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" t="s">
-        <v>941</v>
+        <v>951</v>
       </c>
       <c r="B366" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C366" t="s">
-        <v>942</v>
+        <v>952</v>
       </c>
       <c r="D366" t="s">
-        <v>878</v>
+        <v>908</v>
       </c>
       <c r="E366" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F366">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G366" t="s">
         <v>12</v>
       </c>
       <c r="H366">
-        <v>85.23999999999999</v>
+        <v>63.5</v>
       </c>
       <c r="I366">
-        <v>102.29</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" t="s">
-        <v>943</v>
+        <v>953</v>
       </c>
       <c r="B367" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C367" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="D367" t="s">
-        <v>881</v>
+        <v>914</v>
       </c>
       <c r="E367" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F367">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G367" t="s">
         <v>12</v>
       </c>
       <c r="H367">
-        <v>84.38</v>
+        <v>88.72</v>
       </c>
       <c r="I367">
-        <v>101.26</v>
+        <v>106.46</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" t="s">
-        <v>945</v>
+        <v>955</v>
       </c>
       <c r="B368" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C368" t="s">
-        <v>946</v>
+        <v>956</v>
       </c>
       <c r="D368" t="s">
-        <v>890</v>
+        <v>917</v>
       </c>
       <c r="E368" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F368">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G368" t="s">
         <v>12</v>
       </c>
       <c r="H368">
-        <v>91.34</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I368">
-        <v>109.61</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" t="s">
-        <v>947</v>
+        <v>957</v>
       </c>
       <c r="B369" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C369" t="s">
-        <v>948</v>
+        <v>958</v>
       </c>
       <c r="D369" t="s">
-        <v>949</v>
+        <v>923</v>
       </c>
       <c r="E369" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F369">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G369" t="s">
         <v>12</v>
       </c>
       <c r="H369">
-        <v>104.38</v>
+        <v>126.14</v>
       </c>
       <c r="I369">
-        <v>125.26</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="B370" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C370" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="D370" t="s">
-        <v>893</v>
+        <v>926</v>
       </c>
       <c r="E370" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F370">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G370" t="s">
         <v>12</v>
       </c>
       <c r="H370">
-        <v>91.34</v>
+        <v>72.2</v>
       </c>
       <c r="I370">
-        <v>109.61</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" t="s">
-        <v>952</v>
+        <v>961</v>
       </c>
       <c r="B371" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C371" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="D371" t="s">
-        <v>896</v>
+        <v>929</v>
       </c>
       <c r="E371" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F371">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G371" t="s">
         <v>12</v>
       </c>
       <c r="H371">
-        <v>82.64</v>
+        <v>104.38</v>
       </c>
       <c r="I371">
-        <v>99.17</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="B372" t="s">
-        <v>294</v>
+        <v>906</v>
       </c>
       <c r="C372" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="D372" t="s">
-        <v>955</v>
+        <v>932</v>
       </c>
       <c r="E372" t="s">
+        <v>51</v>
+      </c>
+      <c r="F372">
         <v>15</v>
       </c>
-      <c r="F372">
-[...1 lines deleted...]
-      </c>
       <c r="G372" t="s">
         <v>12</v>
       </c>
       <c r="H372">
-        <v>91.26000000000001</v>
+        <v>73.94</v>
       </c>
       <c r="I372">
-        <v>109.51</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="B373" t="s">
-        <v>957</v>
+        <v>906</v>
       </c>
       <c r="C373" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="D373" t="s">
-        <v>959</v>
+        <v>935</v>
       </c>
       <c r="E373" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F373">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G373" t="s">
         <v>12</v>
       </c>
       <c r="H373">
-        <v>51.32</v>
+        <v>86.98</v>
       </c>
       <c r="I373">
-        <v>61.58</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" t="s">
-        <v>960</v>
+        <v>967</v>
       </c>
       <c r="B374" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C374" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="D374" t="s">
-        <v>962</v>
+        <v>938</v>
       </c>
       <c r="E374" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F374">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="G374" t="s">
         <v>12</v>
       </c>
       <c r="H374">
-        <v>53.92</v>
+        <v>113.08</v>
       </c>
       <c r="I374">
-        <v>64.7</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="B375" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C375" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="D375" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="E375" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="F375">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G375" t="s">
         <v>12</v>
       </c>
       <c r="H375">
-        <v>60.88</v>
+        <v>164.42</v>
       </c>
       <c r="I375">
-        <v>73.06</v>
+        <v>197.3</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="B376" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C376" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="D376" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="E376" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="F376">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="G376" t="s">
         <v>12</v>
       </c>
       <c r="H376">
-        <v>46.1</v>
+        <v>239.24</v>
       </c>
       <c r="I376">
-        <v>55.32</v>
+        <v>287.09</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="B377" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C377" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="D377" t="s">
-        <v>971</v>
+        <v>908</v>
       </c>
       <c r="E377" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F377">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G377" t="s">
         <v>12</v>
       </c>
       <c r="H377">
-        <v>95.68000000000001</v>
+        <v>60.02</v>
       </c>
       <c r="I377">
-        <v>114.82</v>
+        <v>72.02</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="B378" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C378" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="D378" t="s">
-        <v>974</v>
+        <v>914</v>
       </c>
       <c r="E378" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F378">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G378" t="s">
         <v>12</v>
       </c>
       <c r="H378">
-        <v>104.38</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I378">
-        <v>125.26</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="B379" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C379" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="D379" t="s">
-        <v>977</v>
+        <v>917</v>
       </c>
       <c r="E379" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F379">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G379" t="s">
         <v>12</v>
       </c>
       <c r="H379">
-        <v>82.64</v>
+        <v>84.38</v>
       </c>
       <c r="I379">
-        <v>99.17</v>
+        <v>101.26</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="B380" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C380" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="D380" t="s">
-        <v>980</v>
+        <v>926</v>
       </c>
       <c r="E380" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F380">
         <v>1</v>
       </c>
       <c r="G380" t="s">
         <v>12</v>
       </c>
       <c r="H380">
-        <v>33.06</v>
+        <v>91.34</v>
       </c>
       <c r="I380">
-        <v>39.67</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="B381" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C381" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="D381" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E381" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F381">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G381" t="s">
         <v>12</v>
       </c>
       <c r="H381">
-        <v>38.98</v>
+        <v>104.38</v>
       </c>
       <c r="I381">
-        <v>46.78</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="B382" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C382" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="D382" t="s">
-        <v>986</v>
+        <v>929</v>
       </c>
       <c r="E382" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F382">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G382" t="s">
         <v>12</v>
       </c>
       <c r="H382">
-        <v>83.5</v>
+        <v>91.34</v>
       </c>
       <c r="I382">
-        <v>100.2</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B383" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C383" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="D383" t="s">
-        <v>989</v>
+        <v>932</v>
       </c>
       <c r="E383" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F383">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G383" t="s">
         <v>12</v>
       </c>
       <c r="H383">
-        <v>103.52</v>
+        <v>82.64</v>
       </c>
       <c r="I383">
-        <v>124.22</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" t="s">
         <v>990</v>
       </c>
       <c r="B384" t="s">
-        <v>870</v>
+        <v>286</v>
       </c>
       <c r="C384" t="s">
         <v>991</v>
       </c>
       <c r="D384" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="E384" t="s">
         <v>15</v>
       </c>
       <c r="F384">
         <v>3</v>
       </c>
       <c r="G384" t="s">
         <v>12</v>
       </c>
       <c r="H384">
-        <v>103.52</v>
+        <v>91.26000000000001</v>
       </c>
       <c r="I384">
-        <v>124.22</v>
+        <v>109.51</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" t="s">
+        <v>992</v>
+      </c>
+      <c r="B385" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
       <c r="C385" t="s">
         <v>994</v>
       </c>
       <c r="D385" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="E385" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F385">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G385" t="s">
         <v>12</v>
       </c>
       <c r="H385">
-        <v>71.31999999999999</v>
+        <v>51.32</v>
       </c>
       <c r="I385">
-        <v>85.58</v>
+        <v>61.58</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B386" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C386" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="D386" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="E386" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F386">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="G386" t="s">
         <v>12</v>
       </c>
       <c r="H386">
-        <v>217.5</v>
+        <v>53.92</v>
       </c>
       <c r="I386">
-        <v>261</v>
+        <v>64.7</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B387" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C387" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="D387" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="E387" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F387">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G387" t="s">
         <v>12</v>
       </c>
       <c r="H387">
-        <v>121.78</v>
+        <v>60.88</v>
       </c>
       <c r="I387">
-        <v>146.14</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="B388" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C388" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="D388" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="E388" t="s">
+        <v>15</v>
+      </c>
+      <c r="F388">
         <v>22</v>
       </c>
-      <c r="F388">
-[...1 lines deleted...]
-      </c>
       <c r="G388" t="s">
         <v>12</v>
       </c>
       <c r="H388">
-        <v>173.98</v>
+        <v>43.48</v>
       </c>
       <c r="I388">
-        <v>208.78</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B389" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C389" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="D389" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="E389" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F389">
         <v>1</v>
       </c>
       <c r="G389" t="s">
         <v>12</v>
       </c>
       <c r="H389">
-        <v>13.04</v>
+        <v>56.54</v>
       </c>
       <c r="I389">
-        <v>15.65</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="B390" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C390" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="D390" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="E390" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F390">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G390" t="s">
         <v>12</v>
       </c>
       <c r="H390">
-        <v>78.28</v>
+        <v>156.58</v>
       </c>
       <c r="I390">
-        <v>93.94</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="B391" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C391" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="D391" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="E391" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F391">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G391" t="s">
         <v>12</v>
       </c>
       <c r="H391">
-        <v>144.4</v>
+        <v>104.38</v>
       </c>
       <c r="I391">
-        <v>173.28</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="B392" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C392" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="D392" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="E392" t="s">
         <v>15</v>
       </c>
       <c r="F392">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G392" t="s">
         <v>12</v>
       </c>
       <c r="H392">
-        <v>60.02</v>
+        <v>82.64</v>
       </c>
       <c r="I392">
-        <v>72.02</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="B393" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C393" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="D393" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
       <c r="E393" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F393">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G393" t="s">
         <v>12</v>
       </c>
       <c r="H393">
-        <v>160.94</v>
+        <v>33.06</v>
       </c>
       <c r="I393">
-        <v>193.13</v>
+        <v>39.67</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="B394" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C394" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="D394" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
       <c r="E394" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F394">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G394" t="s">
         <v>12</v>
       </c>
       <c r="H394">
-        <v>116.94</v>
+        <v>38.98</v>
       </c>
       <c r="I394">
-        <v>140.33</v>
+        <v>46.78</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" t="s">
-        <v>1014</v>
+        <v>1023</v>
       </c>
       <c r="B395" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C395" t="s">
-        <v>1015</v>
+        <v>1024</v>
       </c>
       <c r="D395" t="s">
-        <v>1015</v>
+        <v>1025</v>
       </c>
       <c r="E395" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F395">
         <v>1</v>
       </c>
       <c r="G395" t="s">
         <v>12</v>
       </c>
       <c r="H395">
-        <v>75.68000000000001</v>
+        <v>83.5</v>
       </c>
       <c r="I395">
-        <v>90.81999999999999</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" t="s">
-        <v>1016</v>
+        <v>1026</v>
       </c>
       <c r="B396" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C396" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="D396" t="s">
-        <v>1017</v>
+        <v>1028</v>
       </c>
       <c r="E396" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F396">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G396" t="s">
         <v>12</v>
       </c>
       <c r="H396">
-        <v>104.38</v>
+        <v>103.52</v>
       </c>
       <c r="I396">
-        <v>125.26</v>
+        <v>124.22</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" t="s">
-        <v>1018</v>
+        <v>1029</v>
       </c>
       <c r="B397" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="C397" t="s">
-        <v>1019</v>
+        <v>1030</v>
       </c>
       <c r="D397" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
       <c r="E397" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F397">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G397" t="s">
         <v>12</v>
       </c>
       <c r="H397">
-        <v>152.24</v>
+        <v>103.52</v>
       </c>
       <c r="I397">
-        <v>182.69</v>
+        <v>124.22</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="B398" t="s">
-        <v>100</v>
+        <v>993</v>
       </c>
       <c r="C398" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="D398" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="E398" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F398">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G398" t="s">
         <v>12</v>
       </c>
       <c r="H398">
-        <v>56.54</v>
+        <v>71.31999999999999</v>
       </c>
       <c r="I398">
-        <v>67.84999999999999</v>
+        <v>85.58</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
       <c r="B399" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C399" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
       <c r="D399" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
       <c r="E399" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F399">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G399" t="s">
         <v>12</v>
       </c>
       <c r="H399">
-        <v>147.9</v>
+        <v>217.5</v>
       </c>
       <c r="I399">
-        <v>177.48</v>
+        <v>261</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" t="s">
-        <v>1024</v>
+        <v>1036</v>
       </c>
       <c r="B400" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C400" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
       <c r="D400" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
       <c r="E400" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F400">
         <v>7</v>
       </c>
       <c r="G400" t="s">
         <v>12</v>
       </c>
       <c r="H400">
-        <v>147.88</v>
+        <v>121.78</v>
       </c>
       <c r="I400">
-        <v>177.46</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="B401" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C401" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="D401" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="E401" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F401">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G401" t="s">
         <v>12</v>
       </c>
       <c r="H401">
-        <v>160.94</v>
+        <v>173.98</v>
       </c>
       <c r="I401">
-        <v>193.13</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="B402" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C402" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="D402" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="E402" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F402">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G402" t="s">
         <v>12</v>
       </c>
       <c r="H402">
-        <v>90.45999999999999</v>
+        <v>13.04</v>
       </c>
       <c r="I402">
-        <v>108.55</v>
+        <v>15.65</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
       <c r="B403" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C403" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="D403" t="s">
-        <v>1031</v>
+        <v>1044</v>
       </c>
       <c r="E403" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F403">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="G403" t="s">
         <v>12</v>
       </c>
       <c r="H403">
-        <v>108.74</v>
+        <v>78.28</v>
       </c>
       <c r="I403">
-        <v>130.49</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" t="s">
-        <v>1032</v>
+        <v>1045</v>
       </c>
       <c r="B404" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C404" t="s">
-        <v>1033</v>
+        <v>1046</v>
       </c>
       <c r="D404" t="s">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="E404" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F404">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G404" t="s">
         <v>12</v>
       </c>
       <c r="H404">
-        <v>117.44</v>
+        <v>144.4</v>
       </c>
       <c r="I404">
-        <v>140.93</v>
+        <v>173.28</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" t="s">
-        <v>1035</v>
+        <v>1047</v>
       </c>
       <c r="B405" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C405" t="s">
-        <v>1036</v>
+        <v>1048</v>
       </c>
       <c r="D405" t="s">
-        <v>1036</v>
+        <v>1048</v>
       </c>
       <c r="E405" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F405">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G405" t="s">
         <v>12</v>
       </c>
       <c r="H405">
-        <v>111.34</v>
+        <v>60.02</v>
       </c>
       <c r="I405">
-        <v>133.61</v>
+        <v>72.02</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B406" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C406" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="D406" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="E406" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F406">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="G406" t="s">
         <v>12</v>
       </c>
       <c r="H406">
-        <v>78.28</v>
+        <v>160.94</v>
       </c>
       <c r="I406">
-        <v>93.94</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="B407" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C407" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
       <c r="D407" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
       <c r="E407" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F407">
         <v>1</v>
       </c>
       <c r="G407" t="s">
         <v>12</v>
       </c>
       <c r="H407">
-        <v>165.28</v>
+        <v>116.94</v>
       </c>
       <c r="I407">
-        <v>198.34</v>
+        <v>140.33</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
       <c r="B408" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C408" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
       <c r="D408" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
       <c r="E408" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F408">
         <v>1</v>
       </c>
       <c r="G408" t="s">
         <v>12</v>
       </c>
       <c r="H408">
-        <v>165.28</v>
+        <v>75.68000000000001</v>
       </c>
       <c r="I408">
-        <v>198.34</v>
+        <v>90.81999999999999</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="B409" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C409" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
       <c r="D409" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
       <c r="E409" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F409">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G409" t="s">
         <v>12</v>
       </c>
       <c r="H409">
-        <v>165.28</v>
+        <v>104.38</v>
       </c>
       <c r="I409">
-        <v>198.34</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" t="s">
-        <v>1045</v>
+        <v>1057</v>
       </c>
       <c r="B410" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C410" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="D410" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="E410" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F410">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="G410" t="s">
         <v>12</v>
       </c>
       <c r="H410">
-        <v>182.68</v>
+        <v>152.24</v>
       </c>
       <c r="I410">
-        <v>219.22</v>
+        <v>182.69</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="B411" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C411" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="D411" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="E411" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F411">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G411" t="s">
         <v>12</v>
       </c>
       <c r="H411">
-        <v>76.54000000000001</v>
+        <v>56.54</v>
       </c>
       <c r="I411">
-        <v>91.84999999999999</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="B412" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C412" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="D412" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="E412" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F412">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G412" t="s">
         <v>12</v>
       </c>
       <c r="H412">
-        <v>73.06</v>
+        <v>147.9</v>
       </c>
       <c r="I412">
-        <v>87.67</v>
+        <v>177.48</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="B413" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C413" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="D413" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="E413" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F413">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G413" t="s">
         <v>12</v>
       </c>
       <c r="H413">
-        <v>72.2</v>
+        <v>147.88</v>
       </c>
       <c r="I413">
-        <v>86.64</v>
+        <v>177.46</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="B414" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C414" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="D414" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="E414" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F414">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G414" t="s">
         <v>12</v>
       </c>
       <c r="H414">
-        <v>173.98</v>
+        <v>160.94</v>
       </c>
       <c r="I414">
-        <v>208.78</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="B415" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C415" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="D415" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="E415" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F415">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G415" t="s">
         <v>12</v>
       </c>
       <c r="H415">
-        <v>187.04</v>
+        <v>90.45999999999999</v>
       </c>
       <c r="I415">
-        <v>224.45</v>
+        <v>108.55</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="B416" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C416" t="s">
-        <v>1058</v>
+        <v>1070</v>
       </c>
       <c r="D416" t="s">
-        <v>1059</v>
+        <v>1070</v>
       </c>
       <c r="E416" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F416">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G416" t="s">
         <v>12</v>
       </c>
       <c r="H416">
-        <v>187.04</v>
+        <v>108.74</v>
       </c>
       <c r="I416">
-        <v>224.45</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="B417" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C417" t="s">
-        <v>1061</v>
+        <v>1072</v>
       </c>
       <c r="D417" t="s">
-        <v>1061</v>
+        <v>1073</v>
       </c>
       <c r="E417" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F417">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G417" t="s">
         <v>12</v>
       </c>
       <c r="H417">
-        <v>100.04</v>
+        <v>117.44</v>
       </c>
       <c r="I417">
-        <v>120.05</v>
+        <v>140.93</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
       <c r="B418" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C418" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="D418" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="E418" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F418">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G418" t="s">
         <v>12</v>
       </c>
       <c r="H418">
-        <v>156.58</v>
+        <v>111.34</v>
       </c>
       <c r="I418">
-        <v>187.9</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" t="s">
-        <v>1064</v>
+        <v>1076</v>
       </c>
       <c r="B419" t="s">
-        <v>957</v>
+        <v>94</v>
       </c>
       <c r="C419" t="s">
-        <v>1065</v>
+        <v>1077</v>
       </c>
       <c r="D419" t="s">
-        <v>1065</v>
+        <v>1077</v>
       </c>
       <c r="E419" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F419">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G419" t="s">
         <v>12</v>
       </c>
       <c r="H419">
-        <v>60.02</v>
+        <v>78.28</v>
       </c>
       <c r="I419">
-        <v>72.02</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
       <c r="B420" t="s">
-        <v>957</v>
+        <v>94</v>
       </c>
       <c r="C420" t="s">
-        <v>1067</v>
+        <v>1079</v>
       </c>
       <c r="D420" t="s">
-        <v>1068</v>
+        <v>1079</v>
       </c>
       <c r="E420" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F420">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G420" t="s">
         <v>12</v>
       </c>
       <c r="H420">
-        <v>126.14</v>
+        <v>165.28</v>
       </c>
       <c r="I420">
-        <v>151.37</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" t="s">
-        <v>1069</v>
+        <v>1080</v>
       </c>
       <c r="B421" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C421" t="s">
-        <v>1070</v>
+        <v>1081</v>
       </c>
       <c r="D421" t="s">
-        <v>1071</v>
+        <v>1081</v>
       </c>
       <c r="E421" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F421">
         <v>1</v>
       </c>
       <c r="G421" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H421">
-        <v>86.98</v>
+        <v>165.28</v>
       </c>
       <c r="I421">
-        <v>104.38</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" t="s">
-        <v>1072</v>
+        <v>1082</v>
       </c>
       <c r="B422" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C422" t="s">
-        <v>1073</v>
+        <v>1083</v>
       </c>
       <c r="D422" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
       <c r="E422" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F422">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="G422" t="s">
+        <v>12</v>
       </c>
       <c r="H422">
-        <v>117.44</v>
+        <v>165.28</v>
       </c>
       <c r="I422">
-        <v>140.93</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
       <c r="B423" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C423" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="D423" t="s">
-        <v>1074</v>
+        <v>1085</v>
       </c>
       <c r="E423" t="s">
+        <v>51</v>
+      </c>
+      <c r="F423">
         <v>15</v>
       </c>
-      <c r="F423">
-[...1 lines deleted...]
-      </c>
       <c r="G423" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H423">
-        <v>68.72</v>
+        <v>182.68</v>
       </c>
       <c r="I423">
-        <v>82.45999999999999</v>
+        <v>219.22</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
       <c r="B424" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C424" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="D424" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
       <c r="E424" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F424">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G424" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H424">
-        <v>66.98</v>
+        <v>76.54000000000001</v>
       </c>
       <c r="I424">
-        <v>80.38</v>
+        <v>91.84999999999999</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" t="s">
-        <v>1080</v>
+        <v>1088</v>
       </c>
       <c r="B425" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C425" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
       <c r="D425" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="E425" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F425">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G425" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H425">
-        <v>85.23999999999999</v>
+        <v>73.06</v>
       </c>
       <c r="I425">
-        <v>102.29</v>
+        <v>87.67</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="B426" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C426" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
       <c r="D426" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="E426" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F426">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G426" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H426">
-        <v>154.84</v>
+        <v>72.2</v>
       </c>
       <c r="I426">
-        <v>185.81</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="B427" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C427" t="s">
-        <v>1087</v>
+        <v>1093</v>
       </c>
       <c r="D427" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="E427" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F427">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="G427" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H427">
-        <v>82.64</v>
+        <v>173.98</v>
       </c>
       <c r="I427">
-        <v>99.17</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="B428" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C428" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="D428" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="E428" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F428">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G428" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H428">
-        <v>178.34</v>
+        <v>187.04</v>
       </c>
       <c r="I428">
-        <v>214.01</v>
+        <v>224.45</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="B429" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C429" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="D429" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="E429" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F429">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="G429" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H429">
-        <v>154.84</v>
+        <v>187.04</v>
       </c>
       <c r="I429">
-        <v>185.81</v>
+        <v>224.45</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="B430" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C430" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="D430" t="s">
-        <v>1091</v>
+        <v>1100</v>
       </c>
       <c r="E430" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F430">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G430" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H430">
-        <v>33.04</v>
+        <v>100.04</v>
       </c>
       <c r="I430">
-        <v>39.65</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="B431" t="s">
-        <v>527</v>
+        <v>94</v>
       </c>
       <c r="C431" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="D431" t="s">
-        <v>1094</v>
+        <v>1102</v>
       </c>
       <c r="E431" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F431">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G431" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H431">
-        <v>66.09999999999999</v>
+        <v>156.58</v>
       </c>
       <c r="I431">
-        <v>79.31999999999999</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="B432" t="s">
-        <v>527</v>
+        <v>993</v>
       </c>
       <c r="C432" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="D432" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="E432" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F432">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="G432" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H432">
-        <v>43.48</v>
+        <v>60.02</v>
       </c>
       <c r="I432">
-        <v>52.18</v>
+        <v>72.02</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="B433" t="s">
-        <v>527</v>
+        <v>993</v>
       </c>
       <c r="C433" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="D433" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="E433" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F433">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G433" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H433">
-        <v>34.78</v>
+        <v>126.14</v>
       </c>
       <c r="I433">
-        <v>41.74</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="B434" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C434" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="D434" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
       <c r="E434" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F434">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G434" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H434">
-        <v>34.78</v>
+        <v>86.98</v>
       </c>
       <c r="I434">
-        <v>41.74</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="B435" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C435" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="D435" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="E435" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F435">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>2</v>
+      </c>
+      <c r="G435" t="b">
+        <v>0</v>
       </c>
       <c r="H435">
-        <v>37.4</v>
+        <v>117.44</v>
       </c>
       <c r="I435">
-        <v>44.88</v>
+        <v>140.93</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" t="s">
-        <v>1109</v>
+        <v>1114</v>
       </c>
       <c r="B436" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C436" t="s">
-        <v>1110</v>
+        <v>1115</v>
       </c>
       <c r="D436" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="E436" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F436">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G436" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H436">
-        <v>53.92</v>
+        <v>68.72</v>
       </c>
       <c r="I436">
-        <v>64.7</v>
+        <v>82.45999999999999</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="B437" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C437" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="D437" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="E437" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F437">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G437" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H437">
-        <v>30.46</v>
+        <v>66.98</v>
       </c>
       <c r="I437">
-        <v>36.55</v>
+        <v>80.38</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="B438" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C438" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="D438" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="E438" t="s">
         <v>15</v>
       </c>
       <c r="F438">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G438" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H438">
-        <v>121.78</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I438">
-        <v>146.14</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
       <c r="B439" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C439" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="D439" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="E439" t="s">
         <v>15</v>
       </c>
       <c r="F439">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G439" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H439">
-        <v>73.94</v>
+        <v>61.76</v>
       </c>
       <c r="I439">
-        <v>88.73</v>
+        <v>74.11</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="B440" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C440" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="D440" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="E440" t="s">
         <v>15</v>
       </c>
       <c r="F440">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="G440" t="s">
+        <v>537</v>
       </c>
       <c r="H440">
-        <v>141.8</v>
+        <v>154.84</v>
       </c>
       <c r="I440">
-        <v>170.16</v>
+        <v>185.81</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="B441" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C441" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="D441" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="E441" t="s">
         <v>15</v>
       </c>
       <c r="F441">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="G441" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H441">
-        <v>78.28</v>
+        <v>82.64</v>
       </c>
       <c r="I441">
-        <v>93.94</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="B442" t="s">
-        <v>957</v>
+        <v>534</v>
       </c>
       <c r="C442" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="D442" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="E442" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F442">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G442" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H442">
-        <v>95.68000000000001</v>
+        <v>178.34</v>
       </c>
       <c r="I442">
-        <v>114.82</v>
+        <v>214.01</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="B443" t="s">
-        <v>1130</v>
+        <v>534</v>
       </c>
       <c r="C443" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="D443" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="E443" t="s">
+        <v>37</v>
+      </c>
+      <c r="F443">
         <v>15</v>
       </c>
-      <c r="F443">
-[...1 lines deleted...]
-      </c>
       <c r="G443" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H443">
-        <v>49.58</v>
+        <v>154.84</v>
       </c>
       <c r="I443">
-        <v>59.5</v>
+        <v>185.81</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="B444" t="s">
-        <v>1130</v>
+        <v>534</v>
       </c>
       <c r="C444" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="D444" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="E444" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F444">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="G444" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H444">
-        <v>55.66</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="I444">
-        <v>66.79000000000001</v>
+        <v>79.31999999999999</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="B445" t="s">
-        <v>1130</v>
+        <v>534</v>
       </c>
       <c r="C445" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="D445" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="E445" t="s">
         <v>15</v>
       </c>
       <c r="F445">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="G445" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H445">
-        <v>56.54</v>
+        <v>43.48</v>
       </c>
       <c r="I445">
-        <v>67.84999999999999</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="B446" t="s">
-        <v>1130</v>
+        <v>534</v>
       </c>
       <c r="C446" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="D446" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="E446" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F446">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="G446" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H446">
-        <v>80.90000000000001</v>
+        <v>34.78</v>
       </c>
       <c r="I446">
-        <v>97.08</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="B447" t="s">
-        <v>1130</v>
+        <v>534</v>
       </c>
       <c r="C447" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="D447" t="s">
         <v>1144</v>
       </c>
       <c r="E447" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F447">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G447" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H447">
-        <v>69.58</v>
+        <v>34.78</v>
       </c>
       <c r="I447">
-        <v>83.5</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="B448" t="s">
-        <v>1130</v>
+        <v>534</v>
       </c>
       <c r="C448" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="D448" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
       <c r="E448" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F448">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G448" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H448">
-        <v>49.58</v>
+        <v>37.4</v>
       </c>
       <c r="I448">
-        <v>59.5</v>
+        <v>44.88</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="B449" t="s">
-        <v>1130</v>
+        <v>534</v>
       </c>
       <c r="C449" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="D449" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="E449" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F449">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G449" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H449">
-        <v>59.14</v>
+        <v>53.92</v>
       </c>
       <c r="I449">
-        <v>70.97</v>
+        <v>64.7</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B450" t="s">
+        <v>534</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D450" t="s">
         <v>1151</v>
       </c>
-      <c r="B450" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E450" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F450">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G450" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H450">
-        <v>42.62</v>
+        <v>30.46</v>
       </c>
       <c r="I450">
-        <v>51.14</v>
+        <v>36.55</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" t="s">
         <v>1154</v>
       </c>
       <c r="B451" t="s">
-        <v>1130</v>
+        <v>534</v>
       </c>
       <c r="C451" t="s">
         <v>1155</v>
       </c>
       <c r="D451" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E451" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F451">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G451" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H451">
-        <v>73.94</v>
+        <v>37.42</v>
       </c>
       <c r="I451">
-        <v>88.73</v>
+        <v>44.9</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B452" t="s">
+        <v>534</v>
+      </c>
+      <c r="C452" t="s">
         <v>1157</v>
       </c>
-      <c r="B452" t="s">
-[...2 lines deleted...]
-      <c r="C452" t="s">
+      <c r="D452" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
       <c r="E452" t="s">
         <v>15</v>
       </c>
       <c r="F452">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G452" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H452">
-        <v>78.28</v>
+        <v>104.38</v>
       </c>
       <c r="I452">
-        <v>93.94</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B453" t="s">
+        <v>534</v>
+      </c>
+      <c r="C453" t="s">
         <v>1160</v>
       </c>
-      <c r="B453" t="s">
-[...2 lines deleted...]
-      <c r="C453" t="s">
+      <c r="D453" t="s">
         <v>1161</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
       <c r="E453" t="s">
         <v>15</v>
       </c>
       <c r="F453">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="G453" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H453">
         <v>73.94</v>
       </c>
       <c r="I453">
         <v>88.73</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B454" t="s">
+        <v>534</v>
+      </c>
+      <c r="C454" t="s">
         <v>1163</v>
       </c>
-      <c r="B454" t="s">
-[...2 lines deleted...]
-      <c r="C454" t="s">
+      <c r="D454" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
       <c r="E454" t="s">
         <v>15</v>
       </c>
       <c r="F454">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="G454" t="b">
+        <v>0</v>
       </c>
       <c r="H454">
-        <v>78.28</v>
+        <v>141.8</v>
       </c>
       <c r="I454">
-        <v>93.94</v>
+        <v>170.16</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B455" t="s">
+        <v>534</v>
+      </c>
+      <c r="C455" t="s">
         <v>1166</v>
       </c>
-      <c r="B455" t="s">
-[...2 lines deleted...]
-      <c r="C455" t="s">
+      <c r="D455" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
       <c r="E455" t="s">
         <v>15</v>
       </c>
       <c r="F455">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G455" t="s">
-        <v>12</v>
+        <v>537</v>
       </c>
       <c r="H455">
-        <v>100.04</v>
+        <v>78.28</v>
       </c>
       <c r="I455">
-        <v>120.05</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B456" t="s">
+        <v>993</v>
+      </c>
+      <c r="C456" t="s">
         <v>1169</v>
       </c>
-      <c r="B456" t="s">
-[...2 lines deleted...]
-      <c r="C456" t="s">
+      <c r="D456" t="s">
         <v>1170</v>
       </c>
-      <c r="D456" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E456" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F456">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G456" t="s">
         <v>12</v>
       </c>
       <c r="H456">
-        <v>67.84</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I456">
-        <v>81.41</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B457" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
       <c r="C457" t="s">
         <v>1173</v>
       </c>
       <c r="D457" t="s">
         <v>1174</v>
       </c>
       <c r="E457" t="s">
         <v>15</v>
       </c>
       <c r="F457">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G457" t="s">
         <v>12</v>
       </c>
       <c r="H457">
-        <v>82.64</v>
+        <v>49.58</v>
       </c>
       <c r="I457">
-        <v>99.17</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" t="s">
         <v>1175</v>
       </c>
       <c r="B458" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C458" t="s">
         <v>1176</v>
       </c>
       <c r="D458" t="s">
         <v>1177</v>
       </c>
       <c r="E458" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F458">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="G458" t="s">
         <v>12</v>
       </c>
       <c r="H458">
-        <v>84.90000000000001</v>
+        <v>55.66</v>
       </c>
       <c r="I458">
-        <v>101.88</v>
+        <v>66.79000000000001</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" t="s">
         <v>1178</v>
       </c>
       <c r="B459" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C459" t="s">
         <v>1179</v>
       </c>
       <c r="D459" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="E459" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F459">
         <v>3</v>
       </c>
       <c r="G459" t="s">
         <v>12</v>
       </c>
       <c r="H459">
-        <v>85.23999999999999</v>
+        <v>56.54</v>
       </c>
       <c r="I459">
-        <v>102.29</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B460" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C460" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D460" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="E460" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F460">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G460" t="s">
         <v>12</v>
       </c>
       <c r="H460">
-        <v>117.44</v>
+        <v>49.58</v>
       </c>
       <c r="I460">
-        <v>140.93</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B461" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C461" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="D461" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="E461" t="s">
         <v>15</v>
       </c>
       <c r="F461">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G461" t="s">
         <v>12</v>
       </c>
       <c r="H461">
-        <v>104.38</v>
+        <v>59.14</v>
       </c>
       <c r="I461">
-        <v>125.26</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B462" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C462" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="D462" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
       <c r="E462" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F462">
         <v>8</v>
       </c>
       <c r="G462" t="s">
         <v>12</v>
       </c>
       <c r="H462">
-        <v>86.12</v>
+        <v>73.94</v>
       </c>
       <c r="I462">
-        <v>103.34</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="B463" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C463" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="D463" t="s">
-        <v>1182</v>
+        <v>1192</v>
       </c>
       <c r="E463" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F463">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G463" t="s">
         <v>12</v>
       </c>
       <c r="H463">
-        <v>104.38</v>
+        <v>78.28</v>
       </c>
       <c r="I463">
-        <v>125.26</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="B464" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C464" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="D464" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="E464" t="s">
         <v>15</v>
       </c>
       <c r="F464">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G464" t="s">
         <v>12</v>
       </c>
       <c r="H464">
-        <v>100.04</v>
+        <v>73.94</v>
       </c>
       <c r="I464">
-        <v>120.05</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="B465" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C465" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="D465" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
       <c r="E465" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F465">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="G465" t="s">
         <v>12</v>
       </c>
       <c r="H465">
-        <v>100.04</v>
+        <v>78.28</v>
       </c>
       <c r="I465">
-        <v>120.05</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="B466" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C466" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="D466" t="s">
-        <v>1191</v>
+        <v>1201</v>
       </c>
       <c r="E466" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F466">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G466" t="s">
         <v>12</v>
       </c>
       <c r="H466">
-        <v>100.04</v>
+        <v>74.8</v>
       </c>
       <c r="I466">
-        <v>120.05</v>
+        <v>89.76000000000001</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" t="s">
-        <v>1196</v>
+        <v>1202</v>
       </c>
       <c r="B467" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C467" t="s">
-        <v>1197</v>
+        <v>1203</v>
       </c>
       <c r="D467" t="s">
-        <v>1198</v>
+        <v>1204</v>
       </c>
       <c r="E467" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F467">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G467" t="s">
         <v>12</v>
       </c>
       <c r="H467">
-        <v>59.14</v>
+        <v>67.84</v>
       </c>
       <c r="I467">
-        <v>70.97</v>
+        <v>81.41</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="B468" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C468" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
       <c r="D468" t="s">
-        <v>1201</v>
+        <v>1207</v>
       </c>
       <c r="E468" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F468">
         <v>2</v>
       </c>
       <c r="G468" t="s">
         <v>12</v>
       </c>
       <c r="H468">
-        <v>73.94</v>
+        <v>82.64</v>
       </c>
       <c r="I468">
-        <v>88.73</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" t="s">
-        <v>1202</v>
+        <v>1208</v>
       </c>
       <c r="B469" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C469" t="s">
-        <v>1203</v>
+        <v>1209</v>
       </c>
       <c r="D469" t="s">
-        <v>1201</v>
+        <v>1210</v>
       </c>
       <c r="E469" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F469">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G469" t="s">
         <v>12</v>
       </c>
       <c r="H469">
-        <v>86.3</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="I469">
-        <v>103.56</v>
+        <v>101.88</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="B470" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C470" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="D470" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="E470" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F470">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G470" t="s">
         <v>12</v>
       </c>
       <c r="H470">
-        <v>72.2</v>
+        <v>117.44</v>
       </c>
       <c r="I470">
-        <v>86.64</v>
+        <v>140.93</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
       <c r="B471" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C471" t="s">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="D471" t="s">
-        <v>1206</v>
+        <v>1215</v>
       </c>
       <c r="E471" t="s">
         <v>15</v>
       </c>
       <c r="F471">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="G471" t="s">
         <v>12</v>
       </c>
       <c r="H471">
-        <v>54.8</v>
+        <v>104.38</v>
       </c>
       <c r="I471">
-        <v>65.76000000000001</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" t="s">
-        <v>1209</v>
+        <v>1216</v>
       </c>
       <c r="B472" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C472" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
       <c r="D472" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="E472" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F472">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G472" t="s">
         <v>12</v>
       </c>
       <c r="H472">
-        <v>74.8</v>
+        <v>86.12</v>
       </c>
       <c r="I472">
-        <v>89.76000000000001</v>
+        <v>103.34</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" t="s">
-        <v>1211</v>
+        <v>1218</v>
       </c>
       <c r="B473" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C473" t="s">
-        <v>1212</v>
+        <v>1219</v>
       </c>
       <c r="D473" t="s">
         <v>1213</v>
       </c>
       <c r="E473" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F473">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G473" t="s">
         <v>12</v>
       </c>
       <c r="H473">
-        <v>100.04</v>
+        <v>104.38</v>
       </c>
       <c r="I473">
-        <v>120.05</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" t="s">
-        <v>1214</v>
+        <v>1220</v>
       </c>
       <c r="B474" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C474" t="s">
-        <v>1215</v>
+        <v>1221</v>
       </c>
       <c r="D474" t="s">
-        <v>1213</v>
+        <v>1222</v>
       </c>
       <c r="E474" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F474">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G474" t="s">
         <v>12</v>
       </c>
       <c r="H474">
-        <v>111.34</v>
+        <v>100.04</v>
       </c>
       <c r="I474">
-        <v>133.61</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="B475" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C475" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="D475" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="E475" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F475">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G475" t="s">
         <v>12</v>
       </c>
       <c r="H475">
-        <v>139.18</v>
+        <v>100.04</v>
       </c>
       <c r="I475">
-        <v>167.02</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B476" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C476" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="D476" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="E476" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F476">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G476" t="s">
         <v>12</v>
       </c>
       <c r="H476">
-        <v>140.92</v>
+        <v>100.04</v>
       </c>
       <c r="I476">
-        <v>169.1</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="B477" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C477" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D477" t="s">
         <v>1222</v>
       </c>
-      <c r="D477" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E477" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F477">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G477" t="s">
         <v>12</v>
       </c>
       <c r="H477">
-        <v>143.54</v>
+        <v>100.04</v>
       </c>
       <c r="I477">
-        <v>172.25</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="B478" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C478" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="D478" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="E478" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F478">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G478" t="s">
         <v>12</v>
       </c>
       <c r="H478">
-        <v>121.78</v>
+        <v>59.14</v>
       </c>
       <c r="I478">
-        <v>146.14</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" t="s">
-        <v>1226</v>
+        <v>1232</v>
       </c>
       <c r="B479" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C479" t="s">
-        <v>1227</v>
+        <v>1233</v>
       </c>
       <c r="D479" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="E479" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F479">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G479" t="s">
         <v>12</v>
       </c>
       <c r="H479">
-        <v>143.54</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="I479">
-        <v>172.25</v>
+        <v>79.31999999999999</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" t="s">
-        <v>1228</v>
+        <v>1234</v>
       </c>
       <c r="B480" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C480" t="s">
-        <v>1229</v>
+        <v>1235</v>
       </c>
       <c r="D480" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="E480" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F480">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G480" t="s">
         <v>12</v>
       </c>
       <c r="H480">
-        <v>95.68000000000001</v>
+        <v>73.94</v>
       </c>
       <c r="I480">
-        <v>114.82</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" t="s">
-        <v>1231</v>
+        <v>1237</v>
       </c>
       <c r="B481" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C481" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="D481" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="E481" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F481">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G481" t="s">
         <v>12</v>
       </c>
       <c r="H481">
-        <v>95.7</v>
+        <v>86.3</v>
       </c>
       <c r="I481">
-        <v>114.84</v>
+        <v>103.56</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="B482" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C482" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="D482" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="E482" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F482">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G482" t="s">
         <v>12</v>
       </c>
       <c r="H482">
-        <v>113.08</v>
+        <v>54.8</v>
       </c>
       <c r="I482">
-        <v>135.7</v>
+        <v>65.76000000000001</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" t="s">
-        <v>1236</v>
+        <v>1242</v>
       </c>
       <c r="B483" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C483" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="D483" t="s">
-        <v>1235</v>
+        <v>1244</v>
       </c>
       <c r="E483" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F483">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G483" t="s">
         <v>12</v>
       </c>
       <c r="H483">
-        <v>113.08</v>
+        <v>100.04</v>
       </c>
       <c r="I483">
-        <v>135.7</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" t="s">
-        <v>1238</v>
+        <v>1245</v>
       </c>
       <c r="B484" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C484" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
       <c r="D484" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="E484" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F484">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G484" t="s">
         <v>12</v>
       </c>
       <c r="H484">
-        <v>86.98</v>
+        <v>111.34</v>
       </c>
       <c r="I484">
-        <v>104.38</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="B485" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C485" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="D485" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
       <c r="E485" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F485">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G485" t="s">
         <v>12</v>
       </c>
       <c r="H485">
-        <v>87.02</v>
+        <v>139.18</v>
       </c>
       <c r="I485">
-        <v>104.42</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
       <c r="B486" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C486" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="D486" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
       <c r="E486" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F486">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G486" t="s">
         <v>12</v>
       </c>
       <c r="H486">
-        <v>50.44</v>
+        <v>143.54</v>
       </c>
       <c r="I486">
-        <v>60.53</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" t="s">
-        <v>1247</v>
+        <v>1253</v>
       </c>
       <c r="B487" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C487" t="s">
-        <v>1248</v>
+        <v>1254</v>
       </c>
       <c r="D487" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
       <c r="E487" t="s">
         <v>15</v>
       </c>
       <c r="F487">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G487" t="s">
         <v>12</v>
       </c>
       <c r="H487">
-        <v>78.28</v>
+        <v>121.78</v>
       </c>
       <c r="I487">
-        <v>93.94</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" t="s">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="B488" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C488" t="s">
-        <v>1250</v>
+        <v>1256</v>
       </c>
       <c r="D488" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="E488" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F488">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G488" t="s">
         <v>12</v>
       </c>
       <c r="H488">
-        <v>76.06</v>
+        <v>143.54</v>
       </c>
       <c r="I488">
-        <v>91.27</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="B489" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C489" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="D489" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="E489" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F489">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G489" t="s">
         <v>12</v>
       </c>
       <c r="H489">
-        <v>65.23999999999999</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I489">
-        <v>78.29000000000001</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="B490" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C490" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="D490" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="E490" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F490">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G490" t="s">
         <v>12</v>
       </c>
       <c r="H490">
-        <v>69.58</v>
+        <v>95.7</v>
       </c>
       <c r="I490">
-        <v>83.5</v>
+        <v>114.84</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="B491" t="s">
-        <v>1258</v>
+        <v>1172</v>
       </c>
       <c r="C491" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="D491" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="E491" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F491">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G491" t="s">
         <v>12</v>
       </c>
       <c r="H491">
-        <v>33.92</v>
+        <v>113.08</v>
       </c>
       <c r="I491">
-        <v>40.7</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="B492" t="s">
-        <v>1258</v>
+        <v>1172</v>
       </c>
       <c r="C492" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="D492" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="E492" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F492">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G492" t="s">
         <v>12</v>
       </c>
       <c r="H492">
-        <v>46.96</v>
+        <v>113.08</v>
       </c>
       <c r="I492">
-        <v>56.35</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="B493" t="s">
-        <v>1258</v>
+        <v>1172</v>
       </c>
       <c r="C493" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="D493" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="E493" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F493">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G493" t="s">
         <v>12</v>
       </c>
       <c r="H493">
-        <v>32.18</v>
+        <v>86.98</v>
       </c>
       <c r="I493">
-        <v>38.62</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="B494" t="s">
-        <v>1258</v>
+        <v>1172</v>
       </c>
       <c r="C494" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="D494" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="E494" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F494">
         <v>1</v>
       </c>
       <c r="G494" t="s">
         <v>12</v>
       </c>
       <c r="H494">
-        <v>59.14</v>
+        <v>87.02</v>
       </c>
       <c r="I494">
-        <v>70.97</v>
+        <v>104.42</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="B495" t="s">
-        <v>1258</v>
+        <v>1172</v>
       </c>
       <c r="C495" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="D495" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="E495" t="s">
         <v>15</v>
       </c>
       <c r="F495">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G495" t="s">
         <v>12</v>
       </c>
       <c r="H495">
-        <v>49.58</v>
+        <v>50.44</v>
       </c>
       <c r="I495">
-        <v>59.5</v>
+        <v>60.53</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="B496" t="s">
-        <v>1258</v>
+        <v>1172</v>
       </c>
       <c r="C496" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="D496" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="E496" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F496">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="G496" t="s">
         <v>12</v>
       </c>
       <c r="H496">
-        <v>34.78</v>
+        <v>78.28</v>
       </c>
       <c r="I496">
-        <v>41.74</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="B497" t="s">
-        <v>1258</v>
+        <v>1172</v>
       </c>
       <c r="C497" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="D497" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="E497" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F497">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G497" t="s">
         <v>12</v>
       </c>
       <c r="H497">
-        <v>43.48</v>
+        <v>76.06</v>
       </c>
       <c r="I497">
-        <v>52.18</v>
+        <v>91.27</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="B498" t="s">
-        <v>1258</v>
+        <v>1172</v>
       </c>
       <c r="C498" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="D498" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
       <c r="E498" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F498">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G498" t="s">
         <v>12</v>
       </c>
       <c r="H498">
-        <v>46.1</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I498">
-        <v>55.32</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="B499" t="s">
-        <v>1258</v>
+        <v>1172</v>
       </c>
       <c r="C499" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="D499" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="E499" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F499">
         <v>2</v>
       </c>
       <c r="G499" t="s">
         <v>12</v>
       </c>
       <c r="H499">
-        <v>58.28</v>
+        <v>69.58</v>
       </c>
       <c r="I499">
-        <v>69.94</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="B500" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C500" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="D500" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="E500" t="s">
         <v>15</v>
       </c>
       <c r="F500">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G500" t="s">
         <v>12</v>
       </c>
       <c r="H500">
-        <v>50.44</v>
+        <v>33.92</v>
       </c>
       <c r="I500">
-        <v>60.53</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="B501" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C501" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="D501" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
       <c r="E501" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F501">
         <v>1</v>
       </c>
       <c r="G501" t="s">
         <v>12</v>
       </c>
       <c r="H501">
-        <v>51.32</v>
+        <v>46.96</v>
       </c>
       <c r="I501">
-        <v>61.58</v>
+        <v>56.35</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="B502" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C502" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="D502" t="s">
-        <v>1285</v>
+        <v>1295</v>
       </c>
       <c r="E502" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F502">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G502" t="s">
         <v>12</v>
       </c>
       <c r="H502">
-        <v>51.32</v>
+        <v>33.92</v>
       </c>
       <c r="I502">
-        <v>61.58</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" t="s">
-        <v>1290</v>
+        <v>1296</v>
       </c>
       <c r="B503" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C503" t="s">
-        <v>1289</v>
+        <v>1297</v>
       </c>
       <c r="D503" t="s">
-        <v>1285</v>
+        <v>1298</v>
       </c>
       <c r="E503" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F503">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G503" t="s">
         <v>12</v>
       </c>
       <c r="H503">
-        <v>46.78</v>
+        <v>52.18</v>
       </c>
       <c r="I503">
-        <v>56.14</v>
+        <v>62.62</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" t="s">
-        <v>1291</v>
+        <v>1299</v>
       </c>
       <c r="B504" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C504" t="s">
-        <v>1292</v>
+        <v>1300</v>
       </c>
       <c r="D504" t="s">
-        <v>1293</v>
+        <v>1301</v>
       </c>
       <c r="E504" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F504">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G504" t="s">
         <v>12</v>
       </c>
       <c r="H504">
-        <v>44.36</v>
+        <v>49.58</v>
       </c>
       <c r="I504">
-        <v>53.23</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
       <c r="B505" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C505" t="s">
-        <v>1295</v>
+        <v>1303</v>
       </c>
       <c r="D505" t="s">
-        <v>1296</v>
+        <v>1304</v>
       </c>
       <c r="E505" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F505">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="G505" t="s">
         <v>12</v>
       </c>
       <c r="H505">
-        <v>77.42</v>
+        <v>34.78</v>
       </c>
       <c r="I505">
-        <v>92.90000000000001</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
       <c r="B506" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C506" t="s">
-        <v>1298</v>
+        <v>1306</v>
       </c>
       <c r="D506" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="E506" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F506">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="G506" t="s">
         <v>12</v>
       </c>
       <c r="H506">
-        <v>77.42</v>
+        <v>43.48</v>
       </c>
       <c r="I506">
-        <v>92.90000000000001</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
       <c r="B507" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C507" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
       <c r="D507" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="E507" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F507">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G507" t="s">
         <v>12</v>
       </c>
       <c r="H507">
-        <v>60.88</v>
+        <v>46.1</v>
       </c>
       <c r="I507">
-        <v>73.06</v>
+        <v>55.32</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" t="s">
-        <v>1303</v>
+        <v>1309</v>
       </c>
       <c r="B508" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C508" t="s">
-        <v>1304</v>
+        <v>1310</v>
       </c>
       <c r="D508" t="s">
-        <v>1305</v>
+        <v>1311</v>
       </c>
       <c r="E508" t="s">
         <v>15</v>
       </c>
       <c r="F508">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="G508" t="s">
         <v>12</v>
       </c>
       <c r="H508">
-        <v>66.98</v>
+        <v>50.44</v>
       </c>
       <c r="I508">
-        <v>80.38</v>
+        <v>60.53</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" t="s">
-        <v>1306</v>
+        <v>1312</v>
       </c>
       <c r="B509" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C509" t="s">
-        <v>1307</v>
+        <v>1313</v>
       </c>
       <c r="D509" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="E509" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F509">
         <v>1</v>
       </c>
       <c r="G509" t="s">
         <v>12</v>
       </c>
       <c r="H509">
-        <v>50.44</v>
+        <v>49.58</v>
       </c>
       <c r="I509">
-        <v>60.53</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="B510" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C510" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="D510" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="E510" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F510">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G510" t="s">
         <v>12</v>
       </c>
       <c r="H510">
-        <v>63.5</v>
+        <v>46.78</v>
       </c>
       <c r="I510">
-        <v>76.2</v>
+        <v>56.14</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="B511" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C511" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="D511" t="s">
-        <v>1308</v>
+        <v>1318</v>
       </c>
       <c r="E511" t="s">
-        <v>54</v>
+        <v>330</v>
       </c>
       <c r="F511">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G511" t="s">
         <v>12</v>
       </c>
       <c r="H511">
-        <v>63.5</v>
+        <v>147.88</v>
       </c>
       <c r="I511">
-        <v>76.2</v>
+        <v>177.46</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" t="s">
-        <v>1313</v>
+        <v>1319</v>
       </c>
       <c r="B512" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C512" t="s">
-        <v>1314</v>
+        <v>1320</v>
       </c>
       <c r="D512" t="s">
-        <v>1315</v>
+        <v>1321</v>
       </c>
       <c r="E512" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F512">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G512" t="s">
         <v>12</v>
       </c>
       <c r="H512">
-        <v>63.5</v>
+        <v>74.8</v>
       </c>
       <c r="I512">
-        <v>76.2</v>
+        <v>89.76000000000001</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" t="s">
-        <v>1316</v>
+        <v>1322</v>
       </c>
       <c r="B513" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C513" t="s">
-        <v>1314</v>
+        <v>1323</v>
       </c>
       <c r="D513" t="s">
-        <v>1308</v>
+        <v>1321</v>
       </c>
       <c r="E513" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F513">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G513" t="s">
         <v>12</v>
       </c>
       <c r="H513">
-        <v>40.88</v>
+        <v>77.42</v>
       </c>
       <c r="I513">
-        <v>49.06</v>
+        <v>92.90000000000001</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" t="s">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="B514" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C514" t="s">
-        <v>1318</v>
+        <v>1325</v>
       </c>
       <c r="D514" t="s">
-        <v>1319</v>
+        <v>1326</v>
       </c>
       <c r="E514" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F514">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G514" t="s">
         <v>12</v>
       </c>
       <c r="H514">
-        <v>60.88</v>
+        <v>79.16</v>
       </c>
       <c r="I514">
-        <v>73.06</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" t="s">
-        <v>1320</v>
+        <v>1327</v>
       </c>
       <c r="B515" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C515" t="s">
-        <v>1321</v>
+        <v>1328</v>
       </c>
       <c r="D515" t="s">
-        <v>1322</v>
+        <v>1329</v>
       </c>
       <c r="E515" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F515">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G515" t="s">
         <v>12</v>
       </c>
       <c r="H515">
-        <v>59.14</v>
+        <v>77.42</v>
       </c>
       <c r="I515">
-        <v>70.97</v>
+        <v>92.90000000000001</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" t="s">
-        <v>1323</v>
+        <v>1330</v>
       </c>
       <c r="B516" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C516" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="D516" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
       <c r="E516" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F516">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G516" t="s">
         <v>12</v>
       </c>
       <c r="H516">
-        <v>99.16</v>
+        <v>60.88</v>
       </c>
       <c r="I516">
-        <v>118.99</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" t="s">
-        <v>1325</v>
+        <v>1333</v>
       </c>
       <c r="B517" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C517" t="s">
-        <v>1326</v>
+        <v>1334</v>
       </c>
       <c r="D517" t="s">
-        <v>1322</v>
+        <v>1335</v>
       </c>
       <c r="E517" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F517">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="G517" t="s">
         <v>12</v>
       </c>
       <c r="H517">
-        <v>99.16</v>
+        <v>66.98</v>
       </c>
       <c r="I517">
-        <v>118.99</v>
+        <v>80.38</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" t="s">
-        <v>1327</v>
+        <v>1336</v>
       </c>
       <c r="B518" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C518" t="s">
-        <v>1328</v>
+        <v>1337</v>
       </c>
       <c r="D518" t="s">
-        <v>1322</v>
+        <v>1338</v>
       </c>
       <c r="E518" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F518">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G518" t="s">
         <v>12</v>
       </c>
       <c r="H518">
-        <v>99.16</v>
+        <v>50.44</v>
       </c>
       <c r="I518">
-        <v>118.99</v>
+        <v>60.53</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" t="s">
-        <v>1329</v>
+        <v>1339</v>
       </c>
       <c r="B519" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C519" t="s">
-        <v>1330</v>
+        <v>1340</v>
       </c>
       <c r="D519" t="s">
-        <v>1331</v>
+        <v>1340</v>
       </c>
       <c r="E519" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F519">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G519" t="s">
         <v>12</v>
       </c>
       <c r="H519">
-        <v>54.8</v>
+        <v>63.5</v>
       </c>
       <c r="I519">
-        <v>65.76000000000001</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" t="s">
-        <v>1332</v>
+        <v>1341</v>
       </c>
       <c r="B520" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C520" t="s">
-        <v>1333</v>
+        <v>1342</v>
       </c>
       <c r="D520" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="E520" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F520">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G520" t="s">
         <v>12</v>
       </c>
       <c r="H520">
-        <v>100.04</v>
+        <v>63.5</v>
       </c>
       <c r="I520">
-        <v>120.05</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" t="s">
-        <v>1334</v>
+        <v>1343</v>
       </c>
       <c r="B521" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C521" t="s">
-        <v>1335</v>
+        <v>1344</v>
       </c>
       <c r="D521" t="s">
-        <v>1336</v>
+        <v>1345</v>
       </c>
       <c r="E521" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F521">
         <v>1</v>
       </c>
       <c r="G521" t="s">
         <v>12</v>
       </c>
       <c r="H521">
-        <v>134.84</v>
+        <v>63.5</v>
       </c>
       <c r="I521">
-        <v>161.81</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" t="s">
-        <v>1337</v>
+        <v>1346</v>
       </c>
       <c r="B522" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C522" t="s">
-        <v>1338</v>
+        <v>1347</v>
       </c>
       <c r="D522" t="s">
-        <v>1339</v>
+        <v>1348</v>
       </c>
       <c r="E522" t="s">
+        <v>37</v>
+      </c>
+      <c r="F522">
         <v>15</v>
       </c>
-      <c r="F522">
-[...1 lines deleted...]
-      </c>
       <c r="G522" t="s">
         <v>12</v>
       </c>
       <c r="H522">
-        <v>71.31999999999999</v>
+        <v>60.88</v>
       </c>
       <c r="I522">
-        <v>85.58</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" t="s">
-        <v>1340</v>
+        <v>1349</v>
       </c>
       <c r="B523" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C523" t="s">
-        <v>1341</v>
+        <v>1350</v>
       </c>
       <c r="D523" t="s">
-        <v>1339</v>
+        <v>1351</v>
       </c>
       <c r="E523" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F523">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G523" t="s">
         <v>12</v>
       </c>
       <c r="H523">
-        <v>130.48</v>
+        <v>59.14</v>
       </c>
       <c r="I523">
-        <v>156.58</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" t="s">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="B524" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C524" t="s">
-        <v>1343</v>
+        <v>1353</v>
       </c>
       <c r="D524" t="s">
-        <v>1339</v>
+        <v>1351</v>
       </c>
       <c r="E524" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F524">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G524" t="s">
         <v>12</v>
       </c>
       <c r="H524">
-        <v>111.34</v>
+        <v>99.16</v>
       </c>
       <c r="I524">
-        <v>133.61</v>
+        <v>118.99</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" t="s">
-        <v>1344</v>
+        <v>1354</v>
       </c>
       <c r="B525" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C525" t="s">
-        <v>1345</v>
+        <v>1355</v>
       </c>
       <c r="D525" t="s">
-        <v>1339</v>
+        <v>1351</v>
       </c>
       <c r="E525" t="s">
         <v>22</v>
       </c>
       <c r="F525">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G525" t="s">
         <v>12</v>
       </c>
       <c r="H525">
-        <v>113.08</v>
+        <v>99.16</v>
       </c>
       <c r="I525">
-        <v>135.7</v>
+        <v>118.99</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" t="s">
-        <v>1346</v>
+        <v>1356</v>
       </c>
       <c r="B526" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C526" t="s">
-        <v>1347</v>
+        <v>1357</v>
       </c>
       <c r="D526" t="s">
-        <v>1348</v>
+        <v>1358</v>
       </c>
       <c r="E526" t="s">
         <v>15</v>
       </c>
       <c r="F526">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G526" t="s">
         <v>12</v>
       </c>
       <c r="H526">
-        <v>85.23999999999999</v>
+        <v>54.8</v>
       </c>
       <c r="I526">
-        <v>102.29</v>
+        <v>65.76000000000001</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" t="s">
-        <v>1349</v>
+        <v>1359</v>
       </c>
       <c r="B527" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C527" t="s">
-        <v>1350</v>
+        <v>1360</v>
       </c>
       <c r="D527" t="s">
-        <v>1351</v>
+        <v>1361</v>
       </c>
       <c r="E527" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F527">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="G527" t="s">
         <v>12</v>
       </c>
       <c r="H527">
-        <v>89.59999999999999</v>
+        <v>100.04</v>
       </c>
       <c r="I527">
-        <v>107.52</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" t="s">
-        <v>1352</v>
+        <v>1362</v>
       </c>
       <c r="B528" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C528" t="s">
-        <v>1353</v>
+        <v>1363</v>
       </c>
       <c r="D528" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="E528" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F528">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G528" t="s">
         <v>12</v>
       </c>
       <c r="H528">
-        <v>108.74</v>
+        <v>100.04</v>
       </c>
       <c r="I528">
-        <v>130.49</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" t="s">
-        <v>1355</v>
+        <v>1364</v>
       </c>
       <c r="B529" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C529" t="s">
-        <v>1356</v>
+        <v>1365</v>
       </c>
       <c r="D529" t="s">
-        <v>1357</v>
+        <v>1366</v>
       </c>
       <c r="E529" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F529">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G529" t="s">
         <v>12</v>
       </c>
       <c r="H529">
-        <v>48.7</v>
+        <v>134.84</v>
       </c>
       <c r="I529">
-        <v>58.44</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="B530" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C530" t="s">
-        <v>1359</v>
+        <v>1368</v>
       </c>
       <c r="D530" t="s">
-        <v>1360</v>
+        <v>1369</v>
       </c>
       <c r="E530" t="s">
         <v>15</v>
       </c>
       <c r="F530">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G530" t="s">
         <v>12</v>
       </c>
       <c r="H530">
-        <v>100.04</v>
+        <v>71.31999999999999</v>
       </c>
       <c r="I530">
-        <v>120.05</v>
+        <v>85.58</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" t="s">
-        <v>1361</v>
+        <v>1370</v>
       </c>
       <c r="B531" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C531" t="s">
-        <v>1362</v>
+        <v>1371</v>
       </c>
       <c r="D531" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="E531" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F531">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G531" t="s">
         <v>12</v>
       </c>
       <c r="H531">
-        <v>164.86</v>
+        <v>130.48</v>
       </c>
       <c r="I531">
-        <v>197.83</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
       <c r="B532" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C532" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="D532" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="E532" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F532">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G532" t="s">
         <v>12</v>
       </c>
       <c r="H532">
-        <v>160.94</v>
+        <v>111.34</v>
       </c>
       <c r="I532">
-        <v>193.13</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" t="s">
-        <v>1366</v>
+        <v>1374</v>
       </c>
       <c r="B533" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C533" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
       <c r="D533" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="E533" t="s">
         <v>22</v>
       </c>
       <c r="F533">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G533" t="s">
         <v>12</v>
       </c>
       <c r="H533">
-        <v>160.94</v>
+        <v>113.08</v>
       </c>
       <c r="I533">
-        <v>193.13</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="B534" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C534" t="s">
-        <v>1369</v>
+        <v>1377</v>
       </c>
       <c r="D534" t="s">
-        <v>1370</v>
+        <v>1378</v>
       </c>
       <c r="E534" t="s">
         <v>15</v>
       </c>
       <c r="F534">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G534" t="s">
         <v>12</v>
       </c>
       <c r="H534">
-        <v>27.82</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I534">
-        <v>33.38</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" t="s">
-        <v>1371</v>
+        <v>1379</v>
       </c>
       <c r="B535" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C535" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
       <c r="D535" t="s">
-        <v>1373</v>
+        <v>1381</v>
       </c>
       <c r="E535" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F535">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="G535" t="s">
         <v>12</v>
       </c>
       <c r="H535">
-        <v>100.04</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="I535">
-        <v>120.05</v>
+        <v>107.52</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" t="s">
-        <v>1374</v>
+        <v>1382</v>
       </c>
       <c r="B536" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C536" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="D536" t="s">
-        <v>1373</v>
+        <v>1384</v>
       </c>
       <c r="E536" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F536">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G536" t="s">
         <v>12</v>
       </c>
       <c r="H536">
-        <v>100.04</v>
+        <v>48.7</v>
       </c>
       <c r="I536">
-        <v>120.05</v>
+        <v>58.44</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" t="s">
-        <v>1376</v>
+        <v>1385</v>
       </c>
       <c r="B537" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C537" t="s">
-        <v>1377</v>
+        <v>1386</v>
       </c>
       <c r="D537" t="s">
-        <v>1373</v>
+        <v>1387</v>
       </c>
       <c r="E537" t="s">
         <v>22</v>
       </c>
       <c r="F537">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G537" t="s">
         <v>12</v>
       </c>
       <c r="H537">
-        <v>128.74</v>
+        <v>73.94</v>
       </c>
       <c r="I537">
-        <v>154.49</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" t="s">
-        <v>1378</v>
+        <v>1388</v>
       </c>
       <c r="B538" t="s">
-        <v>1379</v>
+        <v>1287</v>
       </c>
       <c r="C538" t="s">
-        <v>1380</v>
+        <v>1389</v>
       </c>
       <c r="D538" t="s">
-        <v>1381</v>
+        <v>1390</v>
       </c>
       <c r="E538" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F538">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G538" t="s">
         <v>12</v>
       </c>
       <c r="H538">
-        <v>66.54000000000001</v>
+        <v>160.94</v>
       </c>
       <c r="I538">
-        <v>79.84999999999999</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" t="s">
-        <v>1382</v>
+        <v>1391</v>
       </c>
       <c r="B539" t="s">
-        <v>1379</v>
+        <v>1287</v>
       </c>
       <c r="C539" t="s">
-        <v>1383</v>
+        <v>1392</v>
       </c>
       <c r="D539" t="s">
-        <v>1381</v>
+        <v>1393</v>
       </c>
       <c r="E539" t="s">
         <v>15</v>
       </c>
       <c r="F539">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G539" t="s">
         <v>12</v>
       </c>
       <c r="H539">
-        <v>42.26</v>
+        <v>27.82</v>
       </c>
       <c r="I539">
-        <v>50.71</v>
+        <v>33.38</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" t="s">
-        <v>1384</v>
+        <v>1394</v>
       </c>
       <c r="B540" t="s">
-        <v>1379</v>
+        <v>1287</v>
       </c>
       <c r="C540" t="s">
-        <v>1385</v>
+        <v>1395</v>
       </c>
       <c r="D540" t="s">
-        <v>1381</v>
+        <v>1396</v>
       </c>
       <c r="E540" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F540">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G540" t="s">
         <v>12</v>
       </c>
       <c r="H540">
-        <v>67.18000000000001</v>
+        <v>100.04</v>
       </c>
       <c r="I540">
-        <v>80.62</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" t="s">
-        <v>1386</v>
+        <v>1397</v>
       </c>
       <c r="B541" t="s">
-        <v>1379</v>
+        <v>1287</v>
       </c>
       <c r="C541" t="s">
-        <v>1387</v>
+        <v>1398</v>
       </c>
       <c r="D541" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
       <c r="E541" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F541">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G541" t="s">
         <v>12</v>
       </c>
       <c r="H541">
-        <v>86.12</v>
+        <v>100.04</v>
       </c>
       <c r="I541">
-        <v>103.34</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" t="s">
-        <v>1389</v>
+        <v>1399</v>
       </c>
       <c r="B542" t="s">
-        <v>1379</v>
+        <v>1287</v>
       </c>
       <c r="C542" t="s">
-        <v>1390</v>
+        <v>1400</v>
       </c>
       <c r="D542" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
       <c r="E542" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F542">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="G542" t="s">
         <v>12</v>
       </c>
       <c r="H542">
-        <v>65.23999999999999</v>
+        <v>128.74</v>
       </c>
       <c r="I542">
-        <v>78.29000000000001</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" t="s">
-        <v>1392</v>
+        <v>1401</v>
       </c>
       <c r="B543" t="s">
-        <v>1379</v>
+        <v>1402</v>
       </c>
       <c r="C543" t="s">
-        <v>1393</v>
+        <v>1403</v>
       </c>
       <c r="D543" t="s">
-        <v>1391</v>
+        <v>1404</v>
       </c>
       <c r="E543" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F543">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G543" t="s">
         <v>12</v>
       </c>
       <c r="H543">
-        <v>79.5</v>
+        <v>66.54000000000001</v>
       </c>
       <c r="I543">
-        <v>95.40000000000001</v>
+        <v>79.84999999999999</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" t="s">
-        <v>1394</v>
+        <v>1405</v>
       </c>
       <c r="B544" t="s">
-        <v>1379</v>
+        <v>1402</v>
       </c>
       <c r="C544" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="D544" t="s">
-        <v>1396</v>
+        <v>1404</v>
       </c>
       <c r="E544" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F544">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G544" t="s">
         <v>12</v>
       </c>
       <c r="H544">
-        <v>78.3</v>
+        <v>42.26</v>
       </c>
       <c r="I544">
-        <v>93.95999999999999</v>
+        <v>50.71</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" t="s">
-        <v>1397</v>
+        <v>1407</v>
       </c>
       <c r="B545" t="s">
-        <v>527</v>
+        <v>1402</v>
       </c>
       <c r="C545" t="s">
-        <v>1398</v>
+        <v>1408</v>
       </c>
       <c r="D545" t="s">
-        <v>707</v>
+        <v>1404</v>
       </c>
       <c r="E545" t="s">
-        <v>798</v>
+        <v>51</v>
       </c>
       <c r="F545">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="G545" t="s">
+        <v>12</v>
       </c>
       <c r="H545">
-        <v>217.48</v>
+        <v>67.18000000000001</v>
       </c>
       <c r="I545">
-        <v>260.98</v>
+        <v>80.62</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" t="s">
-        <v>1399</v>
+        <v>1409</v>
       </c>
       <c r="B546" t="s">
-        <v>527</v>
+        <v>1402</v>
       </c>
       <c r="C546" t="s">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="D546" t="s">
-        <v>1401</v>
+        <v>1411</v>
       </c>
       <c r="E546" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F546">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G546" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H546">
-        <v>43.5</v>
+        <v>86.12</v>
       </c>
       <c r="I546">
-        <v>52.2</v>
+        <v>103.34</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B547" t="s">
         <v>1402</v>
       </c>
-      <c r="B547" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C547" t="s">
-        <v>1403</v>
+        <v>1413</v>
       </c>
       <c r="D547" t="s">
-        <v>1404</v>
+        <v>1414</v>
       </c>
       <c r="E547" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F547">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G547" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H547">
-        <v>413.24</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I547">
-        <v>495.89</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" t="s">
-        <v>1405</v>
+        <v>1415</v>
       </c>
       <c r="B548" t="s">
-        <v>527</v>
+        <v>1402</v>
       </c>
       <c r="C548" t="s">
-        <v>1406</v>
+        <v>1416</v>
       </c>
       <c r="D548" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="E548" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F548">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G548" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H548">
-        <v>521.98</v>
+        <v>79.5</v>
       </c>
       <c r="I548">
-        <v>626.38</v>
+        <v>95.40000000000001</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" t="s">
-        <v>1408</v>
+        <v>1417</v>
       </c>
       <c r="B549" t="s">
-        <v>527</v>
+        <v>1402</v>
       </c>
       <c r="C549" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="D549" t="s">
-        <v>1410</v>
+        <v>1419</v>
       </c>
       <c r="E549" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F549">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G549" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H549">
-        <v>234.88</v>
+        <v>78.3</v>
       </c>
       <c r="I549">
-        <v>281.86</v>
+        <v>93.95999999999999</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="B550" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C550" t="s">
-        <v>1412</v>
+        <v>1421</v>
       </c>
       <c r="D550" t="s">
-        <v>1404</v>
+        <v>1422</v>
       </c>
       <c r="E550" t="s">
         <v>15</v>
       </c>
       <c r="F550">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G550" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H550">
-        <v>226.18</v>
+        <v>43.5</v>
       </c>
       <c r="I550">
-        <v>271.42</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" t="s">
-        <v>1413</v>
+        <v>1423</v>
       </c>
       <c r="B551" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C551" t="s">
-        <v>1414</v>
+        <v>1424</v>
       </c>
       <c r="D551" t="s">
-        <v>1415</v>
+        <v>1425</v>
       </c>
       <c r="E551" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F551">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G551" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H551">
-        <v>104.38</v>
+        <v>163.54</v>
       </c>
       <c r="I551">
-        <v>125.26</v>
+        <v>196.25</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" t="s">
-        <v>1416</v>
+        <v>1426</v>
       </c>
       <c r="B552" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C552" t="s">
-        <v>1417</v>
+        <v>1427</v>
       </c>
       <c r="D552" t="s">
-        <v>1418</v>
+        <v>1428</v>
       </c>
       <c r="E552" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F552">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G552" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H552">
-        <v>185.3</v>
+        <v>413.24</v>
       </c>
       <c r="I552">
-        <v>222.36</v>
+        <v>495.89</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" t="s">
-        <v>1419</v>
+        <v>1429</v>
       </c>
       <c r="B553" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C553" t="s">
-        <v>1420</v>
+        <v>1430</v>
       </c>
       <c r="D553" t="s">
-        <v>1418</v>
+        <v>1428</v>
       </c>
       <c r="E553" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F553">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G553" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H553">
-        <v>185.3</v>
+        <v>226.18</v>
       </c>
       <c r="I553">
-        <v>222.36</v>
+        <v>271.42</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" t="s">
-        <v>1421</v>
+        <v>1431</v>
       </c>
       <c r="B554" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C554" t="s">
-        <v>1422</v>
+        <v>1432</v>
       </c>
       <c r="D554" t="s">
-        <v>1415</v>
+        <v>1433</v>
       </c>
       <c r="E554" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F554">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="G554" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H554">
-        <v>104.38</v>
+        <v>82.64</v>
       </c>
       <c r="I554">
-        <v>125.26</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" t="s">
-        <v>1423</v>
+        <v>1434</v>
       </c>
       <c r="B555" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C555" t="s">
-        <v>1424</v>
+        <v>1435</v>
       </c>
       <c r="D555" t="s">
-        <v>1418</v>
+        <v>1433</v>
       </c>
       <c r="E555" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F555">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G555" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H555">
-        <v>185.3</v>
+        <v>102.64</v>
       </c>
       <c r="I555">
-        <v>222.36</v>
+        <v>123.17</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" t="s">
-        <v>1425</v>
+        <v>1436</v>
       </c>
       <c r="B556" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C556" t="s">
-        <v>1426</v>
+        <v>1437</v>
       </c>
       <c r="D556" t="s">
-        <v>1427</v>
+        <v>1438</v>
       </c>
       <c r="E556" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F556">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G556" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H556">
-        <v>40.02</v>
+        <v>185.3</v>
       </c>
       <c r="I556">
-        <v>48.02</v>
+        <v>222.36</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" t="s">
-        <v>1428</v>
+        <v>1439</v>
       </c>
       <c r="B557" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C557" t="s">
-        <v>1429</v>
+        <v>1440</v>
       </c>
       <c r="D557" t="s">
-        <v>1430</v>
+        <v>1438</v>
       </c>
       <c r="E557" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F557">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="G557" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H557">
-        <v>213.14</v>
+        <v>185.3</v>
       </c>
       <c r="I557">
-        <v>255.77</v>
+        <v>222.36</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" t="s">
-        <v>1431</v>
+        <v>1441</v>
       </c>
       <c r="B558" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C558" t="s">
-        <v>1432</v>
+        <v>1442</v>
       </c>
       <c r="D558" t="s">
         <v>1433</v>
       </c>
       <c r="E558" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F558">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="G558" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H558">
-        <v>187.9</v>
+        <v>100.04</v>
       </c>
       <c r="I558">
-        <v>225.48</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" t="s">
-        <v>1434</v>
+        <v>1443</v>
       </c>
       <c r="B559" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C559" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="D559" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="E559" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F559">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G559" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H559">
-        <v>187.04</v>
+        <v>185.3</v>
       </c>
       <c r="I559">
-        <v>224.45</v>
+        <v>222.36</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" t="s">
-        <v>1436</v>
+        <v>1445</v>
       </c>
       <c r="B560" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C560" t="s">
-        <v>1437</v>
+        <v>1446</v>
       </c>
       <c r="D560" t="s">
-        <v>1438</v>
+        <v>1447</v>
       </c>
       <c r="E560" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F560">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="G560" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H560">
-        <v>66.98</v>
+        <v>40.02</v>
       </c>
       <c r="I560">
-        <v>80.38</v>
+        <v>48.02</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" t="s">
-        <v>1439</v>
+        <v>1448</v>
       </c>
       <c r="B561" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C561" t="s">
-        <v>1440</v>
+        <v>1449</v>
       </c>
       <c r="D561" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="E561" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F561">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G561" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H561">
-        <v>91.34</v>
+        <v>48.7</v>
       </c>
       <c r="I561">
-        <v>109.61</v>
+        <v>58.44</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" t="s">
-        <v>1442</v>
+        <v>1450</v>
       </c>
       <c r="B562" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C562" t="s">
-        <v>1443</v>
+        <v>1451</v>
       </c>
       <c r="D562" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="E562" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F562">
+        <v>7</v>
+      </c>
+      <c r="G562" t="s">
+        <v>537</v>
+      </c>
+      <c r="H562">
+        <v>48.7</v>
+      </c>
+      <c r="I562">
+        <v>58.44</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9">
+      <c r="A563" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B563" t="s">
+        <v>534</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E563" t="s">
+        <v>51</v>
+      </c>
+      <c r="F563">
+        <v>2</v>
+      </c>
+      <c r="G563" t="s">
+        <v>537</v>
+      </c>
+      <c r="H563">
+        <v>46.96</v>
+      </c>
+      <c r="I563">
+        <v>56.35</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9">
+      <c r="A564" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B564" t="s">
+        <v>534</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E564" t="s">
+        <v>37</v>
+      </c>
+      <c r="F564">
+        <v>8</v>
+      </c>
+      <c r="G564" t="s">
+        <v>537</v>
+      </c>
+      <c r="H564">
+        <v>95.68000000000001</v>
+      </c>
+      <c r="I564">
+        <v>114.82</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9">
+      <c r="A565" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B565" t="s">
+        <v>534</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E565" t="s">
+        <v>22</v>
+      </c>
+      <c r="F565">
+        <v>7</v>
+      </c>
+      <c r="G565" t="s">
+        <v>537</v>
+      </c>
+      <c r="H565">
+        <v>66.98</v>
+      </c>
+      <c r="I565">
+        <v>80.38</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9">
+      <c r="A566" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B566" t="s">
+        <v>534</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E566" t="s">
+        <v>22</v>
+      </c>
+      <c r="F566">
+        <v>10</v>
+      </c>
+      <c r="G566" t="s">
+        <v>537</v>
+      </c>
+      <c r="H566">
+        <v>91.34</v>
+      </c>
+      <c r="I566">
+        <v>109.61</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9">
+      <c r="A567" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B567" t="s">
+        <v>534</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E567" t="s">
+        <v>51</v>
+      </c>
+      <c r="F567">
+        <v>1</v>
+      </c>
+      <c r="G567" t="s">
+        <v>537</v>
+      </c>
+      <c r="H567">
+        <v>67.84</v>
+      </c>
+      <c r="I567">
+        <v>81.41</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9">
+      <c r="A568" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B568" t="s">
+        <v>534</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E568" t="s">
+        <v>51</v>
+      </c>
+      <c r="F568">
         <v>9</v>
       </c>
-      <c r="G562" t="s">
-[...2 lines deleted...]
-      <c r="H562">
+      <c r="G568" t="s">
+        <v>537</v>
+      </c>
+      <c r="H568">
         <v>95.68000000000001</v>
       </c>
-      <c r="I562">
+      <c r="I568">
         <v>114.82</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I145"/>
+  <dimension ref="A1:I137"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>6</v>
       </c>
       <c r="G1" t="s">
         <v>7</v>
       </c>
       <c r="H1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>1444</v>
+        <v>1467</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>1445</v>
+        <v>1468</v>
       </c>
       <c r="D2" t="s">
-        <v>1446</v>
+        <v>1469</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2">
         <v>5</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>79.09999999999999</v>
       </c>
       <c r="I2">
         <v>94.92</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>1447</v>
+        <v>1470</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>1448</v>
+        <v>1471</v>
       </c>
       <c r="D3" t="s">
-        <v>1446</v>
+        <v>1469</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="H3">
         <v>59.14</v>
       </c>
       <c r="I3">
         <v>70.97</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>1449</v>
+        <v>1472</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>1450</v>
+        <v>1473</v>
       </c>
       <c r="D4" t="s">
-        <v>1450</v>
+        <v>1473</v>
       </c>
       <c r="E4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F4">
         <v>5</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
       <c r="H4">
         <v>43.48</v>
       </c>
       <c r="I4">
         <v>52.18</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>1451</v>
+        <v>1474</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>1452</v>
+        <v>1475</v>
       </c>
       <c r="D5" t="s">
-        <v>1453</v>
+        <v>1476</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5">
         <v>3</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5">
         <v>43.48</v>
       </c>
       <c r="I5">
         <v>52.18</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>1454</v>
+        <v>1477</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>1455</v>
+        <v>1478</v>
       </c>
       <c r="D6" t="s">
-        <v>1453</v>
+        <v>1476</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6">
         <v>107</v>
       </c>
       <c r="I6">
         <v>128.4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>1456</v>
+        <v>1479</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>1457</v>
+        <v>1480</v>
       </c>
       <c r="D7" t="s">
-        <v>1458</v>
+        <v>1481</v>
       </c>
       <c r="E7" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F7">
         <v>9</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
       <c r="H7">
         <v>66.09999999999999</v>
       </c>
       <c r="I7">
         <v>79.31999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>1459</v>
+        <v>1482</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
-        <v>1460</v>
+        <v>1483</v>
       </c>
       <c r="D8" t="s">
-        <v>1458</v>
+        <v>1481</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8">
         <v>5</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
       <c r="H8">
         <v>55.66</v>
       </c>
       <c r="I8">
         <v>66.79000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>1461</v>
+        <v>1484</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
-        <v>1462</v>
+        <v>1485</v>
       </c>
       <c r="D9" t="s">
-        <v>1458</v>
+        <v>1481</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9">
         <v>6</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
       <c r="H9">
         <v>70.23999999999999</v>
       </c>
       <c r="I9">
         <v>84.29000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>1463</v>
+        <v>1486</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>1464</v>
+        <v>1487</v>
       </c>
       <c r="D10" t="s">
-        <v>1458</v>
+        <v>1481</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10">
         <v>78.28</v>
       </c>
       <c r="I10">
         <v>93.94</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>1465</v>
+        <v>1488</v>
       </c>
       <c r="B11" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C11" t="s">
-        <v>1466</v>
+        <v>1489</v>
       </c>
       <c r="D11" t="s">
-        <v>1467</v>
+        <v>1490</v>
       </c>
       <c r="E11" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="F11">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
       <c r="H11">
         <v>90.45999999999999</v>
       </c>
       <c r="I11">
         <v>108.55</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>1468</v>
+        <v>1491</v>
       </c>
       <c r="B12" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C12" t="s">
-        <v>1469</v>
+        <v>1492</v>
       </c>
       <c r="D12" t="s">
-        <v>1470</v>
+        <v>1493</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>1494</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
       <c r="H12">
-        <v>34.78</v>
+        <v>100.04</v>
       </c>
       <c r="I12">
-        <v>41.74</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>1471</v>
+        <v>1495</v>
       </c>
       <c r="B13" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C13" t="s">
-        <v>1472</v>
+        <v>1496</v>
       </c>
       <c r="D13" t="s">
-        <v>1473</v>
+        <v>1497</v>
       </c>
       <c r="E13" t="s">
-        <v>1474</v>
+        <v>15</v>
       </c>
       <c r="F13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
       <c r="H13">
-        <v>100.04</v>
+        <v>21.74</v>
       </c>
       <c r="I13">
-        <v>120.05</v>
+        <v>26.09</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>1475</v>
+        <v>1498</v>
       </c>
       <c r="B14" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C14" t="s">
-        <v>1476</v>
+        <v>1499</v>
       </c>
       <c r="D14" t="s">
-        <v>1477</v>
+        <v>1497</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>832</v>
       </c>
       <c r="F14">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
       <c r="H14">
-        <v>21.74</v>
+        <v>24.34</v>
       </c>
       <c r="I14">
-        <v>26.09</v>
+        <v>29.21</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>1478</v>
+        <v>1500</v>
       </c>
       <c r="B15" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C15" t="s">
-        <v>1479</v>
+        <v>1501</v>
       </c>
       <c r="D15" t="s">
-        <v>1477</v>
+        <v>1502</v>
       </c>
       <c r="E15" t="s">
-        <v>798</v>
+        <v>1503</v>
       </c>
       <c r="F15">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
       <c r="H15">
-        <v>24.34</v>
+        <v>77.42</v>
       </c>
       <c r="I15">
-        <v>29.21</v>
+        <v>92.90000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>1480</v>
+        <v>1504</v>
       </c>
       <c r="B16" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C16" t="s">
-        <v>1481</v>
+        <v>1505</v>
       </c>
       <c r="D16" t="s">
-        <v>1482</v>
+        <v>1506</v>
       </c>
       <c r="E16" t="s">
-        <v>1483</v>
+        <v>1503</v>
       </c>
       <c r="F16">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
       <c r="H16">
-        <v>77.42</v>
+        <v>91.34</v>
       </c>
       <c r="I16">
-        <v>92.90000000000001</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>1484</v>
+        <v>1507</v>
       </c>
       <c r="B17" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C17" t="s">
-        <v>1485</v>
+        <v>1508</v>
       </c>
       <c r="D17" t="s">
-        <v>1486</v>
+        <v>1509</v>
       </c>
       <c r="E17" t="s">
-        <v>1483</v>
+        <v>1510</v>
       </c>
       <c r="F17">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
       <c r="H17">
-        <v>91.34</v>
+        <v>72.2</v>
       </c>
       <c r="I17">
-        <v>109.61</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>1487</v>
+        <v>1511</v>
       </c>
       <c r="B18" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C18" t="s">
-        <v>1488</v>
+        <v>1512</v>
       </c>
       <c r="D18" t="s">
-        <v>1489</v>
+        <v>1513</v>
       </c>
       <c r="E18" t="s">
-        <v>1490</v>
+        <v>330</v>
       </c>
       <c r="F18">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
       <c r="H18">
-        <v>72.2</v>
+        <v>55.24</v>
       </c>
       <c r="I18">
-        <v>86.64</v>
+        <v>66.29000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>1491</v>
+        <v>1514</v>
       </c>
       <c r="B19" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C19" t="s">
-        <v>1492</v>
+        <v>1515</v>
       </c>
       <c r="D19" t="s">
-        <v>1493</v>
+        <v>1516</v>
       </c>
       <c r="E19" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="F19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
       <c r="H19">
-        <v>55.24</v>
+        <v>39.18</v>
       </c>
       <c r="I19">
-        <v>66.29000000000001</v>
+        <v>47.02</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>1494</v>
+        <v>1517</v>
       </c>
       <c r="B20" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C20" t="s">
-        <v>1495</v>
+        <v>1518</v>
       </c>
       <c r="D20" t="s">
-        <v>1496</v>
+        <v>1519</v>
       </c>
       <c r="E20" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="F20">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
       <c r="H20">
-        <v>39.18</v>
+        <v>126.14</v>
       </c>
       <c r="I20">
-        <v>47.02</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>1497</v>
+        <v>1520</v>
       </c>
       <c r="B21" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C21" t="s">
-        <v>1498</v>
+        <v>1521</v>
       </c>
       <c r="D21" t="s">
-        <v>1499</v>
+        <v>1522</v>
       </c>
       <c r="E21" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="F21">
-        <v>8</v>
+        <v>81</v>
       </c>
       <c r="G21" t="s">
         <v>12</v>
       </c>
       <c r="H21">
-        <v>126.14</v>
+        <v>143.54</v>
       </c>
       <c r="I21">
-        <v>151.37</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>1500</v>
+        <v>1523</v>
       </c>
       <c r="B22" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C22" t="s">
-        <v>1501</v>
+        <v>1524</v>
       </c>
       <c r="D22" t="s">
-        <v>1502</v>
+        <v>1525</v>
       </c>
       <c r="E22" t="s">
-        <v>335</v>
+        <v>1503</v>
       </c>
       <c r="F22">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
       <c r="H22">
-        <v>143.54</v>
+        <v>126.14</v>
       </c>
       <c r="I22">
-        <v>172.25</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>1503</v>
+        <v>1526</v>
       </c>
       <c r="B23" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C23" t="s">
-        <v>1504</v>
+        <v>1527</v>
       </c>
       <c r="D23" t="s">
-        <v>1470</v>
+        <v>1528</v>
       </c>
       <c r="E23" t="s">
-        <v>1483</v>
+        <v>37</v>
       </c>
       <c r="F23">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
       <c r="H23">
-        <v>126.14</v>
+        <v>73.94</v>
       </c>
       <c r="I23">
-        <v>151.37</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>1505</v>
+        <v>1529</v>
       </c>
       <c r="B24" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C24" t="s">
-        <v>1506</v>
+        <v>1530</v>
       </c>
       <c r="D24" t="s">
-        <v>1507</v>
+        <v>1528</v>
       </c>
       <c r="E24" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
       <c r="H24">
-        <v>73.94</v>
+        <v>70.45999999999999</v>
       </c>
       <c r="I24">
-        <v>88.73</v>
+        <v>84.55</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>1508</v>
+        <v>1531</v>
       </c>
       <c r="B25" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C25" t="s">
-        <v>1509</v>
+        <v>1532</v>
       </c>
       <c r="D25" t="s">
-        <v>1507</v>
+        <v>1528</v>
       </c>
       <c r="E25" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
       <c r="H25">
-        <v>70.45999999999999</v>
+        <v>73.94</v>
       </c>
       <c r="I25">
-        <v>84.55</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>1510</v>
+        <v>1533</v>
       </c>
       <c r="B26" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C26" t="s">
-        <v>1511</v>
+        <v>1534</v>
       </c>
       <c r="D26" t="s">
-        <v>1507</v>
+        <v>1528</v>
       </c>
       <c r="E26" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F26">
         <v>2</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
       <c r="H26">
         <v>73.94</v>
       </c>
       <c r="I26">
         <v>88.73</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>1512</v>
+        <v>1535</v>
       </c>
       <c r="B27" t="s">
-        <v>527</v>
+        <v>1536</v>
       </c>
       <c r="C27" t="s">
-        <v>1513</v>
+        <v>1537</v>
       </c>
       <c r="D27" t="s">
-        <v>1507</v>
+        <v>1538</v>
       </c>
       <c r="E27" t="s">
-        <v>1474</v>
+        <v>51</v>
       </c>
       <c r="F27">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
       <c r="H27">
-        <v>73.94</v>
+        <v>15.66</v>
       </c>
       <c r="I27">
-        <v>88.73</v>
+        <v>18.79</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>1514</v>
+        <v>1539</v>
       </c>
       <c r="B28" t="s">
-        <v>527</v>
+        <v>1536</v>
       </c>
       <c r="C28" t="s">
-        <v>1515</v>
+        <v>1540</v>
       </c>
       <c r="D28" t="s">
-        <v>1507</v>
+        <v>1541</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>1542</v>
       </c>
       <c r="F28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
       <c r="H28">
-        <v>73.94</v>
+        <v>30.44</v>
       </c>
       <c r="I28">
-        <v>88.73</v>
+        <v>36.53</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>1516</v>
+        <v>1543</v>
       </c>
       <c r="B29" t="s">
-        <v>1517</v>
+        <v>1536</v>
       </c>
       <c r="C29" t="s">
-        <v>1518</v>
+        <v>1544</v>
       </c>
       <c r="D29" t="s">
-        <v>1519</v>
+        <v>1545</v>
       </c>
       <c r="E29" t="s">
-        <v>54</v>
+        <v>1542</v>
       </c>
       <c r="F29">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>15</v>
+      </c>
+      <c r="G29" t="b">
+        <v>0</v>
       </c>
       <c r="H29">
-        <v>15.66</v>
+        <v>43.48</v>
       </c>
       <c r="I29">
-        <v>18.79</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>1520</v>
+        <v>1546</v>
       </c>
       <c r="B30" t="s">
-        <v>1517</v>
+        <v>1536</v>
       </c>
       <c r="C30" t="s">
-        <v>1521</v>
+        <v>1547</v>
       </c>
       <c r="D30" t="s">
-        <v>1522</v>
+        <v>1548</v>
       </c>
       <c r="E30" t="s">
-        <v>1523</v>
+        <v>330</v>
       </c>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
       <c r="H30">
-        <v>30.44</v>
+        <v>30.38</v>
       </c>
       <c r="I30">
-        <v>36.53</v>
+        <v>36.46</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>1524</v>
+        <v>1549</v>
       </c>
       <c r="B31" t="s">
-        <v>1517</v>
+        <v>1536</v>
       </c>
       <c r="C31" t="s">
-        <v>1525</v>
+        <v>1550</v>
       </c>
       <c r="D31" t="s">
-        <v>1526</v>
+        <v>1551</v>
       </c>
       <c r="E31" t="s">
-        <v>1523</v>
+        <v>1542</v>
       </c>
       <c r="F31">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="G31" t="s">
+        <v>12</v>
       </c>
       <c r="H31">
-        <v>43.48</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I31">
-        <v>52.18</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>1527</v>
+        <v>1552</v>
       </c>
       <c r="B32" t="s">
-        <v>1517</v>
+        <v>1536</v>
       </c>
       <c r="C32" t="s">
-        <v>1528</v>
+        <v>1553</v>
       </c>
       <c r="D32" t="s">
-        <v>1529</v>
+        <v>1554</v>
       </c>
       <c r="E32" t="s">
-        <v>1523</v>
+        <v>1542</v>
       </c>
       <c r="F32">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G32" t="s">
         <v>12</v>
       </c>
       <c r="H32">
-        <v>108.74</v>
+        <v>91.34</v>
       </c>
       <c r="I32">
-        <v>130.49</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>1530</v>
+        <v>1555</v>
       </c>
       <c r="B33" t="s">
-        <v>1517</v>
+        <v>1536</v>
       </c>
       <c r="C33" t="s">
-        <v>1531</v>
+        <v>1556</v>
       </c>
       <c r="D33" t="s">
-        <v>1532</v>
+        <v>1557</v>
       </c>
       <c r="E33" t="s">
-        <v>335</v>
+        <v>1542</v>
       </c>
       <c r="F33">
         <v>1</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
       <c r="H33">
-        <v>30.38</v>
+        <v>86.12</v>
       </c>
       <c r="I33">
-        <v>36.46</v>
+        <v>103.34</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>1533</v>
+        <v>1558</v>
       </c>
       <c r="B34" t="s">
-        <v>1517</v>
+        <v>534</v>
       </c>
       <c r="C34" t="s">
-        <v>1534</v>
+        <v>1559</v>
       </c>
       <c r="D34" t="s">
-        <v>1535</v>
+        <v>1528</v>
       </c>
       <c r="E34" t="s">
-        <v>1523</v>
+        <v>1494</v>
       </c>
       <c r="F34">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G34" t="s">
         <v>12</v>
       </c>
       <c r="H34">
-        <v>65.23999999999999</v>
+        <v>139.18</v>
       </c>
       <c r="I34">
-        <v>78.29000000000001</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>1536</v>
+        <v>1560</v>
       </c>
       <c r="B35" t="s">
-        <v>1517</v>
+        <v>534</v>
       </c>
       <c r="C35" t="s">
-        <v>1537</v>
+        <v>1561</v>
       </c>
       <c r="D35" t="s">
-        <v>1538</v>
+        <v>1562</v>
       </c>
       <c r="E35" t="s">
-        <v>1523</v>
+        <v>1563</v>
       </c>
       <c r="F35">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
       <c r="H35">
-        <v>91.34</v>
+        <v>108.74</v>
       </c>
       <c r="I35">
-        <v>109.61</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>1539</v>
+        <v>1564</v>
       </c>
       <c r="B36" t="s">
-        <v>1517</v>
+        <v>534</v>
       </c>
       <c r="C36" t="s">
-        <v>1540</v>
+        <v>1565</v>
       </c>
       <c r="D36" t="s">
-        <v>1541</v>
+        <v>1566</v>
       </c>
       <c r="E36" t="s">
-        <v>1523</v>
+        <v>15</v>
       </c>
       <c r="F36">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
       <c r="H36">
-        <v>86.12</v>
+        <v>42.62</v>
       </c>
       <c r="I36">
-        <v>103.34</v>
+        <v>51.14</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B37" t="s">
+        <v>534</v>
+      </c>
+      <c r="C37" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E37" t="s">
         <v>1542</v>
       </c>
-      <c r="B37" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F37">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
       <c r="H37">
-        <v>139.18</v>
+        <v>122.66</v>
       </c>
       <c r="I37">
-        <v>167.02</v>
+        <v>147.19</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>1544</v>
+        <v>1570</v>
       </c>
       <c r="B38" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C38" t="s">
-        <v>1545</v>
+        <v>1571</v>
       </c>
       <c r="D38" t="s">
-        <v>1546</v>
+        <v>1572</v>
       </c>
       <c r="E38" t="s">
-        <v>1547</v>
+        <v>1573</v>
       </c>
       <c r="F38">
         <v>1</v>
       </c>
       <c r="G38" t="s">
         <v>12</v>
       </c>
       <c r="H38">
-        <v>108.74</v>
+        <v>69.58</v>
       </c>
       <c r="I38">
-        <v>130.49</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>1548</v>
+        <v>1574</v>
       </c>
       <c r="B39" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C39" t="s">
-        <v>1549</v>
+        <v>1575</v>
       </c>
       <c r="D39" t="s">
-        <v>1550</v>
+        <v>1576</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F39">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
       <c r="H39">
-        <v>42.62</v>
+        <v>69.58</v>
       </c>
       <c r="I39">
-        <v>51.14</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>1551</v>
+        <v>1577</v>
       </c>
       <c r="B40" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C40" t="s">
-        <v>1552</v>
+        <v>1578</v>
       </c>
       <c r="D40" t="s">
-        <v>1550</v>
+        <v>1576</v>
       </c>
       <c r="E40" t="s">
-        <v>1553</v>
+        <v>1563</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
       <c r="H40">
-        <v>45.22</v>
+        <v>69.58</v>
       </c>
       <c r="I40">
-        <v>54.26</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>1554</v>
+        <v>1579</v>
       </c>
       <c r="B41" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C41" t="s">
-        <v>1555</v>
+        <v>1580</v>
       </c>
       <c r="D41" t="s">
-        <v>1556</v>
+        <v>1576</v>
       </c>
       <c r="E41" t="s">
-        <v>1523</v>
+        <v>1494</v>
       </c>
       <c r="F41">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G41" t="s">
         <v>12</v>
       </c>
       <c r="H41">
-        <v>122.66</v>
+        <v>69.58</v>
       </c>
       <c r="I41">
-        <v>147.19</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>1557</v>
+        <v>1581</v>
       </c>
       <c r="B42" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C42" t="s">
-        <v>1558</v>
+        <v>1582</v>
       </c>
       <c r="D42" t="s">
-        <v>1559</v>
+        <v>1583</v>
       </c>
       <c r="E42" t="s">
-        <v>15</v>
+        <v>1494</v>
       </c>
       <c r="F42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G42" t="s">
         <v>12</v>
       </c>
       <c r="H42">
-        <v>69.58</v>
+        <v>72.2</v>
       </c>
       <c r="I42">
-        <v>83.5</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>1560</v>
+        <v>1584</v>
       </c>
       <c r="B43" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C43" t="s">
-        <v>1561</v>
+        <v>1585</v>
       </c>
       <c r="D43" t="s">
-        <v>1559</v>
+        <v>1583</v>
       </c>
       <c r="E43" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F43">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G43" t="s">
         <v>12</v>
       </c>
       <c r="H43">
-        <v>69.58</v>
+        <v>63.5</v>
       </c>
       <c r="I43">
-        <v>83.5</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>1562</v>
+        <v>1586</v>
       </c>
       <c r="B44" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C44" t="s">
-        <v>1563</v>
+        <v>1587</v>
       </c>
       <c r="D44" t="s">
-        <v>1559</v>
+        <v>1583</v>
       </c>
       <c r="E44" t="s">
-        <v>1547</v>
+        <v>51</v>
       </c>
       <c r="F44">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G44" t="s">
         <v>12</v>
       </c>
       <c r="H44">
-        <v>69.58</v>
+        <v>82.64</v>
       </c>
       <c r="I44">
-        <v>83.5</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>1564</v>
+        <v>1588</v>
       </c>
       <c r="B45" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C45" t="s">
-        <v>1565</v>
+        <v>1589</v>
       </c>
       <c r="D45" t="s">
-        <v>1559</v>
+        <v>1590</v>
       </c>
       <c r="E45" t="s">
-        <v>1474</v>
+        <v>832</v>
       </c>
       <c r="F45">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="G45" t="s">
         <v>12</v>
       </c>
       <c r="H45">
-        <v>69.58</v>
+        <v>25.8</v>
       </c>
       <c r="I45">
-        <v>83.5</v>
+        <v>30.96</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>1566</v>
+        <v>1591</v>
       </c>
       <c r="B46" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C46" t="s">
-        <v>1567</v>
+        <v>1592</v>
       </c>
       <c r="D46" t="s">
-        <v>1568</v>
+        <v>1593</v>
       </c>
       <c r="E46" t="s">
-        <v>1474</v>
+        <v>15</v>
       </c>
       <c r="F46">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G46" t="s">
         <v>12</v>
       </c>
       <c r="H46">
-        <v>72.2</v>
+        <v>104.38</v>
       </c>
       <c r="I46">
-        <v>86.64</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>1569</v>
+        <v>1594</v>
       </c>
       <c r="B47" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C47" t="s">
-        <v>1570</v>
+        <v>1595</v>
       </c>
       <c r="D47" t="s">
-        <v>1568</v>
+        <v>1596</v>
       </c>
       <c r="E47" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F47">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="G47" t="s">
         <v>12</v>
       </c>
       <c r="H47">
-        <v>63.5</v>
+        <v>13.9</v>
       </c>
       <c r="I47">
-        <v>76.2</v>
+        <v>16.68</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>1571</v>
+        <v>1597</v>
       </c>
       <c r="B48" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C48" t="s">
-        <v>1572</v>
+        <v>1598</v>
       </c>
       <c r="D48" t="s">
-        <v>1568</v>
+        <v>1596</v>
       </c>
       <c r="E48" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F48">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
       <c r="H48">
-        <v>82.64</v>
+        <v>400</v>
       </c>
       <c r="I48">
-        <v>99.17</v>
+        <v>480</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>1573</v>
+        <v>1599</v>
       </c>
       <c r="B49" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C49" t="s">
-        <v>1574</v>
+        <v>1600</v>
       </c>
       <c r="D49" t="s">
-        <v>1575</v>
+        <v>1596</v>
       </c>
       <c r="E49" t="s">
-        <v>798</v>
+        <v>1563</v>
       </c>
       <c r="F49">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
       <c r="H49">
-        <v>30.42</v>
+        <v>400</v>
       </c>
       <c r="I49">
-        <v>36.5</v>
+        <v>480</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>1576</v>
+        <v>1601</v>
       </c>
       <c r="B50" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C50" t="s">
-        <v>1574</v>
+        <v>1602</v>
       </c>
       <c r="D50" t="s">
-        <v>1575</v>
+        <v>1596</v>
       </c>
       <c r="E50" t="s">
-        <v>798</v>
+        <v>51</v>
       </c>
       <c r="F50">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G50" t="s">
         <v>12</v>
       </c>
       <c r="H50">
-        <v>25.8</v>
+        <v>400</v>
       </c>
       <c r="I50">
-        <v>30.96</v>
+        <v>480</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>1577</v>
+        <v>1603</v>
       </c>
       <c r="B51" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C51" t="s">
-        <v>1578</v>
+        <v>1604</v>
       </c>
       <c r="D51" t="s">
-        <v>1579</v>
+        <v>1596</v>
       </c>
       <c r="E51" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F51">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
       <c r="H51">
-        <v>104.38</v>
+        <v>400</v>
       </c>
       <c r="I51">
-        <v>125.26</v>
+        <v>480</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>1580</v>
+        <v>1605</v>
       </c>
       <c r="B52" t="s">
         <v>31</v>
       </c>
       <c r="C52" t="s">
-        <v>1581</v>
+        <v>1606</v>
       </c>
       <c r="D52" t="s">
-        <v>1582</v>
+        <v>1607</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
       <c r="H52">
-        <v>13.9</v>
+        <v>400</v>
       </c>
       <c r="I52">
-        <v>16.68</v>
+        <v>480</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>1583</v>
+        <v>1608</v>
       </c>
       <c r="B53" t="s">
         <v>31</v>
       </c>
       <c r="C53" t="s">
-        <v>1584</v>
+        <v>1609</v>
       </c>
       <c r="D53" t="s">
-        <v>1582</v>
+        <v>1607</v>
       </c>
       <c r="E53" t="s">
-        <v>40</v>
+        <v>1563</v>
       </c>
       <c r="F53">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="G53" t="s">
         <v>12</v>
       </c>
       <c r="H53">
         <v>400</v>
       </c>
       <c r="I53">
         <v>480</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>1585</v>
+        <v>1610</v>
       </c>
       <c r="B54" t="s">
         <v>31</v>
       </c>
       <c r="C54" t="s">
-        <v>1586</v>
+        <v>1611</v>
       </c>
       <c r="D54" t="s">
-        <v>1582</v>
+        <v>1607</v>
       </c>
       <c r="E54" t="s">
-        <v>1547</v>
+        <v>22</v>
       </c>
       <c r="F54">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
       <c r="H54">
         <v>400</v>
       </c>
       <c r="I54">
         <v>480</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>1587</v>
+        <v>1612</v>
       </c>
       <c r="B55" t="s">
         <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>1588</v>
+        <v>1613</v>
       </c>
       <c r="D55" t="s">
-        <v>1582</v>
+        <v>1614</v>
       </c>
       <c r="E55" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F55">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
       <c r="H55">
         <v>400</v>
       </c>
       <c r="I55">
         <v>480</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>1589</v>
+        <v>1615</v>
       </c>
       <c r="B56" t="s">
         <v>31</v>
       </c>
       <c r="C56" t="s">
-        <v>1590</v>
+        <v>1616</v>
       </c>
       <c r="D56" t="s">
-        <v>1582</v>
+        <v>1614</v>
       </c>
       <c r="E56" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F56">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
       <c r="H56">
         <v>400</v>
       </c>
       <c r="I56">
         <v>480</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>1591</v>
+        <v>1617</v>
       </c>
       <c r="B57" t="s">
         <v>31</v>
       </c>
       <c r="C57" t="s">
-        <v>1592</v>
+        <v>1618</v>
       </c>
       <c r="D57" t="s">
-        <v>1593</v>
+        <v>1614</v>
       </c>
       <c r="E57" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F57">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
       <c r="H57">
         <v>400</v>
       </c>
       <c r="I57">
         <v>480</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>1594</v>
+        <v>1619</v>
       </c>
       <c r="B58" t="s">
         <v>31</v>
       </c>
       <c r="C58" t="s">
-        <v>1595</v>
+        <v>1620</v>
       </c>
       <c r="D58" t="s">
-        <v>1593</v>
+        <v>1621</v>
       </c>
       <c r="E58" t="s">
-        <v>1547</v>
+        <v>1542</v>
       </c>
       <c r="F58">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="G58" t="s">
-        <v>12</v>
+        <v>1622</v>
       </c>
       <c r="H58">
-        <v>400</v>
+        <v>45.22</v>
       </c>
       <c r="I58">
-        <v>480</v>
+        <v>54.26</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>1596</v>
+        <v>1623</v>
       </c>
       <c r="B59" t="s">
-        <v>31</v>
+        <v>534</v>
       </c>
       <c r="C59" t="s">
-        <v>1597</v>
+        <v>1624</v>
       </c>
       <c r="D59" t="s">
-        <v>1593</v>
+        <v>1625</v>
       </c>
       <c r="E59" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F59">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
       <c r="H59">
-        <v>400</v>
+        <v>43.48</v>
       </c>
       <c r="I59">
-        <v>480</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>1598</v>
+        <v>1626</v>
       </c>
       <c r="B60" t="s">
-        <v>31</v>
+        <v>534</v>
       </c>
       <c r="C60" t="s">
-        <v>1599</v>
+        <v>1627</v>
       </c>
       <c r="D60" t="s">
-        <v>1600</v>
+        <v>1628</v>
       </c>
       <c r="E60" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F60">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
       <c r="H60">
-        <v>400</v>
+        <v>62.62</v>
       </c>
       <c r="I60">
-        <v>480</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>1601</v>
+        <v>1629</v>
       </c>
       <c r="B61" t="s">
-        <v>31</v>
+        <v>534</v>
       </c>
       <c r="C61" t="s">
-        <v>1602</v>
+        <v>1630</v>
       </c>
       <c r="D61" t="s">
-        <v>1600</v>
+        <v>1631</v>
       </c>
       <c r="E61" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F61">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
       <c r="H61">
-        <v>400</v>
+        <v>86.98</v>
       </c>
       <c r="I61">
-        <v>480</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>1603</v>
+        <v>1632</v>
       </c>
       <c r="B62" t="s">
-        <v>31</v>
+        <v>534</v>
       </c>
       <c r="C62" t="s">
-        <v>1604</v>
+        <v>1633</v>
       </c>
       <c r="D62" t="s">
-        <v>1600</v>
+        <v>1634</v>
       </c>
       <c r="E62" t="s">
         <v>22</v>
       </c>
       <c r="F62">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G62" t="s">
         <v>12</v>
       </c>
       <c r="H62">
-        <v>400</v>
+        <v>83.5</v>
       </c>
       <c r="I62">
-        <v>480</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>1605</v>
+        <v>1635</v>
       </c>
       <c r="B63" t="s">
-        <v>31</v>
+        <v>534</v>
       </c>
       <c r="C63" t="s">
-        <v>1606</v>
+        <v>1636</v>
       </c>
       <c r="D63" t="s">
-        <v>1607</v>
+        <v>1637</v>
       </c>
       <c r="E63" t="s">
-        <v>1523</v>
+        <v>51</v>
       </c>
       <c r="F63">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="G63" t="s">
-        <v>1608</v>
+        <v>12</v>
       </c>
       <c r="H63">
-        <v>45.22</v>
+        <v>72.2</v>
       </c>
       <c r="I63">
-        <v>54.26</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>1609</v>
+        <v>1638</v>
       </c>
       <c r="B64" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C64" t="s">
-        <v>1610</v>
+        <v>1639</v>
       </c>
       <c r="D64" t="s">
-        <v>1611</v>
+        <v>1637</v>
       </c>
       <c r="E64" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F64">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>12</v>
       </c>
       <c r="H64">
-        <v>43.48</v>
+        <v>71.31999999999999</v>
       </c>
       <c r="I64">
-        <v>52.18</v>
+        <v>85.58</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>1612</v>
+        <v>1640</v>
       </c>
       <c r="B65" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C65" t="s">
-        <v>1613</v>
+        <v>1641</v>
       </c>
       <c r="D65" t="s">
-        <v>1614</v>
+        <v>1642</v>
       </c>
       <c r="E65" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F65">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G65" t="s">
         <v>12</v>
       </c>
       <c r="H65">
-        <v>62.62</v>
+        <v>86.98</v>
       </c>
       <c r="I65">
-        <v>75.14</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>1615</v>
+        <v>1643</v>
       </c>
       <c r="B66" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C66" t="s">
-        <v>1616</v>
+        <v>1644</v>
       </c>
       <c r="D66" t="s">
-        <v>1617</v>
+        <v>1642</v>
       </c>
       <c r="E66" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F66">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G66" t="s">
         <v>12</v>
       </c>
       <c r="H66">
         <v>86.98</v>
       </c>
       <c r="I66">
         <v>104.38</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>1618</v>
+        <v>1645</v>
       </c>
       <c r="B67" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C67" t="s">
-        <v>1619</v>
+        <v>1646</v>
       </c>
       <c r="D67" t="s">
-        <v>1620</v>
+        <v>1642</v>
       </c>
       <c r="E67" t="s">
         <v>22</v>
       </c>
       <c r="F67">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
       <c r="H67">
-        <v>83.5</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I67">
-        <v>100.2</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>1621</v>
+        <v>1647</v>
       </c>
       <c r="B68" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C68" t="s">
-        <v>1622</v>
+        <v>1648</v>
       </c>
       <c r="D68" t="s">
-        <v>1623</v>
+        <v>1493</v>
       </c>
       <c r="E68" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F68">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G68" t="s">
         <v>12</v>
       </c>
       <c r="H68">
-        <v>72.2</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I68">
-        <v>86.64</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>1624</v>
+        <v>1649</v>
       </c>
       <c r="B69" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C69" t="s">
-        <v>1625</v>
+        <v>1650</v>
       </c>
       <c r="D69" t="s">
-        <v>1623</v>
+        <v>1493</v>
       </c>
       <c r="E69" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F69">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="G69" t="s">
         <v>12</v>
       </c>
       <c r="H69">
-        <v>72.2</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I69">
-        <v>86.64</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>1626</v>
+        <v>1651</v>
       </c>
       <c r="B70" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C70" t="s">
-        <v>1627</v>
+        <v>1652</v>
       </c>
       <c r="D70" t="s">
-        <v>1623</v>
+        <v>1493</v>
       </c>
       <c r="E70" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F70">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="G70" t="s">
         <v>12</v>
       </c>
       <c r="H70">
-        <v>71.31999999999999</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I70">
-        <v>85.58</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>1628</v>
+        <v>1653</v>
       </c>
       <c r="B71" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C71" t="s">
-        <v>1629</v>
+        <v>1654</v>
       </c>
       <c r="D71" t="s">
-        <v>1630</v>
+        <v>1493</v>
       </c>
       <c r="E71" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F71">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G71" t="s">
         <v>12</v>
       </c>
       <c r="H71">
-        <v>86.98</v>
+        <v>152.24</v>
       </c>
       <c r="I71">
-        <v>104.38</v>
+        <v>182.69</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>1631</v>
+        <v>1655</v>
       </c>
       <c r="B72" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C72" t="s">
-        <v>1632</v>
+        <v>1656</v>
       </c>
       <c r="D72" t="s">
-        <v>1630</v>
+        <v>1528</v>
       </c>
       <c r="E72" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F72">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
       <c r="H72">
-        <v>86.98</v>
+        <v>121.78</v>
       </c>
       <c r="I72">
-        <v>104.38</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>1633</v>
+        <v>1657</v>
       </c>
       <c r="B73" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C73" t="s">
-        <v>1634</v>
+        <v>1658</v>
       </c>
       <c r="D73" t="s">
-        <v>1630</v>
+        <v>1528</v>
       </c>
       <c r="E73" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F73">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G73" t="s">
         <v>12</v>
       </c>
       <c r="H73">
-        <v>95.68000000000001</v>
+        <v>129.62</v>
       </c>
       <c r="I73">
-        <v>114.82</v>
+        <v>155.54</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>1635</v>
+        <v>1659</v>
       </c>
       <c r="B74" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C74" t="s">
-        <v>1636</v>
+        <v>1660</v>
       </c>
       <c r="D74" t="s">
-        <v>1473</v>
+        <v>1528</v>
       </c>
       <c r="E74" t="s">
         <v>22</v>
       </c>
       <c r="F74">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G74" t="s">
         <v>12</v>
       </c>
       <c r="H74">
-        <v>85.23999999999999</v>
+        <v>127</v>
       </c>
       <c r="I74">
-        <v>102.29</v>
+        <v>152.4</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>1637</v>
+        <v>1661</v>
       </c>
       <c r="B75" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C75" t="s">
-        <v>1638</v>
+        <v>1662</v>
       </c>
       <c r="D75" t="s">
-        <v>1473</v>
+        <v>1528</v>
       </c>
       <c r="E75" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F75">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G75" t="s">
         <v>12</v>
       </c>
       <c r="H75">
-        <v>85.23999999999999</v>
+        <v>129.62</v>
       </c>
       <c r="I75">
-        <v>102.29</v>
+        <v>155.54</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>1639</v>
+        <v>1663</v>
       </c>
       <c r="B76" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C76" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="D76" t="s">
-        <v>1473</v>
+        <v>1528</v>
       </c>
       <c r="E76" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F76">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G76" t="s">
         <v>12</v>
       </c>
       <c r="H76">
-        <v>85.23999999999999</v>
+        <v>127</v>
       </c>
       <c r="I76">
-        <v>102.29</v>
+        <v>152.4</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>1641</v>
+        <v>1665</v>
       </c>
       <c r="B77" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C77" t="s">
-        <v>1642</v>
+        <v>1666</v>
       </c>
       <c r="D77" t="s">
-        <v>1473</v>
+        <v>1493</v>
       </c>
       <c r="E77" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F77">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G77" t="s">
         <v>12</v>
       </c>
       <c r="H77">
-        <v>152.24</v>
+        <v>165.28</v>
       </c>
       <c r="I77">
-        <v>182.69</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>1643</v>
+        <v>1667</v>
       </c>
       <c r="B78" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C78" t="s">
-        <v>1644</v>
+        <v>1668</v>
       </c>
       <c r="D78" t="s">
-        <v>1507</v>
+        <v>1493</v>
       </c>
       <c r="E78" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F78">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G78" t="s">
         <v>12</v>
       </c>
       <c r="H78">
-        <v>121.78</v>
+        <v>156.58</v>
       </c>
       <c r="I78">
-        <v>146.14</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>1645</v>
+        <v>1669</v>
       </c>
       <c r="B79" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C79" t="s">
-        <v>1646</v>
+        <v>1670</v>
       </c>
       <c r="D79" t="s">
-        <v>1507</v>
+        <v>1493</v>
       </c>
       <c r="E79" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F79">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G79" t="s">
         <v>12</v>
       </c>
       <c r="H79">
-        <v>129.62</v>
+        <v>152.24</v>
       </c>
       <c r="I79">
-        <v>155.54</v>
+        <v>182.69</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>1647</v>
+        <v>1671</v>
       </c>
       <c r="B80" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C80" t="s">
-        <v>1648</v>
+        <v>1672</v>
       </c>
       <c r="D80" t="s">
-        <v>1507</v>
+        <v>1673</v>
       </c>
       <c r="E80" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F80">
         <v>3</v>
       </c>
       <c r="G80" t="s">
         <v>12</v>
       </c>
       <c r="H80">
-        <v>127</v>
+        <v>90.45999999999999</v>
       </c>
       <c r="I80">
-        <v>152.4</v>
+        <v>108.55</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>1649</v>
+        <v>1674</v>
       </c>
       <c r="B81" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C81" t="s">
-        <v>1650</v>
+        <v>1675</v>
       </c>
       <c r="D81" t="s">
-        <v>1507</v>
+        <v>1673</v>
       </c>
       <c r="E81" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F81">
         <v>3</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
       <c r="H81">
-        <v>129.62</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="I81">
-        <v>155.54</v>
+        <v>107.52</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>1651</v>
+        <v>1676</v>
       </c>
       <c r="B82" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C82" t="s">
-        <v>1652</v>
+        <v>1677</v>
       </c>
       <c r="D82" t="s">
-        <v>1507</v>
+        <v>1673</v>
       </c>
       <c r="E82" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F82">
         <v>2</v>
       </c>
       <c r="G82" t="s">
         <v>12</v>
       </c>
       <c r="H82">
-        <v>127</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="I82">
-        <v>152.4</v>
+        <v>107.52</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>1653</v>
+        <v>1678</v>
       </c>
       <c r="B83" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C83" t="s">
-        <v>1654</v>
+        <v>1679</v>
       </c>
       <c r="D83" t="s">
-        <v>1473</v>
+        <v>1673</v>
       </c>
       <c r="E83" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F83">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G83" t="s">
         <v>12</v>
       </c>
       <c r="H83">
-        <v>165.28</v>
+        <v>72.2</v>
       </c>
       <c r="I83">
-        <v>198.34</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>1655</v>
+        <v>1680</v>
       </c>
       <c r="B84" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C84" t="s">
-        <v>1656</v>
+        <v>1681</v>
       </c>
       <c r="D84" t="s">
-        <v>1473</v>
+        <v>1682</v>
       </c>
       <c r="E84" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F84">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G84" t="s">
         <v>12</v>
       </c>
       <c r="H84">
-        <v>156.58</v>
+        <v>86.98</v>
       </c>
       <c r="I84">
-        <v>187.9</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>1657</v>
+        <v>1683</v>
       </c>
       <c r="B85" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C85" t="s">
-        <v>1658</v>
+        <v>1684</v>
       </c>
       <c r="D85" t="s">
-        <v>1473</v>
+        <v>1682</v>
       </c>
       <c r="E85" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F85">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G85" t="s">
         <v>12</v>
       </c>
       <c r="H85">
-        <v>152.24</v>
+        <v>95.7</v>
       </c>
       <c r="I85">
-        <v>182.69</v>
+        <v>114.84</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>1659</v>
+        <v>1685</v>
       </c>
       <c r="B86" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C86" t="s">
-        <v>1660</v>
+        <v>1686</v>
       </c>
       <c r="D86" t="s">
-        <v>1661</v>
+        <v>1682</v>
       </c>
       <c r="E86" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F86">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G86" t="s">
         <v>12</v>
       </c>
       <c r="H86">
-        <v>90.45999999999999</v>
+        <v>104.38</v>
       </c>
       <c r="I86">
-        <v>108.55</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>1662</v>
+        <v>1687</v>
       </c>
       <c r="B87" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C87" t="s">
-        <v>1663</v>
+        <v>1688</v>
       </c>
       <c r="D87" t="s">
-        <v>1661</v>
+        <v>1689</v>
       </c>
       <c r="E87" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F87">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G87" t="s">
         <v>12</v>
       </c>
       <c r="H87">
-        <v>89.59999999999999</v>
+        <v>69.58</v>
       </c>
       <c r="I87">
-        <v>107.52</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>1664</v>
+        <v>1690</v>
       </c>
       <c r="B88" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C88" t="s">
-        <v>1665</v>
+        <v>1691</v>
       </c>
       <c r="D88" t="s">
-        <v>1661</v>
+        <v>1689</v>
       </c>
       <c r="E88" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F88">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="G88" t="s">
         <v>12</v>
       </c>
       <c r="H88">
-        <v>89.59999999999999</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I88">
-        <v>107.52</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>1666</v>
+        <v>1692</v>
       </c>
       <c r="B89" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C89" t="s">
-        <v>1667</v>
+        <v>1693</v>
       </c>
       <c r="D89" t="s">
-        <v>1661</v>
+        <v>1689</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F89">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G89" t="s">
         <v>12</v>
       </c>
       <c r="H89">
-        <v>72.2</v>
+        <v>69.58</v>
       </c>
       <c r="I89">
-        <v>86.64</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>1668</v>
+        <v>1694</v>
       </c>
       <c r="B90" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C90" t="s">
-        <v>1669</v>
+        <v>1695</v>
       </c>
       <c r="D90" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="E90" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F90">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G90" t="s">
         <v>12</v>
       </c>
       <c r="H90">
-        <v>86.98</v>
+        <v>100.04</v>
       </c>
       <c r="I90">
-        <v>104.38</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>1671</v>
+        <v>1696</v>
       </c>
       <c r="B91" t="s">
-        <v>527</v>
+        <v>1287</v>
       </c>
       <c r="C91" t="s">
-        <v>1672</v>
+        <v>1697</v>
       </c>
       <c r="D91" t="s">
-        <v>1670</v>
+        <v>1698</v>
       </c>
       <c r="E91" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F91">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G91" t="s">
         <v>12</v>
       </c>
       <c r="H91">
-        <v>95.7</v>
+        <v>54.58</v>
       </c>
       <c r="I91">
-        <v>114.84</v>
+        <v>65.5</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>1673</v>
+        <v>1699</v>
       </c>
       <c r="B92" t="s">
-        <v>527</v>
+        <v>1287</v>
       </c>
       <c r="C92" t="s">
-        <v>1674</v>
+        <v>1700</v>
       </c>
       <c r="D92" t="s">
-        <v>1670</v>
+        <v>1698</v>
       </c>
       <c r="E92" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F92">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G92" t="s">
         <v>12</v>
       </c>
       <c r="H92">
-        <v>104.38</v>
+        <v>48.7</v>
       </c>
       <c r="I92">
-        <v>125.26</v>
+        <v>58.44</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>1675</v>
+        <v>1701</v>
       </c>
       <c r="B93" t="s">
-        <v>527</v>
+        <v>1287</v>
       </c>
       <c r="C93" t="s">
-        <v>1676</v>
+        <v>1702</v>
       </c>
       <c r="D93" t="s">
-        <v>1670</v>
+        <v>1703</v>
       </c>
       <c r="E93" t="s">
-        <v>15</v>
+        <v>1704</v>
       </c>
       <c r="F93">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G93" t="s">
         <v>12</v>
       </c>
       <c r="H93">
-        <v>86.98</v>
+        <v>51.32</v>
       </c>
       <c r="I93">
-        <v>104.38</v>
+        <v>61.58</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>1677</v>
+        <v>1705</v>
       </c>
       <c r="B94" t="s">
-        <v>527</v>
+        <v>1287</v>
       </c>
       <c r="C94" t="s">
-        <v>1678</v>
+        <v>1706</v>
       </c>
       <c r="D94" t="s">
-        <v>1679</v>
+        <v>1390</v>
       </c>
       <c r="E94" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F94">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G94" t="s">
         <v>12</v>
       </c>
       <c r="H94">
-        <v>69.58</v>
+        <v>20.02</v>
       </c>
       <c r="I94">
-        <v>83.5</v>
+        <v>24.02</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>1680</v>
+        <v>1707</v>
       </c>
       <c r="B95" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C95" t="s">
-        <v>1681</v>
+        <v>1708</v>
       </c>
       <c r="D95" t="s">
-        <v>1679</v>
+        <v>1709</v>
       </c>
       <c r="E95" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F95">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="G95" t="s">
         <v>12</v>
       </c>
       <c r="H95">
-        <v>65.23999999999999</v>
+        <v>121.78</v>
       </c>
       <c r="I95">
-        <v>78.29000000000001</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>1682</v>
+        <v>1710</v>
       </c>
       <c r="B96" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C96" t="s">
-        <v>1683</v>
+        <v>1711</v>
       </c>
       <c r="D96" t="s">
-        <v>1679</v>
+        <v>1712</v>
       </c>
       <c r="E96" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F96">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G96" t="s">
         <v>12</v>
       </c>
       <c r="H96">
-        <v>69.58</v>
+        <v>113.08</v>
       </c>
       <c r="I96">
-        <v>83.5</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>1684</v>
+        <v>1713</v>
       </c>
       <c r="B97" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C97" t="s">
-        <v>1685</v>
+        <v>1714</v>
       </c>
       <c r="D97" t="s">
-        <v>1502</v>
+        <v>1712</v>
       </c>
       <c r="E97" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F97">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G97" t="s">
         <v>12</v>
       </c>
       <c r="H97">
-        <v>46.1</v>
+        <v>121.78</v>
       </c>
       <c r="I97">
-        <v>55.32</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>1686</v>
+        <v>1715</v>
       </c>
       <c r="B98" t="s">
-        <v>1258</v>
+        <v>534</v>
       </c>
       <c r="C98" t="s">
-        <v>1687</v>
+        <v>1716</v>
       </c>
       <c r="D98" t="s">
-        <v>1688</v>
+        <v>1712</v>
       </c>
       <c r="E98" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F98">
         <v>3</v>
       </c>
       <c r="G98" t="s">
         <v>12</v>
       </c>
       <c r="H98">
-        <v>54.58</v>
+        <v>156.58</v>
       </c>
       <c r="I98">
-        <v>65.5</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>1689</v>
+        <v>1717</v>
       </c>
       <c r="B99" t="s">
-        <v>1258</v>
+        <v>534</v>
       </c>
       <c r="C99" t="s">
-        <v>1690</v>
+        <v>1718</v>
       </c>
       <c r="D99" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="E99" t="s">
-        <v>54</v>
+        <v>1720</v>
       </c>
       <c r="F99">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G99" t="s">
         <v>12</v>
       </c>
       <c r="H99">
-        <v>48.7</v>
+        <v>37.4</v>
       </c>
       <c r="I99">
-        <v>58.44</v>
+        <v>44.88</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>1691</v>
+        <v>1721</v>
       </c>
       <c r="B100" t="s">
-        <v>1258</v>
+        <v>534</v>
       </c>
       <c r="C100" t="s">
-        <v>1692</v>
+        <v>1722</v>
       </c>
       <c r="D100" t="s">
-        <v>1693</v>
+        <v>1723</v>
       </c>
       <c r="E100" t="s">
-        <v>1694</v>
+        <v>37</v>
       </c>
       <c r="F100">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G100" t="s">
         <v>12</v>
       </c>
       <c r="H100">
-        <v>51.32</v>
+        <v>73.94</v>
       </c>
       <c r="I100">
-        <v>61.58</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>1695</v>
+        <v>1724</v>
       </c>
       <c r="B101" t="s">
-        <v>1258</v>
+        <v>534</v>
       </c>
       <c r="C101" t="s">
-        <v>1696</v>
+        <v>1725</v>
       </c>
       <c r="D101" t="s">
-        <v>1363</v>
+        <v>1723</v>
       </c>
       <c r="E101" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F101">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G101" t="s">
         <v>12</v>
       </c>
       <c r="H101">
-        <v>20.02</v>
+        <v>69.58</v>
       </c>
       <c r="I101">
-        <v>24.02</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>1697</v>
+        <v>1726</v>
       </c>
       <c r="B102" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C102" t="s">
-        <v>1698</v>
+        <v>1727</v>
       </c>
       <c r="D102" t="s">
-        <v>1699</v>
+        <v>1723</v>
       </c>
       <c r="E102" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F102">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="G102" t="s">
         <v>12</v>
       </c>
       <c r="H102">
-        <v>121.78</v>
+        <v>69.58</v>
       </c>
       <c r="I102">
-        <v>146.14</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="B103" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C103" t="s">
-        <v>1701</v>
+        <v>1729</v>
       </c>
       <c r="D103" t="s">
-        <v>1702</v>
+        <v>1723</v>
       </c>
       <c r="E103" t="s">
-        <v>54</v>
+        <v>1494</v>
       </c>
       <c r="F103">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G103" t="s">
         <v>12</v>
       </c>
       <c r="H103">
-        <v>113.08</v>
+        <v>74.8</v>
       </c>
       <c r="I103">
-        <v>135.7</v>
+        <v>89.76000000000001</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>1703</v>
+        <v>1730</v>
       </c>
       <c r="B104" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C104" t="s">
-        <v>1704</v>
+        <v>1731</v>
       </c>
       <c r="D104" t="s">
-        <v>1702</v>
+        <v>1723</v>
       </c>
       <c r="E104" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F104">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
       <c r="H104">
-        <v>121.78</v>
+        <v>67.84</v>
       </c>
       <c r="I104">
-        <v>146.14</v>
+        <v>81.41</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>1705</v>
+        <v>1732</v>
       </c>
       <c r="B105" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C105" t="s">
-        <v>1706</v>
+        <v>1733</v>
       </c>
       <c r="D105" t="s">
-        <v>1702</v>
+        <v>1723</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="F105">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G105" t="s">
         <v>12</v>
       </c>
       <c r="H105">
-        <v>156.58</v>
+        <v>57.84</v>
       </c>
       <c r="I105">
-        <v>187.9</v>
+        <v>69.41</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>1707</v>
+        <v>1734</v>
       </c>
       <c r="B106" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C106" t="s">
-        <v>1708</v>
+        <v>1735</v>
       </c>
       <c r="D106" t="s">
-        <v>1709</v>
+        <v>1723</v>
       </c>
       <c r="E106" t="s">
-        <v>1710</v>
+        <v>51</v>
       </c>
       <c r="F106">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G106" t="s">
         <v>12</v>
       </c>
       <c r="H106">
-        <v>37.4</v>
+        <v>120.04</v>
       </c>
       <c r="I106">
-        <v>44.88</v>
+        <v>144.05</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>1711</v>
+        <v>1736</v>
       </c>
       <c r="B107" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C107" t="s">
-        <v>1712</v>
+        <v>1737</v>
       </c>
       <c r="D107" t="s">
-        <v>1713</v>
+        <v>1723</v>
       </c>
       <c r="E107" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F107">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G107" t="s">
         <v>12</v>
       </c>
       <c r="H107">
-        <v>73.94</v>
+        <v>121.78</v>
       </c>
       <c r="I107">
-        <v>88.73</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>1714</v>
+        <v>1738</v>
       </c>
       <c r="B108" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C108" t="s">
-        <v>1715</v>
+        <v>1739</v>
       </c>
       <c r="D108" t="s">
-        <v>1713</v>
+        <v>1723</v>
       </c>
       <c r="E108" t="s">
-        <v>54</v>
+        <v>1494</v>
       </c>
       <c r="F108">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G108" t="s">
         <v>12</v>
       </c>
       <c r="H108">
-        <v>69.58</v>
+        <v>139.18</v>
       </c>
       <c r="I108">
-        <v>83.5</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>1716</v>
+        <v>1740</v>
       </c>
       <c r="B109" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C109" t="s">
-        <v>1717</v>
+        <v>1741</v>
       </c>
       <c r="D109" t="s">
-        <v>1713</v>
+        <v>1723</v>
       </c>
       <c r="E109" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F109">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G109" t="s">
         <v>12</v>
       </c>
       <c r="H109">
-        <v>69.58</v>
+        <v>121.78</v>
       </c>
       <c r="I109">
-        <v>83.5</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>1718</v>
+        <v>1742</v>
       </c>
       <c r="B110" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C110" t="s">
-        <v>1719</v>
+        <v>1743</v>
       </c>
       <c r="D110" t="s">
-        <v>1713</v>
+        <v>1723</v>
       </c>
       <c r="E110" t="s">
-        <v>1474</v>
+        <v>15</v>
       </c>
       <c r="F110">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G110" t="s">
         <v>12</v>
       </c>
       <c r="H110">
-        <v>74.8</v>
+        <v>121.78</v>
       </c>
       <c r="I110">
-        <v>89.76000000000001</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>1720</v>
+        <v>1744</v>
       </c>
       <c r="B111" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C111" t="s">
-        <v>1721</v>
+        <v>1745</v>
       </c>
       <c r="D111" t="s">
-        <v>1713</v>
+        <v>1746</v>
       </c>
       <c r="E111" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G111" t="s">
         <v>12</v>
       </c>
       <c r="H111">
-        <v>67.84</v>
+        <v>128.74</v>
       </c>
       <c r="I111">
-        <v>81.41</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>1722</v>
+        <v>1747</v>
       </c>
       <c r="B112" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C112" t="s">
-        <v>1723</v>
+        <v>1748</v>
       </c>
       <c r="D112" t="s">
-        <v>1713</v>
+        <v>1746</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
       <c r="F112">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G112" t="s">
         <v>12</v>
       </c>
       <c r="H112">
-        <v>57.84</v>
+        <v>128.74</v>
       </c>
       <c r="I112">
-        <v>69.41</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>1724</v>
+        <v>1749</v>
       </c>
       <c r="B113" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C113" t="s">
-        <v>1725</v>
+        <v>1750</v>
       </c>
       <c r="D113" t="s">
-        <v>1713</v>
+        <v>1751</v>
       </c>
       <c r="E113" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F113">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G113" t="s">
         <v>12</v>
       </c>
       <c r="H113">
-        <v>120.04</v>
+        <v>111.34</v>
       </c>
       <c r="I113">
-        <v>144.05</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>1726</v>
+        <v>1752</v>
       </c>
       <c r="B114" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C114" t="s">
-        <v>1727</v>
+        <v>1753</v>
       </c>
       <c r="D114" t="s">
-        <v>1713</v>
+        <v>1751</v>
       </c>
       <c r="E114" t="s">
-        <v>54</v>
+        <v>1494</v>
       </c>
       <c r="F114">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G114" t="s">
         <v>12</v>
       </c>
       <c r="H114">
-        <v>120.04</v>
+        <v>111.34</v>
       </c>
       <c r="I114">
-        <v>144.05</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>1728</v>
+        <v>1754</v>
       </c>
       <c r="B115" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C115" t="s">
-        <v>1729</v>
+        <v>1755</v>
       </c>
       <c r="D115" t="s">
-        <v>1713</v>
+        <v>1751</v>
       </c>
       <c r="E115" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F115">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G115" t="s">
         <v>12</v>
       </c>
       <c r="H115">
-        <v>121.78</v>
+        <v>130.48</v>
       </c>
       <c r="I115">
-        <v>146.14</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>1730</v>
+        <v>1756</v>
       </c>
       <c r="B116" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C116" t="s">
-        <v>1731</v>
+        <v>1757</v>
       </c>
       <c r="D116" t="s">
-        <v>1713</v>
+        <v>1758</v>
       </c>
       <c r="E116" t="s">
-        <v>1474</v>
+        <v>15</v>
       </c>
       <c r="F116">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G116" t="s">
         <v>12</v>
       </c>
       <c r="H116">
-        <v>139.18</v>
+        <v>400</v>
       </c>
       <c r="I116">
-        <v>167.02</v>
+        <v>480</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>1732</v>
+        <v>1759</v>
       </c>
       <c r="B117" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C117" t="s">
-        <v>1733</v>
+        <v>1760</v>
       </c>
       <c r="D117" t="s">
-        <v>1713</v>
+        <v>1758</v>
       </c>
       <c r="E117" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F117">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G117" t="s">
         <v>12</v>
       </c>
       <c r="H117">
-        <v>121.78</v>
+        <v>400</v>
       </c>
       <c r="I117">
-        <v>146.14</v>
+        <v>480</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>1734</v>
+        <v>1761</v>
       </c>
       <c r="B118" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C118" t="s">
-        <v>1735</v>
+        <v>1762</v>
       </c>
       <c r="D118" t="s">
-        <v>1713</v>
+        <v>1763</v>
       </c>
       <c r="E118" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F118">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G118" t="s">
         <v>12</v>
       </c>
       <c r="H118">
-        <v>121.78</v>
+        <v>23</v>
       </c>
       <c r="I118">
-        <v>146.14</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>1736</v>
+        <v>1764</v>
       </c>
       <c r="B119" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C119" t="s">
-        <v>1737</v>
+        <v>1765</v>
       </c>
       <c r="D119" t="s">
-        <v>1738</v>
+        <v>1763</v>
       </c>
       <c r="E119" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F119">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G119" t="s">
         <v>12</v>
       </c>
       <c r="H119">
-        <v>95.68000000000001</v>
+        <v>23</v>
       </c>
       <c r="I119">
-        <v>114.82</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>1739</v>
+        <v>1766</v>
       </c>
       <c r="B120" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C120" t="s">
-        <v>1740</v>
+        <v>1767</v>
       </c>
       <c r="D120" t="s">
-        <v>1738</v>
+        <v>1768</v>
       </c>
       <c r="E120" t="s">
-        <v>22</v>
+        <v>1769</v>
       </c>
       <c r="F120">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G120" t="s">
         <v>12</v>
       </c>
       <c r="H120">
-        <v>111.34</v>
+        <v>27.98</v>
       </c>
       <c r="I120">
-        <v>133.61</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>1741</v>
+        <v>1770</v>
       </c>
       <c r="B121" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C121" t="s">
-        <v>1742</v>
+        <v>1771</v>
       </c>
       <c r="D121" t="s">
-        <v>1738</v>
+        <v>1768</v>
       </c>
       <c r="E121" t="s">
-        <v>1474</v>
+        <v>1772</v>
       </c>
       <c r="F121">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G121" t="s">
         <v>12</v>
       </c>
       <c r="H121">
-        <v>111.34</v>
+        <v>27.98</v>
       </c>
       <c r="I121">
-        <v>133.61</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>1743</v>
+        <v>1773</v>
       </c>
       <c r="B122" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C122" t="s">
-        <v>1744</v>
+        <v>1774</v>
       </c>
       <c r="D122" t="s">
-        <v>1738</v>
+        <v>1768</v>
       </c>
       <c r="E122" t="s">
-        <v>15</v>
+        <v>1775</v>
       </c>
       <c r="F122">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G122" t="s">
         <v>12</v>
       </c>
       <c r="H122">
-        <v>111.34</v>
+        <v>27.98</v>
       </c>
       <c r="I122">
-        <v>133.61</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>1745</v>
+        <v>1776</v>
       </c>
       <c r="B123" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C123" t="s">
-        <v>1746</v>
+        <v>1777</v>
       </c>
       <c r="D123" t="s">
-        <v>1738</v>
+        <v>1768</v>
       </c>
       <c r="E123" t="s">
-        <v>15</v>
+        <v>1778</v>
       </c>
       <c r="F123">
         <v>4</v>
       </c>
       <c r="G123" t="s">
         <v>12</v>
       </c>
       <c r="H123">
-        <v>130.48</v>
+        <v>27.98</v>
       </c>
       <c r="I123">
-        <v>156.58</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>1747</v>
+        <v>1779</v>
       </c>
       <c r="B124" t="s">
         <v>31</v>
       </c>
       <c r="C124" t="s">
-        <v>1748</v>
+        <v>1780</v>
       </c>
       <c r="D124" t="s">
-        <v>1749</v>
+        <v>1768</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="F124">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G124" t="s">
         <v>12</v>
       </c>
       <c r="H124">
-        <v>400</v>
+        <v>27.98</v>
       </c>
       <c r="I124">
-        <v>480</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>1750</v>
+        <v>1781</v>
       </c>
       <c r="B125" t="s">
         <v>31</v>
       </c>
       <c r="C125" t="s">
-        <v>1751</v>
+        <v>1782</v>
       </c>
       <c r="D125" t="s">
-        <v>1749</v>
+        <v>1768</v>
       </c>
       <c r="E125" t="s">
-        <v>22</v>
+        <v>1783</v>
       </c>
       <c r="F125">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="G125" t="s">
         <v>12</v>
       </c>
       <c r="H125">
         <v>400</v>
       </c>
       <c r="I125">
         <v>480</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>1752</v>
+        <v>1784</v>
       </c>
       <c r="B126" t="s">
         <v>31</v>
       </c>
       <c r="C126" t="s">
-        <v>1753</v>
+        <v>1785</v>
       </c>
       <c r="D126" t="s">
-        <v>1754</v>
+        <v>1768</v>
       </c>
       <c r="E126" t="s">
-        <v>40</v>
+        <v>1786</v>
       </c>
       <c r="F126">
         <v>3</v>
       </c>
       <c r="G126" t="s">
         <v>12</v>
       </c>
       <c r="H126">
-        <v>23</v>
+        <v>27.98</v>
       </c>
       <c r="I126">
-        <v>27.6</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>1755</v>
+        <v>1787</v>
       </c>
       <c r="B127" t="s">
         <v>31</v>
       </c>
       <c r="C127" t="s">
-        <v>1756</v>
+        <v>1788</v>
       </c>
       <c r="D127" t="s">
-        <v>1754</v>
+        <v>1768</v>
       </c>
       <c r="E127" t="s">
-        <v>54</v>
+        <v>1789</v>
       </c>
       <c r="F127">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G127" t="s">
         <v>12</v>
       </c>
       <c r="H127">
-        <v>23</v>
+        <v>27.98</v>
       </c>
       <c r="I127">
-        <v>27.6</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>1757</v>
+        <v>1790</v>
       </c>
       <c r="B128" t="s">
         <v>31</v>
       </c>
       <c r="C128" t="s">
-        <v>1758</v>
+        <v>1791</v>
       </c>
       <c r="D128" t="s">
-        <v>1759</v>
+        <v>1768</v>
       </c>
       <c r="E128" t="s">
-        <v>1760</v>
+        <v>22</v>
       </c>
       <c r="F128">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G128" t="s">
         <v>12</v>
       </c>
       <c r="H128">
         <v>27.98</v>
       </c>
       <c r="I128">
         <v>33.58</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>1761</v>
+        <v>1792</v>
       </c>
       <c r="B129" t="s">
         <v>31</v>
       </c>
       <c r="C129" t="s">
-        <v>1762</v>
+        <v>1793</v>
       </c>
       <c r="D129" t="s">
-        <v>1759</v>
+        <v>1794</v>
       </c>
       <c r="E129" t="s">
-        <v>1763</v>
+        <v>1542</v>
       </c>
       <c r="F129">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="G129" t="s">
         <v>12</v>
       </c>
       <c r="H129">
-        <v>27.98</v>
+        <v>48.02</v>
       </c>
       <c r="I129">
-        <v>33.58</v>
+        <v>57.62</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>1764</v>
+        <v>1795</v>
       </c>
       <c r="B130" t="s">
         <v>31</v>
       </c>
       <c r="C130" t="s">
-        <v>1765</v>
+        <v>1796</v>
       </c>
       <c r="D130" t="s">
-        <v>1759</v>
+        <v>1797</v>
       </c>
       <c r="E130" t="s">
-        <v>1766</v>
+        <v>1798</v>
       </c>
       <c r="F130">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G130" t="s">
         <v>12</v>
       </c>
       <c r="H130">
-        <v>27.98</v>
+        <v>14.98</v>
       </c>
       <c r="I130">
-        <v>33.58</v>
+        <v>17.98</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>1767</v>
+        <v>1799</v>
       </c>
       <c r="B131" t="s">
         <v>31</v>
       </c>
       <c r="C131" t="s">
-        <v>1768</v>
+        <v>1800</v>
       </c>
       <c r="D131" t="s">
-        <v>1759</v>
+        <v>1797</v>
       </c>
       <c r="E131" t="s">
-        <v>1769</v>
+        <v>1798</v>
       </c>
       <c r="F131">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G131" t="s">
         <v>12</v>
       </c>
       <c r="H131">
-        <v>27.98</v>
+        <v>14.98</v>
       </c>
       <c r="I131">
-        <v>33.58</v>
+        <v>17.98</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>1770</v>
+        <v>1801</v>
       </c>
       <c r="B132" t="s">
         <v>31</v>
       </c>
       <c r="C132" t="s">
-        <v>1771</v>
+        <v>1802</v>
       </c>
       <c r="D132" t="s">
-        <v>1759</v>
+        <v>1797</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
+        <v>1798</v>
       </c>
       <c r="F132">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G132" t="s">
         <v>12</v>
       </c>
       <c r="H132">
-        <v>27.98</v>
+        <v>14.98</v>
       </c>
       <c r="I132">
-        <v>33.58</v>
+        <v>17.98</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>1772</v>
+        <v>1803</v>
       </c>
       <c r="B133" t="s">
         <v>31</v>
       </c>
       <c r="C133" t="s">
-        <v>1773</v>
+        <v>1804</v>
       </c>
       <c r="D133" t="s">
-        <v>1759</v>
+        <v>1797</v>
       </c>
       <c r="E133" t="s">
-        <v>1774</v>
+        <v>1786</v>
       </c>
       <c r="F133">
         <v>3</v>
       </c>
       <c r="G133" t="s">
         <v>12</v>
       </c>
       <c r="H133">
-        <v>400</v>
+        <v>14.98</v>
       </c>
       <c r="I133">
-        <v>480</v>
+        <v>17.98</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>1775</v>
+        <v>1805</v>
       </c>
       <c r="B134" t="s">
         <v>31</v>
       </c>
       <c r="C134" t="s">
-        <v>1776</v>
+        <v>1806</v>
       </c>
       <c r="D134" t="s">
-        <v>1759</v>
+        <v>1797</v>
       </c>
       <c r="E134" t="s">
-        <v>1777</v>
+        <v>1807</v>
       </c>
       <c r="F134">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G134" t="s">
         <v>12</v>
       </c>
       <c r="H134">
-        <v>27.98</v>
+        <v>14.98</v>
       </c>
       <c r="I134">
-        <v>33.58</v>
+        <v>17.98</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>1778</v>
+        <v>1808</v>
       </c>
       <c r="B135" t="s">
-        <v>31</v>
+        <v>534</v>
       </c>
       <c r="C135" t="s">
-        <v>1779</v>
+        <v>1809</v>
       </c>
       <c r="D135" t="s">
-        <v>1759</v>
+        <v>1810</v>
       </c>
       <c r="E135" t="s">
-        <v>1780</v>
+        <v>51</v>
       </c>
       <c r="F135">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G135" t="s">
         <v>12</v>
       </c>
       <c r="H135">
-        <v>27.98</v>
+        <v>134.84</v>
       </c>
       <c r="I135">
-        <v>33.58</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>1781</v>
+        <v>1811</v>
       </c>
       <c r="B136" t="s">
-        <v>31</v>
+        <v>534</v>
       </c>
       <c r="C136" t="s">
-        <v>1782</v>
+        <v>1812</v>
       </c>
       <c r="D136" t="s">
-        <v>1759</v>
+        <v>1810</v>
       </c>
       <c r="E136" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F136">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G136" t="s">
         <v>12</v>
       </c>
       <c r="H136">
-        <v>27.98</v>
+        <v>129.62</v>
       </c>
       <c r="I136">
-        <v>33.58</v>
+        <v>155.54</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>1783</v>
-[...11 lines deleted...]
-        <v>1523</v>
+        <v>1813</v>
+      </c>
+      <c r="B137" t="b">
+        <v>0</v>
+      </c>
+      <c r="C137" t="b">
+        <v>0</v>
+      </c>
+      <c r="D137" t="b">
+        <v>0</v>
+      </c>
+      <c r="E137" t="b">
+        <v>0</v>
       </c>
       <c r="F137">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2</v>
+      </c>
+      <c r="G137" t="b">
+        <v>0</v>
       </c>
       <c r="H137">
-        <v>48.02</v>
+        <v>400</v>
       </c>
       <c r="I137">
-        <v>57.62</v>
-[...230 lines deleted...]
-      <c r="I145">
         <v>480</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>6</v>
       </c>
       <c r="G1" t="s">
         <v>7</v>
       </c>
       <c r="H1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>1805</v>
+        <v>1814</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>1806</v>
+        <v>1815</v>
       </c>
       <c r="D2" t="s">
-        <v>1807</v>
+        <v>1816</v>
       </c>
       <c r="E2" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>65.23999999999999</v>
       </c>
       <c r="I2">
         <v>78.29000000000001</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>1808</v>
+        <v>1817</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>1809</v>
+        <v>1818</v>
       </c>
       <c r="D3" t="s">
-        <v>1809</v>
+        <v>1818</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="H3">
         <v>17.38</v>
       </c>
       <c r="I3">
         <v>20.86</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>1810</v>
+        <v>1819</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" t="s">
-        <v>1811</v>
+        <v>1820</v>
       </c>
       <c r="D4" t="s">
-        <v>1812</v>
+        <v>1821</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F4">
         <v>2</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
       <c r="H4">
-        <v>126.14</v>
+        <v>134.84</v>
       </c>
       <c r="I4">
-        <v>151.37</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>1813</v>
+        <v>1822</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>1814</v>
+        <v>1823</v>
       </c>
       <c r="D5" t="s">
-        <v>1815</v>
+        <v>1824</v>
       </c>
       <c r="E5" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5">
         <v>126.14</v>
       </c>
       <c r="I5">
         <v>151.37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>1816</v>
+        <v>1825</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="D6" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="E6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6">
-        <v>126.06</v>
+        <v>126.14</v>
       </c>
       <c r="I6">
-        <v>151.27</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>1819</v>
+        <v>1828</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>1820</v>
+        <v>1829</v>
       </c>
       <c r="D7" t="s">
-        <v>1821</v>
+        <v>1830</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F7">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
       <c r="H7">
-        <v>126.14</v>
+        <v>126.06</v>
       </c>
       <c r="I7">
-        <v>151.37</v>
+        <v>151.27</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>1823</v>
+        <v>1832</v>
       </c>
       <c r="D8" t="s">
-        <v>1824</v>
+        <v>1833</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
       <c r="H8">
-        <v>347.98</v>
+        <v>126.14</v>
       </c>
       <c r="I8">
-        <v>417.58</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>1825</v>
+        <v>1834</v>
       </c>
       <c r="B9" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
-        <v>1826</v>
+        <v>1835</v>
       </c>
       <c r="D9" t="s">
-        <v>1827</v>
+        <v>1836</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G9" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H9">
-        <v>60.88</v>
+        <v>347.98</v>
       </c>
       <c r="I9">
-        <v>73.06</v>
+        <v>417.58</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>1828</v>
+        <v>1837</v>
       </c>
       <c r="B10" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C10" t="s">
-        <v>1829</v>
+        <v>1838</v>
       </c>
       <c r="D10" t="s">
-        <v>634</v>
+        <v>1839</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G10" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H10">
-        <v>85.23999999999999</v>
+        <v>60.88</v>
       </c>
       <c r="I10">
-        <v>102.29</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>1830</v>
+        <v>1840</v>
       </c>
       <c r="B11" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C11" t="s">
-        <v>1831</v>
+        <v>1841</v>
       </c>
       <c r="D11" t="s">
-        <v>1832</v>
+        <v>782</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G11" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="H11">
-        <v>65.23999999999999</v>
+        <v>91.34</v>
       </c>
       <c r="I11">
-        <v>78.29000000000001</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>1833</v>
+        <v>1842</v>
       </c>
       <c r="B12" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C12" t="s">
-        <v>1834</v>
+        <v>1843</v>
       </c>
       <c r="D12" t="s">
-        <v>1260</v>
+        <v>1289</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12">
         <v>10</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
       <c r="H12">
         <v>33.92</v>
       </c>
       <c r="I12">
         <v>40.7</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>1835</v>
+        <v>1844</v>
       </c>
       <c r="B13" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C13" t="s">
-        <v>1836</v>
+        <v>1845</v>
       </c>
       <c r="D13" t="s">
-        <v>1837</v>
+        <v>1846</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
       <c r="H13">
-        <v>65.23999999999999</v>
+        <v>107</v>
       </c>
       <c r="I13">
-        <v>78.29000000000001</v>
+        <v>128.4</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>1838</v>
+        <v>1847</v>
       </c>
       <c r="B14" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C14" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
       <c r="D14" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F14">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
       <c r="H14">
-        <v>107</v>
+        <v>80.02</v>
       </c>
       <c r="I14">
-        <v>128.4</v>
+        <v>96.02</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>1841</v>
+        <v>1848</v>
       </c>
       <c r="B15" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C15" t="s">
-        <v>1839</v>
+        <v>1849</v>
       </c>
       <c r="D15" t="s">
-        <v>1840</v>
+        <v>1850</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
       <c r="H15">
-        <v>80.02</v>
+        <v>108.74</v>
       </c>
       <c r="I15">
-        <v>96.02</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>1842</v>
+        <v>1851</v>
       </c>
       <c r="B16" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C16" t="s">
-        <v>1843</v>
+        <v>1852</v>
       </c>
       <c r="D16" t="s">
-        <v>1844</v>
+        <v>1853</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
       <c r="H16">
         <v>124.4</v>
       </c>
       <c r="I16">
         <v>149.28</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>1845</v>
+        <v>1854</v>
       </c>
       <c r="B17" t="s">
-        <v>1258</v>
+        <v>906</v>
       </c>
       <c r="C17" t="s">
-        <v>1846</v>
+        <v>1855</v>
       </c>
       <c r="D17" t="s">
-        <v>1847</v>
+        <v>1856</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
       <c r="H17">
-        <v>124.4</v>
+        <v>59.14</v>
       </c>
       <c r="I17">
-        <v>149.28</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>1848</v>
+        <v>1857</v>
       </c>
       <c r="B18" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="C18" t="s">
-        <v>1849</v>
+        <v>1858</v>
       </c>
       <c r="D18" t="s">
-        <v>1850</v>
+        <v>1859</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
       <c r="H18">
-        <v>59.14</v>
+        <v>164.24</v>
       </c>
       <c r="I18">
-        <v>70.97</v>
-[...27 lines deleted...]
-      <c r="I19">
         <v>197.09</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>6</v>
       </c>
       <c r="G1" t="s">
         <v>7</v>
       </c>
       <c r="H1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>1854</v>
+        <v>1860</v>
       </c>
       <c r="B2" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
       <c r="C2" t="s">
-        <v>1855</v>
+        <v>1861</v>
       </c>
       <c r="D2" t="b">
         <v>0</v>
       </c>
       <c r="E2" t="b">
         <v>0</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>492.78</v>
       </c>
       <c r="I2">
         <v>591.34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 