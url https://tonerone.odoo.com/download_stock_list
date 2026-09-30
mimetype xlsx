--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -16,166 +16,160 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Toner Cartridges" sheetId="1" r:id="rId1"/>
     <sheet name="Ink Cartridges" sheetId="2" r:id="rId2"/>
     <sheet name="Drum Units" sheetId="3" r:id="rId3"/>
     <sheet name="Printers Scanners and Others" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4260" uniqueCount="1862">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4091" uniqueCount="1786">
   <si>
     <t>SKU</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>MPN</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Box Style</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Price with VAT</t>
   </si>
   <si>
     <t>006R01512|TONER</t>
   </si>
   <si>
     <t>Xerox</t>
   </si>
   <si>
     <t>006R01512</t>
   </si>
   <si>
     <t>Normal</t>
   </si>
   <si>
-    <t>006R04356|TONER</t>
-[...2 lines deleted...]
-    <t>006R04356</t>
+    <t>006R04383|TONER</t>
+  </si>
+  <si>
+    <t>006R04383</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
-    <t>006R04383|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>006R04391|TONER</t>
   </si>
   <si>
     <t>006R04391</t>
   </si>
   <si>
+    <t>006R04392|TONER</t>
+  </si>
+  <si>
+    <t>006R04392</t>
+  </si>
+  <si>
+    <t>Cyan</t>
+  </si>
+  <si>
     <t>006R04394|TONER</t>
   </si>
   <si>
     <t>006R04394</t>
   </si>
   <si>
     <t>Yellow</t>
   </si>
   <si>
-    <t>006R04399|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>006R04400|TONER</t>
   </si>
   <si>
     <t>006R04400</t>
   </si>
   <si>
     <t>013R00662|TONER</t>
   </si>
   <si>
     <t>013R00662</t>
   </si>
   <si>
     <t>No colour</t>
   </si>
   <si>
     <t>040 Yellow|TONER</t>
   </si>
   <si>
     <t>Canon</t>
   </si>
   <si>
     <t>040 Yellow</t>
   </si>
   <si>
     <t>0454C001</t>
   </si>
   <si>
     <t>045C|TONER</t>
   </si>
   <si>
     <t>045C</t>
   </si>
   <si>
     <t>1241C002</t>
   </si>
   <si>
-    <t>Cyan</t>
-[...1 lines deleted...]
-  <si>
     <t>045H Black|TONER</t>
   </si>
   <si>
     <t>045H Black</t>
   </si>
   <si>
     <t>1246C002</t>
   </si>
   <si>
     <t>045H Cyan|TONER</t>
   </si>
   <si>
     <t>045H Cyan</t>
   </si>
   <si>
     <t>1245C002</t>
   </si>
   <si>
     <t>045HB|TONER</t>
   </si>
   <si>
     <t>045HB</t>
   </si>
   <si>
     <t>045HC|TONER</t>
@@ -225,113 +219,140 @@
   <si>
     <t>046HM|TONER</t>
   </si>
   <si>
     <t>046HM</t>
   </si>
   <si>
     <t>1252C002</t>
   </si>
   <si>
     <t>046HM|TONER|B--</t>
   </si>
   <si>
     <t>Canon 046H</t>
   </si>
   <si>
     <t>046HY|TONER</t>
   </si>
   <si>
     <t>046HY</t>
   </si>
   <si>
     <t>1251C002</t>
   </si>
   <si>
-    <t>046M|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>046Y|TONER</t>
   </si>
   <si>
     <t>046Y</t>
   </si>
   <si>
     <t>1247C002</t>
   </si>
   <si>
     <t>052H|TONER</t>
   </si>
   <si>
     <t>052H</t>
   </si>
   <si>
     <t>2200C002</t>
   </si>
   <si>
     <t>054B|TONER</t>
   </si>
   <si>
     <t>054B</t>
   </si>
   <si>
     <t>3024C002</t>
   </si>
   <si>
-    <t>054HB|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>054Y|TONER</t>
   </si>
   <si>
     <t>054Y</t>
   </si>
   <si>
     <t>3021C002</t>
   </si>
   <si>
+    <t>055B|TONER</t>
+  </si>
+  <si>
+    <t>055B</t>
+  </si>
+  <si>
+    <t>Canon 055</t>
+  </si>
+  <si>
     <t>055C|TONER</t>
   </si>
   <si>
     <t>055C</t>
   </si>
   <si>
     <t>3015C002</t>
   </si>
   <si>
+    <t>055H Cyan|TONER</t>
+  </si>
+  <si>
+    <t>055H Cyan</t>
+  </si>
+  <si>
+    <t>3019C002</t>
+  </si>
+  <si>
+    <t>055M|TONER</t>
+  </si>
+  <si>
+    <t>055M</t>
+  </si>
+  <si>
+    <t>3014C002</t>
+  </si>
+  <si>
+    <t>067HB|TONER</t>
+  </si>
+  <si>
+    <t>067HB</t>
+  </si>
+  <si>
+    <t>5106C002</t>
+  </si>
+  <si>
+    <t>067HC|TONER</t>
+  </si>
+  <si>
+    <t>067HC</t>
+  </si>
+  <si>
+    <t>5105C002</t>
+  </si>
+  <si>
     <t>067HY|TONER</t>
   </si>
   <si>
     <t>067HY</t>
   </si>
   <si>
     <t>5103C002</t>
   </si>
   <si>
     <t>09004447|TONER</t>
   </si>
   <si>
     <t>Oki</t>
   </si>
   <si>
     <t>9004447</t>
   </si>
   <si>
     <t>Oki 9004447</t>
   </si>
   <si>
     <t>106R01214|TONER</t>
   </si>
   <si>
     <t>106R01214</t>
@@ -471,92 +492,104 @@
   <si>
     <t>106R01568</t>
   </si>
   <si>
     <t>106R01569|TONER</t>
   </si>
   <si>
     <t>106R01569</t>
   </si>
   <si>
     <t>106R01591|TONER</t>
   </si>
   <si>
     <t>106R01591</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>106R01592|TONER</t>
   </si>
   <si>
     <t>106R01592</t>
   </si>
   <si>
-    <t>106R01593|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>106R01595|TONER</t>
   </si>
   <si>
     <t>106R01595</t>
   </si>
   <si>
     <t>106R01629|TONER</t>
   </si>
   <si>
     <t>106R01629</t>
   </si>
   <si>
     <t>106R02229|TONER</t>
   </si>
   <si>
     <t>106R02229</t>
   </si>
   <si>
     <t>106R02230|TONER</t>
   </si>
   <si>
     <t>106R02230</t>
   </si>
   <si>
     <t>106R02231|TONER</t>
   </si>
   <si>
     <t>106R02231</t>
   </si>
   <si>
+    <t>106R02232|TONER</t>
+  </si>
+  <si>
+    <t>106R02232</t>
+  </si>
+  <si>
     <t>106R02245|TONER</t>
   </si>
   <si>
     <t>106R02245</t>
   </si>
   <si>
+    <t>106R02246|TONER</t>
+  </si>
+  <si>
+    <t>106R02246</t>
+  </si>
+  <si>
+    <t>106R02247|TONER</t>
+  </si>
+  <si>
+    <t>106R02247</t>
+  </si>
+  <si>
     <t>106R02599|TONER</t>
   </si>
   <si>
     <t>106R02599</t>
   </si>
   <si>
     <t>106R02601|TONER</t>
   </si>
   <si>
     <t>106R02601</t>
   </si>
   <si>
     <t>106R02602|TONER</t>
   </si>
   <si>
     <t>106R02602</t>
   </si>
   <si>
     <t>106R02604|TONER</t>
   </si>
   <si>
     <t>106R02604</t>
   </si>
   <si>
     <t>7100</t>
@@ -618,137 +651,119 @@
   <si>
     <t>106R02759|TONER</t>
   </si>
   <si>
     <t>106R02759</t>
   </si>
   <si>
     <t>106R03394|TONER</t>
   </si>
   <si>
     <t>106R03394</t>
   </si>
   <si>
     <t>106R03474|TONER</t>
   </si>
   <si>
     <t>106R03474</t>
   </si>
   <si>
     <t>106R03475|TONER</t>
   </si>
   <si>
     <t>106R03475</t>
   </si>
   <si>
-    <t>106R03500|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>106R03501|TONER</t>
   </si>
   <si>
     <t>106R03501</t>
   </si>
   <si>
-    <t>106R03502|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>106R03503|TONER</t>
   </si>
   <si>
     <t>106R03503</t>
   </si>
   <si>
+    <t>106R03516|TONER</t>
+  </si>
+  <si>
+    <t>106R03516</t>
+  </si>
+  <si>
     <t>106R03518|TONER</t>
   </si>
   <si>
     <t>106R03518</t>
   </si>
   <si>
     <t>106R03519|TONER</t>
   </si>
   <si>
     <t>106R03519</t>
   </si>
   <si>
     <t>106R03528|TONER</t>
   </si>
   <si>
     <t>106R03528</t>
   </si>
   <si>
     <t>106R03529|TONER</t>
   </si>
   <si>
     <t>106R03529</t>
   </si>
   <si>
     <t>106R03530|TONER</t>
   </si>
   <si>
     <t xml:space="preserve"> 106R03530</t>
   </si>
   <si>
     <t>106R03531|TONER</t>
   </si>
   <si>
     <t>106R03531</t>
   </si>
   <si>
-    <t>106R03580|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>106R03582|TONER</t>
   </si>
   <si>
     <t>106R03582</t>
   </si>
   <si>
     <t>B400</t>
   </si>
   <si>
     <t>106R03584|TONER</t>
   </si>
   <si>
     <t>106R03584</t>
   </si>
   <si>
-    <t>106R03622|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>106R03690|TONER</t>
   </si>
   <si>
     <t>106R03690</t>
   </si>
   <si>
     <t>106R03691|TONER</t>
   </si>
   <si>
     <t>106R03691</t>
   </si>
   <si>
     <t>106R03692|TONER</t>
   </si>
   <si>
     <t>106R03692</t>
   </si>
   <si>
     <t>106R03738|TONER</t>
   </si>
   <si>
     <t>106R03738</t>
   </si>
   <si>
     <t>106R03739|TONER</t>
@@ -795,200 +810,143 @@
   <si>
     <t>106R03862|TONER</t>
   </si>
   <si>
     <t>106R03862</t>
   </si>
   <si>
     <t>106R03874|TONER</t>
   </si>
   <si>
     <t>106R03874</t>
   </si>
   <si>
     <t>106R03896|TONER</t>
   </si>
   <si>
     <t>106R03896</t>
   </si>
   <si>
     <t>106R03897|TONER</t>
   </si>
   <si>
     <t>106R03897</t>
   </si>
   <si>
-    <t>106R03899|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>106R03905|TONER</t>
   </si>
   <si>
     <t>106R03905</t>
   </si>
   <si>
-    <t>106R03920|TONER</t>
-[...10 lines deleted...]
-  <si>
     <t>106R03933|TONER</t>
   </si>
   <si>
     <t>106R03933</t>
   </si>
   <si>
     <t>106R03935|TONER</t>
   </si>
   <si>
     <t>106R03935</t>
   </si>
   <si>
     <t>106R03944|TONER</t>
   </si>
   <si>
     <t>106R03944</t>
   </si>
   <si>
     <t>106R04067|TONER</t>
   </si>
   <si>
     <t>106R04067</t>
   </si>
   <si>
     <t>106R04347|TONER</t>
   </si>
   <si>
     <t>106R04347</t>
   </si>
   <si>
-    <t>106r03476|TONER</t>
-[...10 lines deleted...]
-  <si>
     <t>108R00775|TONER</t>
   </si>
   <si>
     <t>108R00775</t>
   </si>
   <si>
     <t>108R00777|TONER</t>
   </si>
   <si>
     <t>108R00777</t>
   </si>
   <si>
     <t>24B6517|TONER</t>
   </si>
   <si>
     <t>Lexmark</t>
   </si>
   <si>
     <t>24B6517</t>
   </si>
   <si>
     <t>Lexmark 24B651</t>
   </si>
   <si>
-    <t>24B6718|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>44917602|TONER</t>
   </si>
   <si>
     <t>44917602</t>
   </si>
   <si>
     <t>Oki 44917602</t>
   </si>
   <si>
     <t>50F2000|TONER</t>
   </si>
   <si>
     <t>50F2000</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>50F2U0E|TONER</t>
   </si>
   <si>
     <t>50F2U0E</t>
   </si>
   <si>
     <t>50F2X0E|TONER</t>
   </si>
   <si>
     <t>50F2X0E</t>
   </si>
   <si>
     <t>Lexmark 502XE</t>
   </si>
   <si>
-    <t>51B2000|TONER</t>
-[...16 lines deleted...]
-  <si>
     <t>52D2000|TONER</t>
   </si>
   <si>
     <t>52D2000</t>
   </si>
   <si>
     <t>Lexmark 52D20</t>
   </si>
   <si>
     <t>53B2X00|TONER</t>
   </si>
   <si>
     <t>53B2X00</t>
   </si>
   <si>
     <t>Lexmark 53B2X</t>
   </si>
   <si>
     <t>56F2H00|TONER</t>
   </si>
   <si>
     <t>56F2H00</t>
   </si>
   <si>
     <t>Lexmark 56F2H</t>
@@ -1131,68 +1089,50 @@
   <si>
     <t>718B twinpack</t>
   </si>
   <si>
     <t>2662B005</t>
   </si>
   <si>
     <t>718B|TONER</t>
   </si>
   <si>
     <t>718B</t>
   </si>
   <si>
     <t>2662B002</t>
   </si>
   <si>
     <t>718C|TONER</t>
   </si>
   <si>
     <t>718C</t>
   </si>
   <si>
     <t>2661B002</t>
   </si>
   <si>
-    <t>718M|TONER</t>
-[...16 lines deleted...]
-  <si>
     <t>71B20Y0|TONER</t>
   </si>
   <si>
     <t>71B20Y0</t>
   </si>
   <si>
     <t>Lexmark 71B20</t>
   </si>
   <si>
     <t>71B2HC0|TONER</t>
   </si>
   <si>
     <t>71B2HC0</t>
   </si>
   <si>
     <t>Lexmark 71B2H</t>
   </si>
   <si>
     <t>71B2HK0|TONER</t>
   </si>
   <si>
     <t>71B2HK0</t>
   </si>
   <si>
     <t>71B2HM0|TONER</t>
@@ -1203,143 +1143,128 @@
   <si>
     <t>71B2HY0|TONER</t>
   </si>
   <si>
     <t>71B2HY0</t>
   </si>
   <si>
     <t>720 canon|TONER</t>
   </si>
   <si>
     <t>720 canon</t>
   </si>
   <si>
     <t>2617B002</t>
   </si>
   <si>
     <t>724H|TONER</t>
   </si>
   <si>
     <t>724H</t>
   </si>
   <si>
     <t>3482B002</t>
   </si>
   <si>
-    <t>728B|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>732M|TONER</t>
   </si>
   <si>
     <t>732M</t>
   </si>
   <si>
     <t>6261B002</t>
   </si>
   <si>
     <t>737 Black|TONER</t>
   </si>
   <si>
     <t>737B</t>
   </si>
   <si>
     <t>9435B002</t>
   </si>
   <si>
     <t>73B20C0|TONER</t>
   </si>
   <si>
     <t>73B20C0</t>
   </si>
   <si>
-    <t>75B20C0|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>80C20C0|TONER</t>
   </si>
   <si>
     <t>80C20C0</t>
   </si>
   <si>
     <t>Lexmark 80C20</t>
   </si>
   <si>
     <t>80C20Y0|TONER</t>
   </si>
   <si>
     <t>80C20Y0</t>
   </si>
   <si>
+    <t>841818|TONER</t>
+  </si>
+  <si>
+    <t>Ricoh</t>
+  </si>
+  <si>
+    <t>841818</t>
+  </si>
+  <si>
+    <t>Ricoh 841818</t>
+  </si>
+  <si>
     <t>841820|TONER</t>
   </si>
   <si>
-    <t>Ricoh</t>
-[...1 lines deleted...]
-  <si>
     <t>841820</t>
   </si>
   <si>
     <t>Ricoh 841820</t>
   </si>
   <si>
     <t>842018|TONER</t>
   </si>
   <si>
     <t>842018</t>
   </si>
   <si>
     <t>Ricoh 842018</t>
   </si>
   <si>
     <t>B252X00|TONER</t>
   </si>
   <si>
     <t>B252X00</t>
   </si>
   <si>
     <t>Lexmark B252X</t>
   </si>
   <si>
-    <t>C-EXV21B|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>C-EXV28B|TONER</t>
   </si>
   <si>
     <t>C-EXV28B</t>
   </si>
   <si>
     <t>2789B002</t>
   </si>
   <si>
     <t>C-EXV28C|TONER</t>
   </si>
   <si>
     <t>C-EXV28C</t>
   </si>
   <si>
     <t>2793B002</t>
   </si>
   <si>
     <t>C-EXV28M|TONER</t>
   </si>
   <si>
     <t>C-EXV28M</t>
   </si>
   <si>
     <t>2797B002</t>
@@ -1401,90 +1326,69 @@
   <si>
     <t>C-exv34M</t>
   </si>
   <si>
     <t>3784B002</t>
   </si>
   <si>
     <t>C-EXV34Y|TONER</t>
   </si>
   <si>
     <t>C-EXV34Y</t>
   </si>
   <si>
     <t>3785B002</t>
   </si>
   <si>
     <t>C-EXV40|TONER</t>
   </si>
   <si>
     <t>C-EXV40</t>
   </si>
   <si>
     <t>3480B006</t>
   </si>
   <si>
-    <t>C-EXV47 Black|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>C-EXV49B|TONER</t>
   </si>
   <si>
     <t>C-EXV49B</t>
   </si>
   <si>
     <t>8524B002</t>
   </si>
   <si>
     <t>C-EXV49B|TONER|B--</t>
   </si>
   <si>
     <t>Canon C-EXV49</t>
   </si>
   <si>
-    <t>C-EXV49C|TONER</t>
-[...14 lines deleted...]
-    <t>8527B002</t>
+    <t>C-EXV49C|TONER|B--</t>
+  </si>
+  <si>
+    <t>C-EXV49C|</t>
   </si>
   <si>
     <t>C-EXV51B|TONER</t>
   </si>
   <si>
     <t>C-EXV51B</t>
   </si>
   <si>
     <t>0481C002</t>
   </si>
   <si>
     <t>C-EXV51B|TONER|B--</t>
   </si>
   <si>
     <t>Canon C-EXV51</t>
   </si>
   <si>
     <t>C-EXV51C|TONER</t>
   </si>
   <si>
     <t>C-EXV51C</t>
   </si>
   <si>
     <t>0482C002</t>
   </si>
@@ -1494,56 +1398,62 @@
   <si>
     <t>C-EXV51M</t>
   </si>
   <si>
     <t>0483C002</t>
   </si>
   <si>
     <t>C-EXV51Y|TONER</t>
   </si>
   <si>
     <t>C-EXV51Y</t>
   </si>
   <si>
     <t>0484C002</t>
   </si>
   <si>
     <t>C-EXV52B|TONER</t>
   </si>
   <si>
     <t xml:space="preserve"> C-EXV52B</t>
   </si>
   <si>
     <t>0998C002</t>
   </si>
   <si>
+    <t>C-EXV52C|TONER</t>
+  </si>
+  <si>
     <t>C-EXV52C</t>
   </si>
   <si>
     <t>0999C002</t>
   </si>
   <si>
+    <t>C-EXV52M|TONER</t>
+  </si>
+  <si>
     <t>C-EXV52M</t>
   </si>
   <si>
     <t>1000C002</t>
   </si>
   <si>
     <t>C-EXV52Y|TONER</t>
   </si>
   <si>
     <t>C-EXV52Y</t>
   </si>
   <si>
     <t>1001C002</t>
   </si>
   <si>
     <t>C-EXV55 Black|TONER|B--</t>
   </si>
   <si>
     <t>C-EXV55 Black</t>
   </si>
   <si>
     <t>Canon C-EXV55</t>
   </si>
   <si>
     <t>C-EXV55 Yellow|TONER|B--</t>
@@ -1581,86 +1491,98 @@
   <si>
     <t>C-exv39|TONER</t>
   </si>
   <si>
     <t>C-exv39</t>
   </si>
   <si>
     <t>4792B002</t>
   </si>
   <si>
     <t>C232HC0|TONER</t>
   </si>
   <si>
     <t>C232HC0</t>
   </si>
   <si>
     <t>Lexmark C232H</t>
   </si>
   <si>
     <t>C232HM0|TONER</t>
   </si>
   <si>
     <t>C232HM0</t>
   </si>
   <si>
+    <t>C232HY0|TONER</t>
+  </si>
+  <si>
+    <t>C232HY0</t>
+  </si>
+  <si>
     <t>C242XC0|TONER</t>
   </si>
   <si>
     <t>C242XC0</t>
   </si>
   <si>
     <t>Lexmark C242X</t>
   </si>
   <si>
     <t>C242XK0|TONER</t>
   </si>
   <si>
     <t>C242XK0</t>
   </si>
   <si>
     <t>C242XM0|TONER</t>
   </si>
   <si>
     <t>C242XM0</t>
   </si>
   <si>
     <t>C242XY0|TONER</t>
   </si>
   <si>
     <t>C242XY0</t>
   </si>
   <si>
     <t>C332HC0|TONER</t>
   </si>
   <si>
     <t>C332HC0</t>
   </si>
   <si>
     <t>Lexmark C332H</t>
   </si>
   <si>
+    <t>C332HK0|TONER</t>
+  </si>
+  <si>
+    <t>C332HK0</t>
+  </si>
+  <si>
     <t>C8543X|TONER</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>C8543X</t>
   </si>
   <si>
     <t>HP 43X</t>
   </si>
   <si>
     <t>Black box</t>
   </si>
   <si>
     <t>C9722A|TONER</t>
   </si>
   <si>
     <t>C9722A</t>
   </si>
   <si>
     <t>HP 641A</t>
   </si>
   <si>
     <t>C9732A|TONER</t>
@@ -1719,80 +1641,86 @@
   <si>
     <t>CB435A</t>
   </si>
   <si>
     <t>HP 35A</t>
   </si>
   <si>
     <t>CB436AD|TONER</t>
   </si>
   <si>
     <t>CB436AD</t>
   </si>
   <si>
     <t>HP 36AD</t>
   </si>
   <si>
     <t>CB436A|TONER</t>
   </si>
   <si>
     <t>CB436A</t>
   </si>
   <si>
     <t>HP 36A</t>
   </si>
   <si>
+    <t>CB540AD|TONER</t>
+  </si>
+  <si>
+    <t>CB540AD</t>
+  </si>
+  <si>
+    <t>125A</t>
+  </si>
+  <si>
     <t>CB540A|TONER</t>
   </si>
   <si>
     <t>CB540A</t>
   </si>
   <si>
     <t>HP 125A</t>
   </si>
   <si>
     <t>CB541A|TONER</t>
   </si>
   <si>
     <t>CB541A</t>
   </si>
   <si>
     <t>CB542A|TONER</t>
   </si>
   <si>
     <t>CB542A</t>
   </si>
   <si>
     <t>CB543A|TONER</t>
   </si>
   <si>
     <t>CB543A</t>
   </si>
   <si>
-    <t>125A</t>
-[...1 lines deleted...]
-  <si>
     <t>CC364A|TONER</t>
   </si>
   <si>
     <t>CC364A</t>
   </si>
   <si>
     <t>HP 64A</t>
   </si>
   <si>
     <t>CC364XD|TONER</t>
   </si>
   <si>
     <t>CC364XD</t>
   </si>
   <si>
     <t>HP 64XD</t>
   </si>
   <si>
     <t>CC364X|TONER</t>
   </si>
   <si>
     <t>CC364X</t>
   </si>
   <si>
     <t>HP 64X</t>
@@ -1821,171 +1749,171 @@
   <si>
     <t>CC531A</t>
   </si>
   <si>
     <t>CC532A|TONER</t>
   </si>
   <si>
     <t>CC532A</t>
   </si>
   <si>
     <t>CC533A|TONER</t>
   </si>
   <si>
     <t>CC533A</t>
   </si>
   <si>
     <t>CE250XD|TONER</t>
   </si>
   <si>
     <t>CE250XD</t>
   </si>
   <si>
     <t>HP 504XD</t>
   </si>
   <si>
-    <t>CE251A|TONER</t>
-[...16 lines deleted...]
-  <si>
     <t>CE255A|TONER</t>
   </si>
   <si>
     <t>CE255A</t>
   </si>
   <si>
     <t>HP 55A</t>
   </si>
   <si>
     <t>CE255X|TONER</t>
   </si>
   <si>
     <t>CE255X</t>
   </si>
   <si>
     <t>HP 55X</t>
   </si>
   <si>
     <t>CE260A|TONER</t>
   </si>
   <si>
     <t>CE260A</t>
   </si>
   <si>
     <t>HP 647A</t>
   </si>
   <si>
-    <t>CE260X|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>CE261A|TONER</t>
   </si>
   <si>
     <t>CE261A</t>
   </si>
   <si>
     <t>HP 648A</t>
   </si>
   <si>
     <t>CE262A|TONER</t>
   </si>
   <si>
     <t>CE262A</t>
   </si>
   <si>
     <t>CE263A|TONER</t>
   </si>
   <si>
     <t>CE263A</t>
   </si>
   <si>
     <t>HP648A</t>
   </si>
   <si>
     <t>CE271A|TONER</t>
   </si>
   <si>
     <t>CE271A</t>
   </si>
   <si>
     <t>HP 650A</t>
   </si>
   <si>
     <t>CE272A|TONER</t>
   </si>
   <si>
     <t>CE272A</t>
   </si>
   <si>
     <t>CE273A|TONER</t>
   </si>
   <si>
     <t>CE273A</t>
   </si>
   <si>
+    <t>CE278AD|TONER</t>
+  </si>
+  <si>
+    <t>CE278AD</t>
+  </si>
+  <si>
+    <t>HP 78AD</t>
+  </si>
+  <si>
+    <t>CE278A|TONER</t>
+  </si>
+  <si>
+    <t>CE278A</t>
+  </si>
+  <si>
+    <t>HP 78A</t>
+  </si>
+  <si>
     <t>CE285AD|TONER</t>
   </si>
   <si>
     <t>CE285AD</t>
   </si>
   <si>
     <t>HP 85AD</t>
   </si>
   <si>
+    <t>CE285A|TONER</t>
+  </si>
+  <si>
+    <t>CE285A</t>
+  </si>
+  <si>
+    <t>HP 85A</t>
+  </si>
+  <si>
     <t>CE310AD|TONER</t>
   </si>
   <si>
     <t>CE310AD</t>
   </si>
   <si>
     <t>HP 126AD</t>
   </si>
   <si>
-    <t>CE312A|TONER</t>
-[...2 lines deleted...]
-    <t>CE312A</t>
+    <t>CE313A|TONER</t>
+  </si>
+  <si>
+    <t>CE313A</t>
   </si>
   <si>
     <t>HP 126A</t>
   </si>
   <si>
     <t>CE320AD|TONER</t>
   </si>
   <si>
     <t>CE320AD</t>
   </si>
   <si>
     <t>HP 128AD</t>
   </si>
   <si>
     <t>CE320A|TONER</t>
   </si>
   <si>
     <t>CE320A</t>
   </si>
   <si>
     <t>HP 128A</t>
   </si>
   <si>
     <t>CE321A|TONER</t>
   </si>
@@ -2004,221 +1932,215 @@
   <si>
     <t>CE323A</t>
   </si>
   <si>
     <t>CE340A|TONER</t>
   </si>
   <si>
     <t>CE340A</t>
   </si>
   <si>
     <t>HP 651A</t>
   </si>
   <si>
     <t>CE342AH|TONER</t>
   </si>
   <si>
     <t>CE342AH</t>
   </si>
   <si>
     <t>HP 651AH</t>
   </si>
   <si>
     <t>AH</t>
   </si>
   <si>
+    <t>CE343A|TONER</t>
+  </si>
+  <si>
+    <t>CE343A</t>
+  </si>
+  <si>
     <t>CE390A|TONER</t>
   </si>
   <si>
     <t>CE390A</t>
   </si>
   <si>
     <t>HP 90A</t>
   </si>
   <si>
     <t>CE390XD|TONER|B--</t>
   </si>
   <si>
     <t>CE390XD</t>
   </si>
   <si>
     <t>HP 90XD</t>
   </si>
   <si>
     <t>CE390X|TONER</t>
   </si>
   <si>
     <t>CE390X</t>
   </si>
   <si>
     <t>HP 90X</t>
   </si>
   <si>
-    <t>CE400A|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>CE400X|TONER</t>
   </si>
   <si>
     <t>CE400X</t>
   </si>
   <si>
     <t>HP 507X</t>
   </si>
   <si>
     <t>CE401A|TONER</t>
   </si>
   <si>
     <t>CE401A</t>
   </si>
   <si>
     <t>HP 507A</t>
   </si>
   <si>
     <t>CE402A|TONER</t>
   </si>
   <si>
     <t>CE402A</t>
   </si>
   <si>
     <t>CE403A|TONER</t>
   </si>
   <si>
     <t>CE403A</t>
   </si>
   <si>
     <t>CE410A|TONER</t>
   </si>
   <si>
     <t>CE410A</t>
   </si>
   <si>
     <t>HP 305A</t>
   </si>
   <si>
     <t>CE410XD|TONER</t>
   </si>
   <si>
     <t>CE410XD</t>
   </si>
   <si>
     <t>HP 305XD</t>
   </si>
   <si>
+    <t>CE410X|TONER</t>
+  </si>
+  <si>
+    <t>CE410X</t>
+  </si>
+  <si>
+    <t>HP 305X</t>
+  </si>
+  <si>
     <t>CE411A|TONER</t>
   </si>
   <si>
     <t>CE411A</t>
   </si>
   <si>
     <t>CE412A|TONER</t>
   </si>
   <si>
     <t>CE412A</t>
   </si>
   <si>
+    <t>CE413AC|TONER|B--</t>
+  </si>
+  <si>
+    <t>CE413AC</t>
+  </si>
+  <si>
+    <t>305A</t>
+  </si>
+  <si>
+    <t>AC</t>
+  </si>
+  <si>
     <t>CE413A|TONER</t>
   </si>
   <si>
     <t>CE413A</t>
   </si>
   <si>
-    <t>CE505A|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>CE505XD|TONER</t>
   </si>
   <si>
     <t>CE505XD</t>
   </si>
   <si>
     <t>05X</t>
   </si>
   <si>
     <t>CE505X|TONER</t>
   </si>
   <si>
     <t>CE505X</t>
   </si>
   <si>
     <t>HP 05X</t>
   </si>
   <si>
-    <t>CE740A|TONER</t>
-[...22 lines deleted...]
-  <si>
     <t>CF210A|TONER</t>
   </si>
   <si>
     <t>CF210A</t>
   </si>
   <si>
     <t>HP 131A</t>
   </si>
   <si>
     <t>CF210XD|TONER</t>
   </si>
   <si>
     <t>CF210XD</t>
   </si>
   <si>
     <t>HP 131XD</t>
   </si>
   <si>
+    <t>CF210X|TONER</t>
+  </si>
+  <si>
+    <t>CF210X</t>
+  </si>
+  <si>
+    <t>HP 131X</t>
+  </si>
+  <si>
     <t>CF211A|TONER</t>
   </si>
   <si>
     <t>CF211A</t>
   </si>
   <si>
     <t>CF212A|TONER</t>
   </si>
   <si>
     <t>CF212A</t>
   </si>
   <si>
     <t>CF213A|TONER</t>
   </si>
   <si>
     <t>CF213A</t>
   </si>
   <si>
     <t>CF214X|TONER</t>
   </si>
   <si>
     <t>CF214X</t>
   </si>
   <si>
     <t>HP 14X</t>
@@ -2229,107 +2151,89 @@
   <si>
     <t>CF217A</t>
   </si>
   <si>
     <t>HP 17A</t>
   </si>
   <si>
     <t>CF226XD|TONER</t>
   </si>
   <si>
     <t>CF226XD</t>
   </si>
   <si>
     <t>HP 26XD</t>
   </si>
   <si>
     <t>CF226X|TONER</t>
   </si>
   <si>
     <t>CF226X</t>
   </si>
   <si>
     <t>HP 26X</t>
   </si>
   <si>
-    <t>CF237A|TONER</t>
-[...16 lines deleted...]
-  <si>
     <t>CF237Y|TONER</t>
   </si>
   <si>
     <t>CF237Y</t>
   </si>
   <si>
     <t>37Y</t>
   </si>
   <si>
+    <t>CF244A|TONER</t>
+  </si>
+  <si>
+    <t>CF244A</t>
+  </si>
+  <si>
+    <t>44A</t>
+  </si>
+  <si>
     <t>CF259X|TONER</t>
   </si>
   <si>
     <t>CF259X</t>
   </si>
   <si>
     <t>HP 59X</t>
   </si>
   <si>
     <t>CF280X|TONER</t>
   </si>
   <si>
     <t>CF280X</t>
   </si>
   <si>
     <t>HP 80X</t>
   </si>
   <si>
     <t>CF280X|TONER|B--</t>
   </si>
   <si>
-    <t>CF283A|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>CF283XD|TONER</t>
   </si>
   <si>
     <t>CF283XD</t>
   </si>
   <si>
     <t>HP 83XD</t>
   </si>
   <si>
     <t>CF287A|TONER</t>
   </si>
   <si>
     <t>CF287A</t>
   </si>
   <si>
     <t>HP 87A</t>
   </si>
   <si>
     <t>CF287X|TONER</t>
   </si>
   <si>
     <t>CF287X</t>
   </si>
   <si>
     <t>87X</t>
@@ -2394,245 +2298,194 @@
   <si>
     <t>CF320A</t>
   </si>
   <si>
     <t>652A</t>
   </si>
   <si>
     <t>CF320XC|TONER|B--</t>
   </si>
   <si>
     <t>CF320X</t>
   </si>
   <si>
     <t>HP 653XC</t>
   </si>
   <si>
     <t>XC</t>
   </si>
   <si>
     <t>CF320X|TONER</t>
   </si>
   <si>
     <t>HP 653X</t>
   </si>
   <si>
-    <t>CF321A|TONER</t>
-[...2 lines deleted...]
-    <t>CF321A</t>
+    <t>CF322A|TONER</t>
+  </si>
+  <si>
+    <t>CF322A</t>
   </si>
   <si>
     <t>HP 653A</t>
   </si>
   <si>
-    <t>CF322A|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>CF330X|TONER</t>
   </si>
   <si>
     <t>CF330X</t>
   </si>
   <si>
     <t>HP 654X</t>
   </si>
   <si>
     <t>CF331A|TONER</t>
   </si>
   <si>
     <t>CF331A</t>
   </si>
   <si>
     <t>HP 654A</t>
   </si>
   <si>
     <t>CF332A|TONER</t>
   </si>
   <si>
     <t>CF332A</t>
   </si>
   <si>
     <t>CF333A|TONER</t>
   </si>
   <si>
     <t>CF333A</t>
   </si>
   <si>
     <t>654A</t>
   </si>
   <si>
-    <t>CF350A|TONER</t>
-[...19 lines deleted...]
-  <si>
     <t>CF360A|TONER</t>
   </si>
   <si>
     <t>CF360A</t>
   </si>
   <si>
     <t>508A</t>
   </si>
   <si>
-    <t>CF360X|TONER</t>
-[...2 lines deleted...]
-    <t>CF360X</t>
+    <t>CF361A|TONER</t>
+  </si>
+  <si>
+    <t>CF361A</t>
+  </si>
+  <si>
+    <t>HP 508A</t>
+  </si>
+  <si>
+    <t>CF362A|TONER</t>
+  </si>
+  <si>
+    <t>CF362A</t>
+  </si>
+  <si>
+    <t>CF363X|TONER</t>
+  </si>
+  <si>
+    <t>CF363X</t>
   </si>
   <si>
     <t>HP 508X</t>
   </si>
   <si>
-    <t>CF361A|TONER</t>
-[...23 lines deleted...]
-    <t>CF363A</t>
+    <t>CF371AM|TONER</t>
+  </si>
+  <si>
+    <t>CF371AM</t>
+  </si>
+  <si>
+    <t>Cyan/magenta/yellow</t>
   </si>
   <si>
     <t>CF372AM|TONER</t>
   </si>
   <si>
     <t>CF372AM</t>
   </si>
   <si>
-    <t>Cyan/magenta/yellow</t>
-[...5 lines deleted...]
-    <t>CF380A</t>
+    <t>CF381A|TONER</t>
+  </si>
+  <si>
+    <t>CF381A</t>
   </si>
   <si>
     <t>HP 312A</t>
   </si>
   <si>
-    <t>CF381A|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>CF382A|TONER</t>
   </si>
   <si>
     <t>CF382A</t>
   </si>
   <si>
-    <t>CF383A|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>CF400X|TONER</t>
   </si>
   <si>
     <t>CF400X</t>
   </si>
   <si>
     <t>HP 201X</t>
   </si>
   <si>
-    <t>CF402A|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>CF402X|TONER</t>
   </si>
   <si>
     <t>CF402X</t>
   </si>
   <si>
-    <t>CF403A|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>CF403X|TONER</t>
   </si>
   <si>
     <t>CF403X</t>
   </si>
   <si>
     <t>CF410A|TONER</t>
   </si>
   <si>
     <t>CF410A</t>
   </si>
   <si>
     <t>HP 410A</t>
   </si>
   <si>
+    <t>CF410XD|TONER</t>
+  </si>
+  <si>
+    <t>CF410XD</t>
+  </si>
+  <si>
+    <t>410X</t>
+  </si>
+  <si>
     <t>CF411A|TONER</t>
   </si>
   <si>
     <t>CF411A</t>
   </si>
   <si>
     <t>CF411X|TONER</t>
   </si>
   <si>
     <t>CF411X</t>
   </si>
   <si>
     <t>HP 410X</t>
   </si>
   <si>
     <t>CF412A|TONER</t>
   </si>
   <si>
     <t>CF412A</t>
   </si>
   <si>
     <t>CF412X|TONER</t>
   </si>
   <si>
     <t>CF412X</t>
@@ -2697,80 +2550,74 @@
   <si>
     <t>205A</t>
   </si>
   <si>
     <t>CF531A|TONER</t>
   </si>
   <si>
     <t>CF531A</t>
   </si>
   <si>
     <t>HP 205A</t>
   </si>
   <si>
     <t>CF532A|TONER</t>
   </si>
   <si>
     <t>CF532A</t>
   </si>
   <si>
     <t>CF533A|TONER</t>
   </si>
   <si>
     <t>CF533A</t>
   </si>
   <si>
-    <t>CF541A|TONER</t>
-[...2 lines deleted...]
-    <t>CF541A</t>
+    <t>CF540X|TONER</t>
+  </si>
+  <si>
+    <t>CF540X</t>
+  </si>
+  <si>
+    <t>HP 203X</t>
+  </si>
+  <si>
+    <t>CF541X|TONER</t>
+  </si>
+  <si>
+    <t>CF541X</t>
+  </si>
+  <si>
+    <t>CF543A|TONER</t>
+  </si>
+  <si>
+    <t>CF543A</t>
   </si>
   <si>
     <t>HP 203A</t>
   </si>
   <si>
-    <t>CF541X|TONER</t>
-[...19 lines deleted...]
-  <si>
     <t>CF543X|TONER</t>
   </si>
   <si>
     <t>CF543X</t>
   </si>
   <si>
     <t>CLT-C504S|TONER</t>
   </si>
   <si>
     <t>Samsung</t>
   </si>
   <si>
     <t>CLT-C504S</t>
   </si>
   <si>
     <t>Samsung 504S</t>
   </si>
   <si>
     <t>CLT-C505L|TONER</t>
   </si>
   <si>
     <t>CLT-C505L</t>
   </si>
   <si>
     <t>Samsung 505L</t>
@@ -2808,282 +2655,252 @@
   <si>
     <t>CLT-C603L</t>
   </si>
   <si>
     <t>Samsung 603L</t>
   </si>
   <si>
     <t>CLT-C6092S|TONER</t>
   </si>
   <si>
     <t>CLT-C6092S</t>
   </si>
   <si>
     <t>Samsung 6092S</t>
   </si>
   <si>
     <t>CLT-C804S|TONER</t>
   </si>
   <si>
     <t>CLT-C804S</t>
   </si>
   <si>
     <t>Samsung 804S</t>
   </si>
   <si>
-    <t>CLT-C806S|TONER</t>
-[...2 lines deleted...]
-    <t>CLT-C806S</t>
+    <t>CLT-C808S|TONER</t>
+  </si>
+  <si>
+    <t>CLT-C808S</t>
+  </si>
+  <si>
+    <t>Samsung 808S</t>
+  </si>
+  <si>
+    <t>CLT-C809S|TONER</t>
+  </si>
+  <si>
+    <t>CLT-C809S</t>
+  </si>
+  <si>
+    <t>Samsung 809S</t>
+  </si>
+  <si>
+    <t>CLT-K4092S|TONER</t>
+  </si>
+  <si>
+    <t>CLT-K4092S</t>
+  </si>
+  <si>
+    <t>Samsung 4092S</t>
+  </si>
+  <si>
+    <t>CLT-K506L|TONER</t>
+  </si>
+  <si>
+    <t>CLT-K506L</t>
+  </si>
+  <si>
+    <t>CLT-K506S|TONER</t>
+  </si>
+  <si>
+    <t>CLT-K506S</t>
+  </si>
+  <si>
+    <t>CLT-M503L|TONER</t>
+  </si>
+  <si>
+    <t>CLT-M503L</t>
+  </si>
+  <si>
+    <t>Samsung 503L</t>
+  </si>
+  <si>
+    <t>CLT-M504S|TONER</t>
+  </si>
+  <si>
+    <t>CLT-M504S</t>
+  </si>
+  <si>
+    <t>CLT-M506L|TONER</t>
+  </si>
+  <si>
+    <t>CLT-M506L</t>
+  </si>
+  <si>
+    <t>CLT-M506S|TONER</t>
+  </si>
+  <si>
+    <t>CLT-M506S</t>
+  </si>
+  <si>
+    <t>CLT-M603L|TONER</t>
+  </si>
+  <si>
+    <t>CLT-M603L</t>
+  </si>
+  <si>
+    <t>CLT-M6092S|TONER</t>
+  </si>
+  <si>
+    <t>CLT-M6092S</t>
+  </si>
+  <si>
+    <t>CLT-M804S|TONER</t>
+  </si>
+  <si>
+    <t>CLT-M804S</t>
+  </si>
+  <si>
+    <t>CLT-M806S|TONER</t>
+  </si>
+  <si>
+    <t>CLT-M806S</t>
   </si>
   <si>
     <t>Samsung 806S</t>
   </si>
   <si>
-    <t>CLT-C808S|TONER</t>
-[...94 lines deleted...]
-  <si>
     <t>CLT-M808S|TONER</t>
   </si>
   <si>
     <t>CLT-M808S</t>
   </si>
   <si>
     <t>CLT-M809S|TONER</t>
   </si>
   <si>
     <t>CLT-M809S</t>
   </si>
   <si>
     <t>CLT-P406C|TONER</t>
   </si>
   <si>
     <t>CLT-P406C</t>
   </si>
   <si>
     <t>SU375A</t>
   </si>
   <si>
-    <t>CLT-P504C|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>CLT-Y504S|TONER</t>
   </si>
   <si>
     <t>CLT-Y504S</t>
   </si>
   <si>
     <t>CLT-Y506L|TONER</t>
   </si>
   <si>
     <t>CLT-Y506L</t>
   </si>
   <si>
     <t>CLT-Y506S|TONER</t>
   </si>
   <si>
     <t>CLT-Y506S</t>
   </si>
   <si>
-    <t>CLT-Y6092S|TONER</t>
-[...2 lines deleted...]
-    <t>CLT-Y6092S</t>
+    <t>CLT-Y603L|TONER</t>
+  </si>
+  <si>
+    <t>CLT-Y603L</t>
   </si>
   <si>
     <t>CLT-Y659S|TONER</t>
   </si>
   <si>
     <t>CLT-Y659S</t>
   </si>
   <si>
     <t>Samsung 659S</t>
   </si>
   <si>
     <t>CLT-Y804S|TONER</t>
   </si>
   <si>
     <t>CLT-Y804S</t>
   </si>
   <si>
     <t>CLT-Y806S|TONER</t>
   </si>
   <si>
     <t>CLT-Y806S</t>
   </si>
   <si>
     <t>E360H11E|TONER</t>
   </si>
   <si>
     <t>E360H11E</t>
   </si>
   <si>
     <t>MF790|TONER</t>
   </si>
   <si>
     <t>Dell</t>
   </si>
   <si>
     <t>MF790</t>
   </si>
   <si>
     <t>Dell MF790</t>
   </si>
   <si>
     <t>MLT-D101S|TONER</t>
   </si>
   <si>
     <t>MLT-D101S</t>
   </si>
   <si>
     <t>Samsung 101S</t>
   </si>
   <si>
-    <t>MLT-D1052L|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>MLT-D1052S|TONER</t>
   </si>
   <si>
     <t>MLT-D1052S</t>
   </si>
   <si>
     <t>Samsung 1052S</t>
   </si>
   <si>
-    <t>MLT-D1082S|TONER</t>
-[...5 lines deleted...]
-    <t>Samsung 1082S</t>
+    <t>MLT-D116S|TONER</t>
+  </si>
+  <si>
+    <t>MLT-D116S</t>
+  </si>
+  <si>
+    <t>Samsung 116S</t>
   </si>
   <si>
     <t>MLT-D203E|TONER</t>
   </si>
   <si>
     <t>MLT-D203E</t>
   </si>
   <si>
     <t>Samsung 203E</t>
   </si>
   <si>
     <t>MLT-D203U|TONER</t>
   </si>
   <si>
     <t>MLT-D203U</t>
   </si>
   <si>
     <t>Samsung D203U</t>
   </si>
   <si>
     <t>MLT-D205E|TONER</t>
   </si>
   <si>
     <t>MLT-D205E</t>
   </si>
@@ -3159,56 +2976,50 @@
   <si>
     <t>OKI 44059253</t>
   </si>
   <si>
     <t>OKI 44250721|TONER</t>
   </si>
   <si>
     <t>OKI 44250721</t>
   </si>
   <si>
     <t>OKI 44469705|TONER</t>
   </si>
   <si>
     <t>44469705</t>
   </si>
   <si>
     <t>Oki 44469705</t>
   </si>
   <si>
     <t>OKI 44469722|TONER</t>
   </si>
   <si>
     <t>OKI 44469722</t>
   </si>
   <si>
-    <t>OKI 44469803|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>Oki 43865722|TONER</t>
   </si>
   <si>
     <t>Oki 43865722</t>
   </si>
   <si>
     <t>Oki 43865723|TONER</t>
   </si>
   <si>
     <t>Oki 43865723</t>
   </si>
   <si>
     <t>Oki 43872305|TONER</t>
   </si>
   <si>
     <t>Oki 43872305</t>
   </si>
   <si>
     <t>Oki 44059106|TONER</t>
   </si>
   <si>
     <t>Oki 44059106</t>
   </si>
   <si>
     <t>Oki 44059107|TONER</t>
@@ -3294,56 +3105,50 @@
   <si>
     <t>Oki 44844614|TONER</t>
   </si>
   <si>
     <t>Oki 44844614</t>
   </si>
   <si>
     <t>Oki 44973533|TONER</t>
   </si>
   <si>
     <t>Oki 44973533</t>
   </si>
   <si>
     <t>Oki 44973534|TONER</t>
   </si>
   <si>
     <t>Oki 44973534</t>
   </si>
   <si>
     <t>Oki 44973535|TONER</t>
   </si>
   <si>
     <t>Oki 44973535</t>
   </si>
   <si>
-    <t>Oki 45536413|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>Oki 46471101|TONER</t>
   </si>
   <si>
     <t>Oki 46471101</t>
   </si>
   <si>
     <t>Oki 46471103|TONER</t>
   </si>
   <si>
     <t>Oki 46471103</t>
   </si>
   <si>
     <t>46471103</t>
   </si>
   <si>
     <t>Oki 46471104|TONER</t>
   </si>
   <si>
     <t>Oki 46471104</t>
   </si>
   <si>
     <t>Oki 46507613|TONER</t>
   </si>
   <si>
     <t>Oki 46507613</t>
@@ -3429,50 +3234,56 @@
   <si>
     <t>Q5949X</t>
   </si>
   <si>
     <t>HP Q5949X</t>
   </si>
   <si>
     <t>Q5950A|TONER</t>
   </si>
   <si>
     <t>Q5950A</t>
   </si>
   <si>
     <t>HP 643A</t>
   </si>
   <si>
     <t>Q5951A|TONER</t>
   </si>
   <si>
     <t>Q5951A</t>
   </si>
   <si>
     <t>643A</t>
   </si>
   <si>
+    <t>Q5952A|TONER</t>
+  </si>
+  <si>
+    <t>Q5952A</t>
+  </si>
+  <si>
     <t>Q5953A|TONER</t>
   </si>
   <si>
     <t>Q5953A</t>
   </si>
   <si>
     <t>Q6000A|TONER</t>
   </si>
   <si>
     <t>Q6000A</t>
   </si>
   <si>
     <t>124A</t>
   </si>
   <si>
     <t>Q6001A|TONER</t>
   </si>
   <si>
     <t>Q6001A</t>
   </si>
   <si>
     <t>HP 124A</t>
   </si>
   <si>
     <t>Q6002A|TONER</t>
@@ -3552,59 +3363,50 @@
   <si>
     <t>Dell RF013</t>
   </si>
   <si>
     <t>TK-1130|TONER</t>
   </si>
   <si>
     <t>Kyocera</t>
   </si>
   <si>
     <t>TK-1130</t>
   </si>
   <si>
     <t>Kyocera 1130</t>
   </si>
   <si>
     <t>TK-1140|TONER</t>
   </si>
   <si>
     <t>TK-1140</t>
   </si>
   <si>
     <t>Kyocera 1140</t>
   </si>
   <si>
-    <t>TK-1150|TONER</t>
-[...7 lines deleted...]
-  <si>
     <t>TK-130|TONER</t>
   </si>
   <si>
     <t>TK-130</t>
   </si>
   <si>
     <t>Kyocera 130</t>
   </si>
   <si>
     <t>TK-160|TONER</t>
   </si>
   <si>
     <t>TK-160</t>
   </si>
   <si>
     <t>Kyocera 160</t>
   </si>
   <si>
     <t>TK-3060|TONER</t>
   </si>
   <si>
     <t>TK-3060</t>
   </si>
   <si>
     <t>Kyocera 3060</t>
@@ -3714,56 +3516,50 @@
   <si>
     <t>TK-5160K</t>
   </si>
   <si>
     <t>TK-5160M|TONER</t>
   </si>
   <si>
     <t>TK-5160M</t>
   </si>
   <si>
     <t>TK-5160Y|TONER</t>
   </si>
   <si>
     <t>TK-5160Y</t>
   </si>
   <si>
     <t>TK-5220M|TONER</t>
   </si>
   <si>
     <t>TK-5220M</t>
   </si>
   <si>
     <t>Kyocera 5220</t>
   </si>
   <si>
-    <t>TK-5220Y|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>TK-5230C|TONER</t>
   </si>
   <si>
     <t>TK-5230C</t>
   </si>
   <si>
     <t>Kyocera 5230</t>
   </si>
   <si>
     <t>TK-5230M|TONER</t>
   </si>
   <si>
     <t>TK-5230M</t>
   </si>
   <si>
     <t>TK-5240K|TONER</t>
   </si>
   <si>
     <t>TK-5240K</t>
   </si>
   <si>
     <t>Kyocera 5240</t>
   </si>
   <si>
     <t>TK-5270C|TONER</t>
@@ -3897,143 +3693,116 @@
   <si>
     <t>TK-865M</t>
   </si>
   <si>
     <t>TN-2000|TONER</t>
   </si>
   <si>
     <t>Brother</t>
   </si>
   <si>
     <t>TN-2000</t>
   </si>
   <si>
     <t>Brother 2000</t>
   </si>
   <si>
     <t>TN-2005|TONER</t>
   </si>
   <si>
     <t>TN-2005</t>
   </si>
   <si>
     <t>Brother 2005</t>
   </si>
   <si>
-    <t>TN-2210|TONER</t>
-[...5 lines deleted...]
-    <t>Brother 2210</t>
+    <t>TN-2120|TONER</t>
+  </si>
+  <si>
+    <t>TN-2120</t>
+  </si>
+  <si>
+    <t>Brother 2120</t>
   </si>
   <si>
     <t>TN-2220|TONER</t>
   </si>
   <si>
     <t>TN-2220</t>
   </si>
   <si>
     <t>Brother 2220</t>
   </si>
   <si>
     <t>TN-230BK|TONER</t>
   </si>
   <si>
     <t>TN-230BK</t>
   </si>
   <si>
     <t>BrotherTN230</t>
   </si>
   <si>
     <t>TN-230C|TONER</t>
   </si>
   <si>
     <t>TN-230C</t>
   </si>
   <si>
     <t>Brother 230</t>
   </si>
   <si>
     <t>TN-230M|TONER</t>
   </si>
   <si>
     <t>TN-230M</t>
   </si>
   <si>
     <t>TN-230Y|TONER</t>
   </si>
   <si>
     <t>TN-230Y</t>
   </si>
   <si>
-    <t>TN-241BK|TONER|B--</t>
-[...2 lines deleted...]
-    <t>TN-241BK</t>
+    <t>TN-241C|TONER</t>
+  </si>
+  <si>
+    <t>TN-241C</t>
   </si>
   <si>
     <t>Brother 241</t>
   </si>
   <si>
-    <t>TN-241C|TONER</t>
-[...23 lines deleted...]
-    <t>TN-247BK</t>
+    <t>TN-247C|TONER</t>
+  </si>
+  <si>
+    <t>TN-247C</t>
   </si>
   <si>
     <t>Brother 247</t>
   </si>
   <si>
-    <t>TN-247C|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>TN-247M|TONER</t>
   </si>
   <si>
     <t>TN-247M</t>
   </si>
   <si>
     <t>TN-247</t>
   </si>
   <si>
     <t>TN-247Y|TONER</t>
   </si>
   <si>
     <t>TN-247Y</t>
   </si>
   <si>
     <t>TN247Y</t>
   </si>
   <si>
     <t>TN-3130|TONER</t>
   </si>
   <si>
     <t>TN-3130</t>
   </si>
   <si>
     <t>Brother 3130</t>
@@ -4065,95 +3834,95 @@
   <si>
     <t>TN-320M|TONER</t>
   </si>
   <si>
     <t>TN-320M</t>
   </si>
   <si>
     <t>TN-320Y|TONER</t>
   </si>
   <si>
     <t>TN-320Y</t>
   </si>
   <si>
     <t>TN320</t>
   </si>
   <si>
     <t>TN-321C|TONER</t>
   </si>
   <si>
     <t>TN-321C</t>
   </si>
   <si>
     <t>TN-321</t>
   </si>
   <si>
+    <t>TN-3230|TONER</t>
+  </si>
+  <si>
+    <t>TN-3230</t>
+  </si>
+  <si>
+    <t>Brother 3230</t>
+  </si>
+  <si>
     <t>TN-325BK|TONER</t>
   </si>
   <si>
     <t>TN-325BK</t>
   </si>
   <si>
     <t>Brother 325</t>
   </si>
   <si>
     <t>TN-325C|TONER</t>
   </si>
   <si>
     <t>TN-325C</t>
   </si>
   <si>
+    <t>TN-325M|TONER</t>
+  </si>
+  <si>
+    <t>TN-325M</t>
+  </si>
+  <si>
     <t>TN-325Y|TONER</t>
   </si>
   <si>
     <t>TN-325Y</t>
   </si>
   <si>
-    <t>TN-326BK|TONER</t>
-[...2 lines deleted...]
-    <t>TN-326BK</t>
+    <t>TN-326Y|TONER</t>
+  </si>
+  <si>
+    <t>TN-326Y</t>
   </si>
   <si>
     <t>Brother 326</t>
   </si>
   <si>
-    <t>TN-326M|TONER</t>
-[...13 lines deleted...]
-  <si>
     <t>TN-328C|TONER</t>
   </si>
   <si>
     <t>TN-328C</t>
   </si>
   <si>
     <t>Brother 328</t>
   </si>
   <si>
     <t>TN-329BK|TONER</t>
   </si>
   <si>
     <t>TN-329BK</t>
   </si>
   <si>
     <t>Brother 329</t>
   </si>
   <si>
     <t>TN-329C|TONER</t>
   </si>
   <si>
     <t>TN-329C</t>
   </si>
   <si>
     <t>TN-329M|TONER</t>
@@ -4164,66 +3933,57 @@
   <si>
     <t>TN-329Y|TONER</t>
   </si>
   <si>
     <t>TN-329Y</t>
   </si>
   <si>
     <t>TN-3380|TONER</t>
   </si>
   <si>
     <t>TN-3380</t>
   </si>
   <si>
     <t>Brother 3380</t>
   </si>
   <si>
     <t>TN-3390|TONER</t>
   </si>
   <si>
     <t>TN-3390</t>
   </si>
   <si>
     <t>Brother 3390</t>
   </si>
   <si>
-    <t>TN-4100|TONER</t>
-[...14 lines deleted...]
-    <t>Brother 421</t>
+    <t>TN-423C|TONER</t>
+  </si>
+  <si>
+    <t>TN-423C</t>
+  </si>
+  <si>
+    <t>Brother 423</t>
   </si>
   <si>
     <t>TN-426Y|TONER</t>
   </si>
   <si>
     <t>TN-426Y</t>
   </si>
   <si>
     <t>Brother 426</t>
   </si>
   <si>
     <t>TN-6300|TONER</t>
   </si>
   <si>
     <t>TN-6300</t>
   </si>
   <si>
     <t>Brother 6300</t>
   </si>
   <si>
     <t>TN-900C|TONER</t>
   </si>
   <si>
     <t>TN-900C</t>
   </si>
@@ -4269,92 +4029,89 @@
   <si>
     <t>TN324Y|TONER</t>
   </si>
   <si>
     <t>TN324Y</t>
   </si>
   <si>
     <t>TN324</t>
   </si>
   <si>
     <t>TN512M|TONER</t>
   </si>
   <si>
     <t>TN512M</t>
   </si>
   <si>
     <t>Konica 512</t>
   </si>
   <si>
     <t>TN512Y|TONER</t>
   </si>
   <si>
     <t>TN512Y</t>
   </si>
   <si>
+    <t>TN514C|TONER</t>
+  </si>
+  <si>
+    <t>TN514C</t>
+  </si>
+  <si>
+    <t>Konica 514</t>
+  </si>
+  <si>
     <t>TN514Y|TONER</t>
   </si>
   <si>
     <t>TN514Y</t>
   </si>
   <si>
-    <t>Konica 514</t>
-[...8 lines deleted...]
-    <t>106A</t>
+    <t>U0SL1AM|TONER</t>
+  </si>
+  <si>
+    <t>U0SL1AM</t>
   </si>
   <si>
     <t>W1470A|TONER</t>
   </si>
   <si>
     <t>W1470A</t>
   </si>
   <si>
     <t>147A</t>
   </si>
   <si>
     <t>W2000X|TONER</t>
   </si>
   <si>
     <t>W2000X</t>
   </si>
   <si>
     <t>HP 659X</t>
   </si>
   <si>
-    <t>W2010X|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>W2030A|TONER</t>
   </si>
   <si>
     <t>W2030A</t>
   </si>
   <si>
     <t>HP 415A</t>
   </si>
   <si>
     <t>W2031A|TONER</t>
   </si>
   <si>
     <t>W2031A</t>
   </si>
   <si>
     <t>W2031X|TONER</t>
   </si>
   <si>
     <t>W2031X</t>
   </si>
   <si>
     <t>HP 415X</t>
   </si>
   <si>
     <t>W2032X|TONER</t>
@@ -4362,107 +4119,116 @@
   <si>
     <t>W2032X</t>
   </si>
   <si>
     <t>W2033A|TONER</t>
   </si>
   <si>
     <t>W2033A</t>
   </si>
   <si>
     <t>W2033X|TONER</t>
   </si>
   <si>
     <t>W2033X</t>
   </si>
   <si>
     <t>W2070A|TONER</t>
   </si>
   <si>
     <t>W2070A</t>
   </si>
   <si>
     <t>HP 117A</t>
   </si>
   <si>
-    <t>W2071A|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>W2072A|TONER</t>
   </si>
   <si>
     <t>W2072A</t>
   </si>
   <si>
-    <t>W2073A|TONER</t>
-[...5 lines deleted...]
-    <t>117A</t>
+    <t>W2121X|TONER</t>
+  </si>
+  <si>
+    <t>W2121X</t>
+  </si>
+  <si>
+    <t>212X</t>
+  </si>
+  <si>
+    <t>W2123X|TONER</t>
+  </si>
+  <si>
+    <t>W2123X</t>
+  </si>
+  <si>
+    <t>W2210X|TONER</t>
+  </si>
+  <si>
+    <t>W2210X</t>
+  </si>
+  <si>
+    <t>HP 207X</t>
   </si>
   <si>
     <t>W2211X|TONER</t>
   </si>
   <si>
     <t>W2211X</t>
   </si>
   <si>
-    <t>HP 207X</t>
-[...1 lines deleted...]
-  <si>
     <t>W2212A|TONER</t>
   </si>
   <si>
     <t>W2212A</t>
   </si>
   <si>
     <t>HP 207A</t>
   </si>
   <si>
     <t>W2212X|TONER</t>
   </si>
   <si>
     <t>W2212X</t>
   </si>
   <si>
-    <t>W2213A|TONER</t>
-[...4 lines deleted...]
-  <si>
     <t>W2213X|TONER</t>
   </si>
   <si>
     <t>W2213X</t>
   </si>
   <si>
+    <t>W2413A|TONER</t>
+  </si>
+  <si>
+    <t>W2413A</t>
+  </si>
+  <si>
+    <t>HP 216A</t>
+  </si>
+  <si>
     <t>108R00933|INK</t>
   </si>
   <si>
     <t>108R00933</t>
   </si>
   <si>
     <t>Xerox 8570/8580</t>
   </si>
   <si>
     <t>108R00934|INK</t>
   </si>
   <si>
     <t>108R00934</t>
   </si>
   <si>
     <t>108R00955|INK</t>
   </si>
   <si>
     <t>108R00955</t>
   </si>
   <si>
     <t>108R00956|INK</t>
   </si>
   <si>
     <t>108R00956</t>
@@ -4617,56 +4383,68 @@
   <si>
     <t>HP 963XL</t>
   </si>
   <si>
     <t>B3P19A|INK</t>
   </si>
   <si>
     <t>B3P19A</t>
   </si>
   <si>
     <t>HP 727</t>
   </si>
   <si>
     <t>B3P20A|INK</t>
   </si>
   <si>
     <t>B3P20A</t>
   </si>
   <si>
     <t>B3P21A|INK</t>
   </si>
   <si>
     <t>B3P21A</t>
   </si>
   <si>
+    <t>B3P22A|INK</t>
+  </si>
+  <si>
+    <t>B3P22A</t>
+  </si>
+  <si>
     <t>B3P23A|INK</t>
   </si>
   <si>
     <t>B3P23A</t>
   </si>
   <si>
+    <t>B3P24A|INK</t>
+  </si>
+  <si>
+    <t>B3P24A</t>
+  </si>
+  <si>
     <t>C13T03R340|INK</t>
   </si>
   <si>
     <t>Epson</t>
   </si>
   <si>
     <t>C13T03R340</t>
   </si>
   <si>
     <t>Epson 102</t>
   </si>
   <si>
     <t>C13T03U64010|INK</t>
   </si>
   <si>
     <t>C13T03U64010</t>
   </si>
   <si>
     <t>Epson 603</t>
   </si>
   <si>
     <t>Black/cyan/yellow/magenta</t>
   </si>
   <si>
     <t>C13T05G64010|INK</t>
@@ -4698,143 +4476,182 @@
   <si>
     <t>C13T33574011|INK</t>
   </si>
   <si>
     <t>C13T33574011</t>
   </si>
   <si>
     <t>Epson 33XL</t>
   </si>
   <si>
     <t>C13T34764010|INK</t>
   </si>
   <si>
     <t>C13T34764010</t>
   </si>
   <si>
     <t>Epson 34XL</t>
   </si>
   <si>
     <t>C1Q12A|INK</t>
   </si>
   <si>
     <t>C1Q12A</t>
   </si>
   <si>
-    <t>C1Q18A|INK</t>
-[...2 lines deleted...]
-    <t>C1Q18A</t>
+    <t>C1Q13A|INK</t>
+  </si>
+  <si>
+    <t>C1Q13A</t>
   </si>
   <si>
     <t>HP 764</t>
   </si>
   <si>
+    <t>C1Q15A|INK</t>
+  </si>
+  <si>
+    <t>C1Q15A</t>
+  </si>
+  <si>
+    <t>C1Q16A|INK</t>
+  </si>
+  <si>
+    <t>C1Q16A</t>
+  </si>
+  <si>
+    <t>C1Q17A|INK</t>
+  </si>
+  <si>
+    <t>C1Q17A</t>
+  </si>
+  <si>
+    <t>Photo Black</t>
+  </si>
+  <si>
+    <t>C2P05AE|INK</t>
+  </si>
+  <si>
+    <t>C2P05AE</t>
+  </si>
+  <si>
+    <t>HP 62XL</t>
+  </si>
+  <si>
+    <t>C2P07AE|INK</t>
+  </si>
+  <si>
+    <t>C2P07AE</t>
+  </si>
+  <si>
+    <t>Tri-Colour</t>
+  </si>
+  <si>
+    <t>C2P43AE|INK</t>
+  </si>
+  <si>
+    <t>C2P43AE</t>
+  </si>
+  <si>
+    <t>HP 950XL/951XL</t>
+  </si>
+  <si>
+    <t>C9370A|INK</t>
+  </si>
+  <si>
+    <t>C9370A</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>C9371A|INK</t>
+  </si>
+  <si>
+    <t>C9371A</t>
+  </si>
+  <si>
+    <t>HP 72</t>
+  </si>
+  <si>
+    <t>C9372A|INK</t>
+  </si>
+  <si>
+    <t>C9372A</t>
+  </si>
+  <si>
+    <t>C9374A|INK</t>
+  </si>
+  <si>
+    <t>C9374A</t>
+  </si>
+  <si>
     <t>Grey</t>
   </si>
   <si>
-    <t>C2P05AE|INK</t>
-[...43 lines deleted...]
-  <si>
     <t>C9403A|INK</t>
   </si>
   <si>
     <t>C9403A</t>
   </si>
   <si>
     <t>C9448A|INK</t>
   </si>
   <si>
     <t>C9448A</t>
   </si>
   <si>
     <t>HP 70</t>
   </si>
   <si>
     <t>C9453A|INK</t>
   </si>
   <si>
     <t>C9453A</t>
   </si>
   <si>
     <t>C9455A|INK</t>
   </si>
   <si>
     <t>C9455A</t>
   </si>
   <si>
+    <t>CH563EE|INK|OOD</t>
+  </si>
+  <si>
+    <t>CH563EE</t>
+  </si>
+  <si>
+    <t>HP 301XL</t>
+  </si>
+  <si>
     <t>CH564EE|INK|OOD</t>
   </si>
   <si>
     <t>CH564EE</t>
   </si>
   <si>
-    <t>HP 301XL</t>
-[...1 lines deleted...]
-  <si>
     <t>CH575A|INK</t>
   </si>
   <si>
     <t>CH575A</t>
   </si>
   <si>
     <t>HP 726</t>
   </si>
   <si>
     <t>CLI-526BK|INK</t>
   </si>
   <si>
     <t>CLI-526BK</t>
   </si>
   <si>
     <t>Canon 526</t>
   </si>
   <si>
     <t>CLI-526C|INK</t>
   </si>
   <si>
     <t>CLI-526C</t>
   </si>
   <si>
     <t>CLI-526GY|INK</t>
@@ -4923,59 +4740,65 @@
   <si>
     <t>CN624AE</t>
   </si>
   <si>
     <t>HP 971</t>
   </si>
   <si>
     <t>CN625AE|INK</t>
   </si>
   <si>
     <t>CN625AE</t>
   </si>
   <si>
     <t>HP 970XL</t>
   </si>
   <si>
     <t>CN628AE|INK</t>
   </si>
   <si>
     <t>CN628AE</t>
   </si>
   <si>
     <t>HP 971XL</t>
   </si>
   <si>
+    <t>F6T77AE|INK</t>
+  </si>
+  <si>
+    <t>F6T77AE</t>
+  </si>
+  <si>
+    <t>HP 913A</t>
+  </si>
+  <si>
     <t>F6T78AE|INK</t>
   </si>
   <si>
     <t>F6T78AE</t>
   </si>
   <si>
-    <t>HP 913A</t>
-[...1 lines deleted...]
-  <si>
     <t>F6T79AE|INK</t>
   </si>
   <si>
     <t>F6T79AE</t>
   </si>
   <si>
     <t>F6T81AE|INK</t>
   </si>
   <si>
     <t>F6T81AE</t>
   </si>
   <si>
     <t>HP 973X</t>
   </si>
   <si>
     <t>F6T82AE|INK</t>
   </si>
   <si>
     <t>F6T82AE</t>
   </si>
   <si>
     <t>F6T83AE|INK</t>
   </si>
   <si>
     <t>F6T83AE</t>
@@ -5100,54 +4923,54 @@
   <si>
     <t>L0R11A</t>
   </si>
   <si>
     <t>L0R13A|INK</t>
   </si>
   <si>
     <t>L0R13A</t>
   </si>
   <si>
     <t>HP 981Y</t>
   </si>
   <si>
     <t>L0R14A|INK</t>
   </si>
   <si>
     <t>L0R14A</t>
   </si>
   <si>
     <t>L0R15A|INK</t>
   </si>
   <si>
     <t>L0R15A</t>
   </si>
   <si>
-    <t>L0R16A|INK</t>
-[...2 lines deleted...]
-    <t>L0R16A</t>
+    <t>L0R95AE|INK</t>
+  </si>
+  <si>
+    <t>L0R95AE</t>
   </si>
   <si>
     <t>LC-3239XLC|INK</t>
   </si>
   <si>
     <t>LC-3239XLC</t>
   </si>
   <si>
     <t>Brother 3239XL</t>
   </si>
   <si>
     <t>LC-3239XLM|INK</t>
   </si>
   <si>
     <t>LC-3239XLM</t>
   </si>
   <si>
     <t>LC-424SET|INK</t>
   </si>
   <si>
     <t>LC-424BK/LC-424C/LC-424M/LC-424Y</t>
   </si>
   <si>
     <t>Brother 424</t>
   </si>
@@ -5259,71 +5082,95 @@
   <si>
     <t>P2V71A</t>
   </si>
   <si>
     <t>P2V72A|INK</t>
   </si>
   <si>
     <t>P2V72A</t>
   </si>
   <si>
     <t>P2V73A|INK</t>
   </si>
   <si>
     <t>P2V73A</t>
   </si>
   <si>
     <t>P2V78A|INK</t>
   </si>
   <si>
     <t>P2V78A</t>
   </si>
   <si>
     <t>HP 746</t>
   </si>
   <si>
-    <t>P2V81A|INK</t>
-[...2 lines deleted...]
-    <t>P2V81A</t>
+    <t>P2V79A|INK</t>
+  </si>
+  <si>
+    <t>P2V79A</t>
+  </si>
+  <si>
+    <t>P2V80A|INK</t>
+  </si>
+  <si>
+    <t>P2V80A</t>
+  </si>
+  <si>
+    <t>P2V83A|INK</t>
+  </si>
+  <si>
+    <t>P2V83A</t>
+  </si>
+  <si>
+    <t>P2V89A|INK</t>
+  </si>
+  <si>
+    <t>P2V89A</t>
+  </si>
+  <si>
+    <t>HP 766</t>
   </si>
   <si>
     <t>P2V91A|INK</t>
   </si>
   <si>
     <t>P2V91A</t>
   </si>
   <si>
-    <t>HP 766</t>
-[...1 lines deleted...]
-  <si>
     <t>P2V92A|INK</t>
   </si>
   <si>
     <t>P2V92A</t>
   </si>
   <si>
+    <t>P2V93A|INK</t>
+  </si>
+  <si>
+    <t>P2V93A</t>
+  </si>
+  <si>
     <t>P2V94A|INK</t>
   </si>
   <si>
     <t>P2V94A</t>
   </si>
   <si>
     <t>PGI-1500XLBK|INK</t>
   </si>
   <si>
     <t>PGI-1500XLBK</t>
   </si>
   <si>
     <t>Canon 1500XL</t>
   </si>
   <si>
     <t>PGI-1500XLY|INK</t>
   </si>
   <si>
     <t>PGI-1500XLY</t>
   </si>
   <si>
     <t>PGI-2500XLC|INK</t>
   </si>
   <si>
     <t>PGI-2500XLC</t>
@@ -5403,216 +5250,141 @@
   <si>
     <t>PGI-29R|INK</t>
   </si>
   <si>
     <t>PGI-29R</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>PGI-29Y|INK</t>
   </si>
   <si>
     <t>PGI-29Y</t>
   </si>
   <si>
     <t>PGI-570/CLI-571CMYBK|INK</t>
   </si>
   <si>
     <t>PGI-570PGBK CLI-571CMYBK</t>
   </si>
   <si>
     <t>Canon 570/571</t>
   </si>
   <si>
-    <t>PGI-9C|INK</t>
-[...37 lines deleted...]
-  <si>
     <t>T0B28A|INK</t>
   </si>
   <si>
     <t>T0B28A</t>
   </si>
   <si>
     <t>HP 982X</t>
   </si>
   <si>
     <t>T0B30A|INK</t>
   </si>
   <si>
     <t>T0B30A</t>
   </si>
   <si>
     <t>TESTRRD1|INK</t>
   </si>
   <si>
     <t>108R00972|DRUM</t>
   </si>
   <si>
     <t>108R00972</t>
   </si>
   <si>
     <t>Phaser 6700</t>
   </si>
   <si>
     <t>108R00974|DRUM</t>
   </si>
   <si>
     <t>108R00974</t>
   </si>
   <si>
-    <t>C-EXV49|DRUM</t>
-[...16 lines deleted...]
-  <si>
     <t>C-EXV55C|DRUM</t>
   </si>
   <si>
     <t>C-EXV55C</t>
   </si>
   <si>
     <t>2187C002</t>
   </si>
   <si>
     <t>C-EXV55M|DRUM</t>
   </si>
   <si>
     <t>C-EXV55M</t>
   </si>
   <si>
     <t>2188C002</t>
   </si>
   <si>
     <t>C-EXV55Y|DRUM</t>
   </si>
   <si>
     <t>C-EXV55Y</t>
   </si>
   <si>
     <t>2189C002</t>
   </si>
   <si>
-    <t>C-EXV58|DRUM</t>
-[...7 lines deleted...]
-  <si>
     <t>CB384A|DRUM</t>
   </si>
   <si>
     <t>CB384A</t>
   </si>
   <si>
     <t>HP 824A</t>
   </si>
   <si>
     <t>CF358A|DRUM</t>
   </si>
   <si>
     <t>CF358A</t>
   </si>
   <si>
     <t>DR-2000|DRUM</t>
   </si>
   <si>
     <t>DR-2000</t>
   </si>
   <si>
     <t>DR-3100|DRUM</t>
   </si>
   <si>
     <t>DR-3100</t>
   </si>
   <si>
     <t>Brother 3100</t>
   </si>
   <si>
     <t>DR-3100|DRUM|OPEN</t>
-  </si>
-[...7 lines deleted...]
-    <t>Brother 3200</t>
   </si>
   <si>
     <t>DR-3300|DRUM</t>
   </si>
   <si>
     <t>DR-3300</t>
   </si>
   <si>
     <t>Brother 3300</t>
   </si>
   <si>
     <t>MLT-R116|DRUM</t>
   </si>
   <si>
     <t>MLT-R116</t>
   </si>
   <si>
     <t>Samsung R116</t>
   </si>
   <si>
     <t>MLT-R304|DRUM</t>
   </si>
   <si>
     <t>MLT-R304</t>
   </si>
@@ -5937,51 +5709,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I568"/>
+  <dimension ref="A1:I535"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -6024,21004 +5796,20163 @@
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="b">
         <v>0</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="H3">
-        <v>73.94</v>
+        <v>59.14</v>
       </c>
       <c r="I3">
-        <v>88.73</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="b">
-        <v>0</v>
+      <c r="D4" t="s">
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
       <c r="H4">
-        <v>59.14</v>
+        <v>80.98</v>
       </c>
       <c r="I4">
-        <v>70.97</v>
+        <v>97.18000000000001</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
-        <v>19</v>
+      <c r="D5" t="b">
+        <v>0</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5">
-        <v>80.98</v>
+        <v>91.34</v>
       </c>
       <c r="I5">
-        <v>97.18000000000001</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" t="b">
         <v>0</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6">
         <v>89.59999999999999</v>
       </c>
       <c r="I6">
         <v>107.52</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
       <c r="H7">
-        <v>37.88</v>
+        <v>67.84</v>
       </c>
       <c r="I7">
-        <v>45.46</v>
+        <v>81.41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>27</v>
+      </c>
+      <c r="D8" t="b">
+        <v>0</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
       <c r="H8">
-        <v>67.84</v>
+        <v>103.52</v>
       </c>
       <c r="I8">
-        <v>81.41</v>
+        <v>124.22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
+        <v>32</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
       <c r="H9">
-        <v>103.52</v>
+        <v>104.38</v>
       </c>
       <c r="I9">
-        <v>124.22</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
         <v>30</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10">
-        <v>104.38</v>
+        <v>56.54</v>
       </c>
       <c r="I10">
-        <v>125.26</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F11">
         <v>3</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
       <c r="H11">
-        <v>56.54</v>
+        <v>73.87</v>
       </c>
       <c r="I11">
-        <v>67.84999999999999</v>
+        <v>88.64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F12">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
       <c r="H12">
-        <v>73.87</v>
+        <v>68.72</v>
       </c>
       <c r="I12">
-        <v>88.64</v>
+        <v>82.45999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F13">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
       <c r="H13">
-        <v>68.72</v>
+        <v>76.98</v>
       </c>
       <c r="I13">
-        <v>82.45999999999999</v>
+        <v>92.38</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F14">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
       <c r="H14">
         <v>76.98</v>
       </c>
       <c r="I14">
         <v>92.38</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F15">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
       <c r="H15">
-        <v>76.98</v>
+        <v>71.31999999999999</v>
       </c>
       <c r="I15">
-        <v>92.38</v>
+        <v>85.58</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F16">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
       <c r="H16">
-        <v>71.31999999999999</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="I16">
-        <v>85.58</v>
+        <v>82.68000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F17">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
       <c r="H17">
-        <v>68.90000000000001</v>
+        <v>100.06</v>
       </c>
       <c r="I17">
-        <v>82.68000000000001</v>
+        <v>120.07</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F18">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
       <c r="H18">
-        <v>100.06</v>
+        <v>104.38</v>
       </c>
       <c r="I18">
-        <v>120.07</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F19">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
       <c r="H19">
         <v>104.38</v>
       </c>
       <c r="I19">
         <v>125.26</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B20" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C20" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>63</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F20">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
       <c r="H20">
-        <v>104.38</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I20">
-        <v>125.26</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F21">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G21" t="s">
         <v>12</v>
       </c>
       <c r="H21">
-        <v>95.68000000000001</v>
+        <v>104.38</v>
       </c>
       <c r="I21">
-        <v>114.82</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B22" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E22" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F22">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
       <c r="H22">
-        <v>104.38</v>
+        <v>77.42</v>
       </c>
       <c r="I22">
-        <v>125.26</v>
+        <v>92.90000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E23" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F23">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
       <c r="H23">
-        <v>82.64</v>
+        <v>137.44</v>
       </c>
       <c r="I23">
-        <v>99.17</v>
+        <v>164.93</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E24" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F24">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
       <c r="H24">
-        <v>77.42</v>
+        <v>56.54</v>
       </c>
       <c r="I24">
-        <v>92.90000000000001</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F25">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
       <c r="H25">
-        <v>137.44</v>
+        <v>58.9</v>
       </c>
       <c r="I25">
-        <v>164.93</v>
+        <v>70.68000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
       <c r="H26">
-        <v>56.54</v>
+        <v>69.58</v>
       </c>
       <c r="I26">
-        <v>67.84999999999999</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F27">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
       <c r="H27">
-        <v>60.86</v>
+        <v>80.02</v>
       </c>
       <c r="I27">
-        <v>73.03</v>
+        <v>96.02</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B28" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
       <c r="H28">
-        <v>58.9</v>
+        <v>128.74</v>
       </c>
       <c r="I28">
-        <v>70.68000000000001</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F29">
         <v>2</v>
       </c>
       <c r="G29" t="s">
         <v>12</v>
       </c>
       <c r="H29">
         <v>80.02</v>
       </c>
       <c r="I29">
         <v>96.02</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B30" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
       <c r="H30">
-        <v>80.90000000000001</v>
+        <v>79.16</v>
       </c>
       <c r="I30">
-        <v>97.08</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>95</v>
       </c>
       <c r="D31" t="s">
         <v>96</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G31" t="s">
         <v>12</v>
       </c>
       <c r="H31">
-        <v>86.98</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="I31">
-        <v>104.38</v>
+        <v>97.08</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>98</v>
       </c>
-      <c r="D32" t="b">
-        <v>0</v>
+      <c r="D32" t="s">
+        <v>99</v>
       </c>
       <c r="E32" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F32">
         <v>3</v>
       </c>
       <c r="G32" t="s">
         <v>12</v>
       </c>
       <c r="H32">
-        <v>50.46</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="I32">
-        <v>60.55</v>
+        <v>97.08</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B33" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="C33" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D33" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
       <c r="H33">
-        <v>13.9</v>
+        <v>86.98</v>
       </c>
       <c r="I33">
-        <v>16.68</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D34" t="b">
         <v>0</v>
       </c>
       <c r="E34" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F34">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G34" t="s">
         <v>12</v>
       </c>
       <c r="H34">
-        <v>173.98</v>
+        <v>50.46</v>
       </c>
       <c r="I34">
-        <v>208.78</v>
+        <v>60.55</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>107</v>
+      </c>
+      <c r="D35" t="s">
+        <v>107</v>
       </c>
       <c r="E35" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F35">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
       <c r="H35">
-        <v>152.26</v>
+        <v>13.9</v>
       </c>
       <c r="I35">
-        <v>182.71</v>
+        <v>16.68</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D36" t="b">
         <v>0</v>
       </c>
       <c r="E36" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
       <c r="H36">
-        <v>91.34</v>
+        <v>173.98</v>
       </c>
       <c r="I36">
-        <v>109.61</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D37" t="b">
         <v>0</v>
       </c>
       <c r="E37" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F37">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
       <c r="H37">
-        <v>160.94</v>
+        <v>152.26</v>
       </c>
       <c r="I37">
-        <v>193.13</v>
+        <v>182.71</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>113</v>
+      </c>
+      <c r="D38" t="b">
+        <v>0</v>
       </c>
       <c r="E38" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F38">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G38" t="s">
         <v>12</v>
       </c>
       <c r="H38">
-        <v>43.48</v>
+        <v>91.34</v>
       </c>
       <c r="I38">
-        <v>52.18</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D39" t="b">
         <v>0</v>
       </c>
       <c r="E39" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F39">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
       <c r="H39">
-        <v>78.28</v>
+        <v>160.94</v>
       </c>
       <c r="I39">
-        <v>93.94</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>117</v>
+      </c>
+      <c r="D40" t="s">
+        <v>118</v>
       </c>
       <c r="E40" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F40">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
       <c r="H40">
-        <v>47.84</v>
+        <v>43.48</v>
       </c>
       <c r="I40">
-        <v>57.41</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D41" t="b">
         <v>0</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F41">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G41" t="s">
         <v>12</v>
       </c>
       <c r="H41">
-        <v>52.18</v>
+        <v>78.28</v>
       </c>
       <c r="I41">
-        <v>62.62</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D42" t="b">
         <v>0</v>
       </c>
       <c r="E42" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F42">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="G42" t="s">
         <v>12</v>
       </c>
       <c r="H42">
-        <v>23.5</v>
+        <v>47.84</v>
       </c>
       <c r="I42">
-        <v>28.2</v>
+        <v>57.41</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D43" t="b">
         <v>0</v>
       </c>
       <c r="E43" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F43">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="G43" t="s">
         <v>12</v>
       </c>
       <c r="H43">
-        <v>23.5</v>
+        <v>52.18</v>
       </c>
       <c r="I43">
-        <v>28.2</v>
+        <v>62.62</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D44" t="b">
         <v>0</v>
       </c>
       <c r="E44" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F44">
         <v>1</v>
       </c>
       <c r="G44" t="s">
         <v>12</v>
       </c>
       <c r="H44">
         <v>23.5</v>
       </c>
       <c r="I44">
         <v>28.2</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D45" t="b">
         <v>0</v>
       </c>
       <c r="E45" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F45">
         <v>1</v>
       </c>
       <c r="G45" t="s">
         <v>12</v>
       </c>
       <c r="H45">
         <v>23.5</v>
       </c>
       <c r="I45">
         <v>28.2</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D46" t="b">
         <v>0</v>
       </c>
       <c r="E46" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F46">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G46" t="s">
         <v>12</v>
       </c>
       <c r="H46">
-        <v>47.86</v>
+        <v>23.5</v>
       </c>
       <c r="I46">
-        <v>57.43</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D47" t="b">
         <v>0</v>
       </c>
       <c r="E47" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F47">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G47" t="s">
         <v>12</v>
       </c>
       <c r="H47">
-        <v>59.14</v>
+        <v>23.5</v>
       </c>
       <c r="I47">
-        <v>70.97</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D48" t="b">
         <v>0</v>
       </c>
       <c r="E48" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
       <c r="H48">
-        <v>89.62</v>
+        <v>47.86</v>
       </c>
       <c r="I48">
-        <v>107.54</v>
+        <v>57.43</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D49" t="b">
         <v>0</v>
       </c>
       <c r="E49" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F49">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
       <c r="H49">
-        <v>104.38</v>
+        <v>59.14</v>
       </c>
       <c r="I49">
-        <v>125.26</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D50" t="b">
         <v>0</v>
       </c>
       <c r="E50" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50" t="s">
         <v>12</v>
       </c>
       <c r="H50">
-        <v>39.14</v>
+        <v>89.62</v>
       </c>
       <c r="I50">
-        <v>46.97</v>
+        <v>107.54</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D51" t="b">
         <v>0</v>
       </c>
       <c r="E51" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
       <c r="H51">
-        <v>33.38</v>
+        <v>104.38</v>
       </c>
       <c r="I51">
-        <v>40.06</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D52" t="b">
         <v>0</v>
       </c>
       <c r="E52" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
       <c r="H52">
-        <v>66.09999999999999</v>
+        <v>39.14</v>
       </c>
       <c r="I52">
-        <v>79.31999999999999</v>
+        <v>46.97</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>144</v>
+      </c>
+      <c r="D53" t="b">
+        <v>0</v>
       </c>
       <c r="E53" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G53" t="s">
         <v>12</v>
       </c>
       <c r="H53">
-        <v>282.74</v>
+        <v>33.38</v>
       </c>
       <c r="I53">
-        <v>339.29</v>
+        <v>40.06</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>146</v>
+      </c>
+      <c r="D54" t="b">
+        <v>0</v>
       </c>
       <c r="E54" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
       <c r="H54">
-        <v>260.98</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="I54">
-        <v>313.18</v>
+        <v>79.31999999999999</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D55" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E55" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
       <c r="H55">
-        <v>169.64</v>
+        <v>282.74</v>
       </c>
       <c r="I55">
-        <v>203.57</v>
+        <v>339.29</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D56" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E56" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
       <c r="H56">
-        <v>56.54</v>
+        <v>260.98</v>
       </c>
       <c r="I56">
-        <v>67.84999999999999</v>
+        <v>313.18</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D57" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E57" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F57">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
       <c r="H57">
-        <v>56.54</v>
+        <v>169.64</v>
       </c>
       <c r="I57">
-        <v>67.84999999999999</v>
+        <v>203.57</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>154</v>
+      </c>
+      <c r="D58" t="s">
+        <v>155</v>
       </c>
       <c r="E58" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F58">
         <v>1</v>
       </c>
       <c r="G58" t="s">
         <v>12</v>
       </c>
       <c r="H58">
-        <v>52.18</v>
+        <v>56.54</v>
       </c>
       <c r="I58">
-        <v>62.62</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D59" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="E59" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
       <c r="H59">
-        <v>40</v>
+        <v>56.54</v>
       </c>
       <c r="I59">
-        <v>48</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>159</v>
+      </c>
+      <c r="D60" t="s">
+        <v>118</v>
       </c>
       <c r="E60" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
       <c r="H60">
-        <v>58.3</v>
+        <v>40</v>
       </c>
       <c r="I60">
-        <v>69.95999999999999</v>
+        <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D61" t="b">
         <v>0</v>
       </c>
       <c r="E61" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F61">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
       <c r="H61">
-        <v>78.28</v>
+        <v>58.3</v>
       </c>
       <c r="I61">
-        <v>93.94</v>
+        <v>69.95999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D62" t="b">
         <v>0</v>
       </c>
       <c r="E62" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F62">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>12</v>
       </c>
       <c r="H62">
-        <v>73.06</v>
+        <v>78.28</v>
       </c>
       <c r="I62">
-        <v>87.67</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D63" t="b">
         <v>0</v>
       </c>
       <c r="E63" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F63">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G63" t="s">
         <v>12</v>
       </c>
       <c r="H63">
-        <v>76.54000000000001</v>
+        <v>73.06</v>
       </c>
       <c r="I63">
-        <v>91.84999999999999</v>
+        <v>87.67</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D64" t="b">
         <v>0</v>
       </c>
       <c r="E64" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F64">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G64" t="s">
         <v>12</v>
       </c>
       <c r="H64">
-        <v>73.86</v>
+        <v>76.54000000000001</v>
       </c>
       <c r="I64">
-        <v>88.63</v>
+        <v>91.84999999999999</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>169</v>
+      </c>
+      <c r="D65" t="b">
+        <v>0</v>
       </c>
       <c r="E65" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G65" t="s">
         <v>12</v>
       </c>
       <c r="H65">
-        <v>152.24</v>
+        <v>89.62</v>
       </c>
       <c r="I65">
-        <v>182.69</v>
+        <v>107.54</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D66" t="b">
         <v>0</v>
       </c>
       <c r="E66" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F66">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G66" t="s">
         <v>12</v>
       </c>
       <c r="H66">
-        <v>173.84</v>
+        <v>73.86</v>
       </c>
       <c r="I66">
-        <v>208.61</v>
+        <v>88.63</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D67" t="b">
         <v>0</v>
       </c>
       <c r="E67" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F67">
         <v>1</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
       <c r="H67">
-        <v>216.44</v>
+        <v>73.86</v>
       </c>
       <c r="I67">
-        <v>259.73</v>
+        <v>88.63</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>175</v>
+      </c>
+      <c r="D68" t="b">
+        <v>0</v>
       </c>
       <c r="E68" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F68">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G68" t="s">
         <v>12</v>
       </c>
       <c r="H68">
-        <v>143.54</v>
+        <v>73.86</v>
       </c>
       <c r="I68">
-        <v>172.25</v>
+        <v>88.63</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>177</v>
+      </c>
+      <c r="D69" t="s">
+        <v>118</v>
       </c>
       <c r="E69" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F69">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G69" t="s">
         <v>12</v>
       </c>
       <c r="H69">
-        <v>139.18</v>
+        <v>152.24</v>
       </c>
       <c r="I69">
-        <v>167.02</v>
+        <v>182.69</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D70" t="b">
         <v>0</v>
       </c>
-      <c r="E70" t="b">
-        <v>0</v>
+      <c r="E70" t="s">
+        <v>23</v>
       </c>
       <c r="F70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G70" t="s">
         <v>12</v>
       </c>
       <c r="H70">
-        <v>91.34</v>
+        <v>173.84</v>
       </c>
       <c r="I70">
-        <v>109.61</v>
+        <v>208.61</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D71" t="b">
         <v>0</v>
       </c>
       <c r="E71" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F71">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="G71" t="s">
         <v>12</v>
       </c>
       <c r="H71">
-        <v>66.12</v>
+        <v>216.44</v>
       </c>
       <c r="I71">
-        <v>79.34</v>
+        <v>259.73</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D72" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E72" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F72">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
       <c r="H72">
-        <v>95.68000000000001</v>
+        <v>143.54</v>
       </c>
       <c r="I72">
-        <v>114.82</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D73" t="b">
         <v>0</v>
       </c>
       <c r="E73" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F73">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G73" t="s">
         <v>12</v>
       </c>
       <c r="H73">
-        <v>78.3</v>
+        <v>139.18</v>
       </c>
       <c r="I73">
-        <v>93.95999999999999</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>188</v>
+      </c>
+      <c r="D74" t="b">
+        <v>0</v>
+      </c>
+      <c r="E74" t="b">
+        <v>0</v>
       </c>
       <c r="F74">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G74" t="s">
         <v>12</v>
       </c>
       <c r="H74">
-        <v>156.58</v>
+        <v>91.34</v>
       </c>
       <c r="I74">
-        <v>187.9</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D75" t="b">
         <v>0</v>
       </c>
-      <c r="E75" t="b">
-        <v>0</v>
+      <c r="E75" t="s">
+        <v>15</v>
       </c>
       <c r="F75">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G75" t="s">
         <v>12</v>
       </c>
       <c r="H75">
-        <v>39.14</v>
+        <v>66.12</v>
       </c>
       <c r="I75">
-        <v>46.97</v>
+        <v>79.34</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>192</v>
+      </c>
+      <c r="D76" t="s">
+        <v>193</v>
+      </c>
+      <c r="E76" t="s">
+        <v>15</v>
       </c>
       <c r="F76">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="G76" t="s">
         <v>12</v>
       </c>
       <c r="H76">
-        <v>39.14</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I76">
-        <v>46.97</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D77" t="b">
         <v>0</v>
       </c>
-      <c r="E77" t="b">
-        <v>0</v>
+      <c r="E77" t="s">
+        <v>20</v>
       </c>
       <c r="F77">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G77" t="s">
         <v>12</v>
       </c>
       <c r="H77">
-        <v>51.32</v>
+        <v>78.3</v>
       </c>
       <c r="I77">
-        <v>61.58</v>
+        <v>93.95999999999999</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>197</v>
+      </c>
+      <c r="D78" t="s">
+        <v>198</v>
+      </c>
+      <c r="E78" t="s">
+        <v>23</v>
       </c>
       <c r="F78">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G78" t="s">
         <v>12</v>
       </c>
       <c r="H78">
-        <v>100.06</v>
+        <v>156.58</v>
       </c>
       <c r="I78">
-        <v>120.07</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D79" t="b">
         <v>0</v>
       </c>
-      <c r="E79" t="s">
-        <v>51</v>
+      <c r="E79" t="b">
+        <v>0</v>
       </c>
       <c r="F79">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G79" t="s">
         <v>12</v>
       </c>
       <c r="H79">
-        <v>69.58</v>
+        <v>39.14</v>
       </c>
       <c r="I79">
-        <v>83.5</v>
+        <v>46.97</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D80" t="b">
         <v>0</v>
       </c>
-      <c r="E80" t="s">
-        <v>22</v>
+      <c r="E80" t="b">
+        <v>0</v>
       </c>
       <c r="F80">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G80" t="s">
         <v>12</v>
       </c>
       <c r="H80">
-        <v>69.58</v>
+        <v>39.14</v>
       </c>
       <c r="I80">
-        <v>83.5</v>
+        <v>46.97</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D81" t="b">
         <v>0</v>
       </c>
-      <c r="E81" t="s">
-        <v>15</v>
+      <c r="E81" t="b">
+        <v>0</v>
       </c>
       <c r="F81">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
       <c r="H81">
-        <v>86.98</v>
+        <v>51.32</v>
       </c>
       <c r="I81">
-        <v>104.38</v>
+        <v>61.58</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D82" t="b">
         <v>0</v>
       </c>
-      <c r="E82" t="s">
-        <v>22</v>
+      <c r="E82" t="b">
+        <v>0</v>
       </c>
       <c r="F82">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G82" t="s">
         <v>12</v>
       </c>
       <c r="H82">
-        <v>104.38</v>
+        <v>100.06</v>
       </c>
       <c r="I82">
-        <v>125.26</v>
+        <v>120.07</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D83" t="b">
         <v>0</v>
       </c>
       <c r="E83" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F83">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G83" t="s">
         <v>12</v>
       </c>
       <c r="H83">
-        <v>104.38</v>
+        <v>69.58</v>
       </c>
       <c r="I83">
-        <v>125.26</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D84" t="b">
         <v>0</v>
       </c>
       <c r="E84" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F84">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G84" t="s">
         <v>12</v>
       </c>
       <c r="H84">
-        <v>104.38</v>
+        <v>69.58</v>
       </c>
       <c r="I84">
-        <v>125.26</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D85" t="b">
         <v>0</v>
       </c>
       <c r="E85" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F85">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G85" t="s">
         <v>12</v>
       </c>
       <c r="H85">
-        <v>156.58</v>
+        <v>104.38</v>
       </c>
       <c r="I85">
-        <v>187.9</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>214</v>
+      </c>
+      <c r="D86" t="b">
+        <v>0</v>
       </c>
       <c r="E86" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F86">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G86" t="s">
         <v>12</v>
       </c>
       <c r="H86">
-        <v>171.58</v>
+        <v>104.38</v>
       </c>
       <c r="I86">
-        <v>205.9</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D87" t="b">
         <v>0</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="F87">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="G87" t="s">
         <v>12</v>
       </c>
       <c r="H87">
-        <v>147.94</v>
+        <v>105.58</v>
       </c>
       <c r="I87">
-        <v>177.53</v>
+        <v>126.7</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D88" t="b">
         <v>0</v>
       </c>
       <c r="E88" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F88">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G88" t="s">
         <v>12</v>
       </c>
       <c r="H88">
-        <v>200.1</v>
+        <v>156.58</v>
       </c>
       <c r="I88">
-        <v>240.12</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>220</v>
+      </c>
+      <c r="D89" t="s">
+        <v>220</v>
       </c>
       <c r="E89" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F89">
         <v>1</v>
       </c>
       <c r="G89" t="s">
         <v>12</v>
       </c>
       <c r="H89">
-        <v>191.38</v>
+        <v>171.58</v>
       </c>
       <c r="I89">
-        <v>229.66</v>
+        <v>205.9</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D90" t="b">
         <v>0</v>
       </c>
       <c r="E90" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F90">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G90" t="s">
         <v>12</v>
       </c>
       <c r="H90">
-        <v>191.38</v>
+        <v>147.94</v>
       </c>
       <c r="I90">
-        <v>229.66</v>
+        <v>177.53</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D91" t="b">
         <v>0</v>
       </c>
       <c r="E91" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F91">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G91" t="s">
         <v>12</v>
       </c>
       <c r="H91">
-        <v>129.62</v>
+        <v>200.1</v>
       </c>
       <c r="I91">
-        <v>155.54</v>
+        <v>240.12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>226</v>
+      </c>
+      <c r="D92" t="b">
+        <v>0</v>
       </c>
       <c r="E92" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F92">
         <v>3</v>
       </c>
       <c r="G92" t="s">
         <v>12</v>
       </c>
       <c r="H92">
-        <v>173.98</v>
+        <v>191.38</v>
       </c>
       <c r="I92">
-        <v>208.78</v>
+        <v>229.66</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D93" t="b">
         <v>0</v>
       </c>
       <c r="E93" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F93">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G93" t="s">
         <v>12</v>
       </c>
       <c r="H93">
-        <v>195.74</v>
+        <v>191.38</v>
       </c>
       <c r="I93">
-        <v>234.89</v>
+        <v>229.66</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>230</v>
+      </c>
+      <c r="D94" t="s">
+        <v>231</v>
+      </c>
+      <c r="E94" t="s">
+        <v>15</v>
       </c>
       <c r="F94">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G94" t="s">
         <v>12</v>
       </c>
       <c r="H94">
-        <v>192.04</v>
+        <v>173.98</v>
       </c>
       <c r="I94">
-        <v>230.45</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D95" t="b">
         <v>0</v>
       </c>
       <c r="E95" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F95">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G95" t="s">
         <v>12</v>
       </c>
       <c r="H95">
-        <v>108.74</v>
+        <v>195.74</v>
       </c>
       <c r="I95">
-        <v>130.49</v>
+        <v>234.89</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D96" t="b">
         <v>0</v>
       </c>
       <c r="E96" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F96">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="G96" t="s">
         <v>12</v>
       </c>
       <c r="H96">
         <v>108.74</v>
       </c>
       <c r="I96">
         <v>130.49</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D97" t="b">
         <v>0</v>
       </c>
       <c r="E97" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F97">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="G97" t="s">
         <v>12</v>
       </c>
       <c r="H97">
         <v>108.74</v>
       </c>
       <c r="I97">
         <v>130.49</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D98" t="b">
         <v>0</v>
       </c>
       <c r="E98" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F98">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G98" t="s">
         <v>12</v>
       </c>
       <c r="H98">
-        <v>134.84</v>
+        <v>108.74</v>
       </c>
       <c r="I98">
-        <v>161.81</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D99" t="b">
         <v>0</v>
       </c>
       <c r="E99" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F99">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G99" t="s">
         <v>12</v>
       </c>
       <c r="H99">
-        <v>134.9</v>
+        <v>134.84</v>
       </c>
       <c r="I99">
-        <v>161.88</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D100" t="b">
         <v>0</v>
       </c>
       <c r="E100" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F100">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G100" t="s">
         <v>12</v>
       </c>
       <c r="H100">
-        <v>130.48</v>
+        <v>134.9</v>
       </c>
       <c r="I100">
-        <v>156.58</v>
+        <v>161.88</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D101" t="b">
         <v>0</v>
       </c>
       <c r="E101" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F101">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G101" t="s">
         <v>12</v>
       </c>
       <c r="H101">
-        <v>121.78</v>
+        <v>130.48</v>
       </c>
       <c r="I101">
-        <v>146.14</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>247</v>
+      </c>
+      <c r="D102" t="b">
+        <v>0</v>
       </c>
       <c r="E102" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F102">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G102" t="s">
         <v>12</v>
       </c>
       <c r="H102">
-        <v>130.48</v>
+        <v>121.78</v>
       </c>
       <c r="I102">
-        <v>156.58</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>249</v>
+      </c>
+      <c r="D103" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" t="s">
+        <v>23</v>
       </c>
       <c r="F103">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G103" t="s">
         <v>12</v>
       </c>
       <c r="H103">
         <v>130.48</v>
       </c>
       <c r="I103">
         <v>156.58</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>252</v>
+      </c>
+      <c r="D104" t="b">
+        <v>0</v>
+      </c>
+      <c r="E104" t="b">
+        <v>0</v>
       </c>
       <c r="F104">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
       <c r="H104">
         <v>130.48</v>
       </c>
       <c r="I104">
         <v>156.58</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>254</v>
+      </c>
+      <c r="D105" t="s">
+        <v>255</v>
       </c>
       <c r="E105" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F105">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G105" t="s">
         <v>12</v>
       </c>
       <c r="H105">
-        <v>126.14</v>
+        <v>130.48</v>
       </c>
       <c r="I105">
-        <v>151.37</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D106" t="b">
         <v>0</v>
       </c>
       <c r="E106" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F106">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G106" t="s">
         <v>12</v>
       </c>
       <c r="H106">
-        <v>187.1</v>
+        <v>126.14</v>
       </c>
       <c r="I106">
-        <v>224.52</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D107" t="b">
         <v>0</v>
       </c>
       <c r="E107" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F107">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G107" t="s">
         <v>12</v>
       </c>
       <c r="H107">
-        <v>156.58</v>
+        <v>187.1</v>
       </c>
       <c r="I107">
-        <v>187.9</v>
+        <v>224.52</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D108" t="b">
         <v>0</v>
       </c>
       <c r="E108" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F108">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G108" t="s">
         <v>12</v>
       </c>
       <c r="H108">
         <v>156.58</v>
       </c>
       <c r="I108">
         <v>187.9</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D109" t="b">
         <v>0</v>
       </c>
       <c r="E109" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F109">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G109" t="s">
         <v>12</v>
       </c>
       <c r="H109">
-        <v>130.5</v>
+        <v>156.58</v>
       </c>
       <c r="I109">
-        <v>156.6</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D110" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E110" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F110">
         <v>1</v>
       </c>
       <c r="G110" t="s">
         <v>12</v>
       </c>
       <c r="H110">
         <v>164.94</v>
       </c>
       <c r="I110">
         <v>197.93</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>267</v>
+      </c>
+      <c r="D111" t="s">
+        <v>267</v>
       </c>
       <c r="E111" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F111">
         <v>2</v>
       </c>
       <c r="G111" t="s">
         <v>12</v>
       </c>
       <c r="H111">
-        <v>269.7</v>
+        <v>218.68</v>
       </c>
       <c r="I111">
-        <v>323.64</v>
+        <v>262.42</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D112" t="b">
         <v>0</v>
       </c>
       <c r="E112" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F112">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G112" t="s">
         <v>12</v>
       </c>
       <c r="H112">
-        <v>269.7</v>
+        <v>130.5</v>
       </c>
       <c r="I112">
-        <v>323.64</v>
+        <v>156.6</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D113" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="E113" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F113">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G113" t="s">
         <v>12</v>
       </c>
       <c r="H113">
-        <v>218.68</v>
+        <v>278.38</v>
       </c>
       <c r="I113">
-        <v>262.42</v>
+        <v>334.06</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D114" t="b">
         <v>0</v>
       </c>
       <c r="E114" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F114">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G114" t="s">
         <v>12</v>
       </c>
       <c r="H114">
-        <v>130.5</v>
+        <v>191.38</v>
       </c>
       <c r="I114">
-        <v>156.6</v>
+        <v>229.66</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D115" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="F115">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G115" t="s">
         <v>12</v>
       </c>
       <c r="H115">
-        <v>278.38</v>
+        <v>62.62</v>
       </c>
       <c r="I115">
-        <v>334.06</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>277</v>
+      </c>
+      <c r="D116" t="s">
+        <v>118</v>
       </c>
       <c r="E116" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F116">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G116" t="s">
         <v>12</v>
       </c>
       <c r="H116">
-        <v>191.38</v>
+        <v>69.58</v>
       </c>
       <c r="I116">
-        <v>229.66</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>279</v>
+      </c>
+      <c r="D117" t="b">
+        <v>0</v>
       </c>
       <c r="E117" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F117">
         <v>1</v>
       </c>
       <c r="G117" t="s">
         <v>12</v>
       </c>
       <c r="H117">
-        <v>62.62</v>
+        <v>34.78</v>
       </c>
       <c r="I117">
-        <v>75.14</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B118" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
       <c r="C118" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>282</v>
+      </c>
+      <c r="D118" t="s">
+        <v>283</v>
       </c>
       <c r="E118" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F118">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G118" t="s">
         <v>12</v>
       </c>
       <c r="H118">
-        <v>86.98</v>
+        <v>108.74</v>
       </c>
       <c r="I118">
-        <v>104.38</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B119" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="C119" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>285</v>
+      </c>
+      <c r="D119" t="s">
+        <v>286</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="G119" t="s">
         <v>12</v>
       </c>
       <c r="H119">
-        <v>91.34</v>
+        <v>100.04</v>
       </c>
       <c r="I119">
-        <v>109.61</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
+        <v>287</v>
+      </c>
+      <c r="B120" t="s">
         <v>281</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="D120" t="s">
-        <v>111</v>
+        <v>289</v>
       </c>
       <c r="E120" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F120">
         <v>1</v>
       </c>
       <c r="G120" t="s">
         <v>12</v>
       </c>
       <c r="H120">
-        <v>69.58</v>
+        <v>77.42</v>
       </c>
       <c r="I120">
-        <v>83.5</v>
+        <v>92.90000000000001</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="B121" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
       <c r="C121" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>291</v>
+      </c>
+      <c r="D121" t="s">
+        <v>291</v>
       </c>
       <c r="E121" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F121">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G121" t="s">
         <v>12</v>
       </c>
       <c r="H121">
-        <v>34.78</v>
+        <v>126.14</v>
       </c>
       <c r="I121">
-        <v>41.74</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="B122" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C122" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="D122" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E122" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F122">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G122" t="s">
         <v>12</v>
       </c>
       <c r="H122">
-        <v>108.74</v>
+        <v>113.08</v>
       </c>
       <c r="I122">
-        <v>130.49</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B123" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C123" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="D123" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="E123" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F123">
         <v>1</v>
       </c>
       <c r="G123" t="s">
         <v>12</v>
       </c>
       <c r="H123">
-        <v>113.08</v>
+        <v>130.48</v>
       </c>
       <c r="I123">
-        <v>135.7</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B124" t="s">
-        <v>94</v>
+        <v>281</v>
       </c>
       <c r="C124" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="D124" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="F124">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="G124" t="s">
         <v>12</v>
       </c>
       <c r="H124">
-        <v>100.04</v>
+        <v>352.38</v>
       </c>
       <c r="I124">
-        <v>120.05</v>
+        <v>422.86</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B125" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C125" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D125" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="F125">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="G125" t="s">
         <v>12</v>
       </c>
       <c r="H125">
-        <v>77.42</v>
+        <v>217.48</v>
       </c>
       <c r="I125">
-        <v>92.90000000000001</v>
+        <v>260.98</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="B126" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C126" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="D126" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="E126" t="s">
         <v>15</v>
       </c>
       <c r="F126">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G126" t="s">
         <v>12</v>
       </c>
       <c r="H126">
-        <v>126.14</v>
+        <v>304.48</v>
       </c>
       <c r="I126">
-        <v>151.37</v>
+        <v>365.38</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="B127" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C127" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="D127" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
       <c r="F127">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="G127" t="s">
         <v>12</v>
       </c>
       <c r="H127">
-        <v>113.08</v>
+        <v>140.92</v>
       </c>
       <c r="I127">
-        <v>135.7</v>
+        <v>169.1</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="B128" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C128" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="D128" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128">
         <v>1</v>
       </c>
       <c r="G128" t="s">
         <v>12</v>
       </c>
       <c r="H128">
-        <v>69.58</v>
+        <v>291.44</v>
       </c>
       <c r="I128">
-        <v>83.5</v>
+        <v>349.73</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B129" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C129" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="D129" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
+        <v>316</v>
       </c>
       <c r="F129">
         <v>1</v>
       </c>
-      <c r="G129" t="s">
-        <v>12</v>
+      <c r="G129" t="b">
+        <v>0</v>
       </c>
       <c r="H129">
-        <v>117.44</v>
+        <v>266.22</v>
       </c>
       <c r="I129">
-        <v>140.93</v>
+        <v>319.46</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="B130" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C130" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="D130" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G130" t="s">
         <v>12</v>
       </c>
       <c r="H130">
-        <v>130.48</v>
+        <v>52.1</v>
       </c>
       <c r="I130">
-        <v>156.58</v>
+        <v>62.52</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="B131" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C131" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="D131" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="F131">
         <v>1</v>
       </c>
       <c r="G131" t="s">
         <v>12</v>
       </c>
       <c r="H131">
-        <v>352.38</v>
+        <v>73.88</v>
       </c>
       <c r="I131">
-        <v>422.86</v>
+        <v>88.66</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="B132" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C132" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="D132" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F132">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G132" t="s">
         <v>12</v>
       </c>
       <c r="H132">
-        <v>217.48</v>
+        <v>91.34</v>
       </c>
       <c r="I132">
-        <v>260.98</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="B133" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C133" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D133" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="E133" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F133">
         <v>2</v>
       </c>
       <c r="G133" t="s">
         <v>12</v>
       </c>
       <c r="H133">
-        <v>304.48</v>
+        <v>108.74</v>
       </c>
       <c r="I133">
-        <v>365.38</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="B134" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C134" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="D134" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="E134" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F134">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G134" t="s">
         <v>12</v>
       </c>
       <c r="H134">
-        <v>140.92</v>
+        <v>34.78</v>
       </c>
       <c r="I134">
-        <v>169.1</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="B135" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C135" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="D135" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F135">
         <v>1</v>
       </c>
       <c r="G135" t="s">
         <v>12</v>
       </c>
       <c r="H135">
-        <v>291.44</v>
+        <v>59.14</v>
       </c>
       <c r="I135">
-        <v>349.73</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B136" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C136" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D136" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="E136" t="s">
-        <v>330</v>
+        <v>15</v>
       </c>
       <c r="F136">
         <v>1</v>
       </c>
-      <c r="G136" t="b">
-        <v>0</v>
+      <c r="G136" t="s">
+        <v>12</v>
       </c>
       <c r="H136">
-        <v>266.22</v>
+        <v>60.88</v>
       </c>
       <c r="I136">
-        <v>319.46</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B137" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C137" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="D137" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G137" t="s">
         <v>12</v>
       </c>
       <c r="H137">
-        <v>52.1</v>
+        <v>46.96</v>
       </c>
       <c r="I137">
-        <v>62.52</v>
+        <v>56.35</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="B138" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C138" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="D138" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="E138" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F138">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G138" t="s">
         <v>12</v>
       </c>
       <c r="H138">
-        <v>73.88</v>
+        <v>52.18</v>
       </c>
       <c r="I138">
-        <v>88.66</v>
+        <v>62.62</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B139" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C139" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="D139" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="E139" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F139">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G139" t="s">
         <v>12</v>
       </c>
       <c r="H139">
-        <v>91.34</v>
+        <v>34.78</v>
       </c>
       <c r="I139">
-        <v>109.61</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B140" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C140" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="D140" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="E140" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F140">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G140" t="s">
         <v>12</v>
       </c>
       <c r="H140">
-        <v>108.74</v>
+        <v>40</v>
       </c>
       <c r="I140">
-        <v>130.49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B141" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C141" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D141" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="E141" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F141">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G141" t="s">
         <v>12</v>
       </c>
       <c r="H141">
-        <v>34.78</v>
+        <v>91.34</v>
       </c>
       <c r="I141">
-        <v>41.74</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="B142" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C142" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="D142" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="E142" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F142">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G142" t="s">
         <v>12</v>
       </c>
       <c r="H142">
-        <v>59.14</v>
+        <v>60.88</v>
       </c>
       <c r="I142">
-        <v>70.97</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="B143" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C143" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="D143" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="E143" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F143">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G143" t="s">
         <v>12</v>
       </c>
       <c r="H143">
-        <v>60.88</v>
+        <v>68.72</v>
       </c>
       <c r="I143">
-        <v>73.06</v>
+        <v>82.45999999999999</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="B144" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C144" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="D144" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="E144" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F144">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G144" t="s">
         <v>12</v>
       </c>
       <c r="H144">
-        <v>46.96</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I144">
-        <v>56.35</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="B145" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C145" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="D145" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="E145" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F145">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G145" t="s">
         <v>12</v>
       </c>
       <c r="H145">
-        <v>52.18</v>
+        <v>100.9</v>
       </c>
       <c r="I145">
-        <v>62.62</v>
+        <v>121.08</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="B146" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C146" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="D146" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="E146" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F146">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G146" t="s">
         <v>12</v>
       </c>
       <c r="H146">
-        <v>34.78</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I146">
-        <v>41.74</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="B147" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C147" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="D147" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="E147" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F147">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G147" t="s">
         <v>12</v>
       </c>
       <c r="H147">
-        <v>40</v>
+        <v>100.9</v>
       </c>
       <c r="I147">
-        <v>48</v>
+        <v>121.08</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
+        <v>367</v>
+      </c>
+      <c r="B148" t="s">
+        <v>281</v>
+      </c>
+      <c r="C148" t="s">
+        <v>368</v>
+      </c>
+      <c r="D148" t="s">
         <v>362</v>
       </c>
-      <c r="B148" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E148" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F148">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G148" t="s">
         <v>12</v>
       </c>
       <c r="H148">
-        <v>91.34</v>
+        <v>100.04</v>
       </c>
       <c r="I148">
-        <v>109.61</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B149" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C149" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D149" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G149" t="s">
         <v>12</v>
       </c>
       <c r="H149">
-        <v>60.88</v>
+        <v>86.98</v>
       </c>
       <c r="I149">
-        <v>73.06</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B150" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C150" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="D150" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="E150" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G150" t="s">
         <v>12</v>
       </c>
       <c r="H150">
-        <v>68.72</v>
+        <v>73.94</v>
       </c>
       <c r="I150">
-        <v>82.45999999999999</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B151" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C151" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="D151" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E151" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F151">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G151" t="s">
         <v>12</v>
       </c>
       <c r="H151">
-        <v>68.72</v>
+        <v>30.44</v>
       </c>
       <c r="I151">
-        <v>82.45999999999999</v>
+        <v>36.53</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B152" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C152" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D152" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="E152" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F152">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G152" t="s">
         <v>12</v>
       </c>
       <c r="H152">
-        <v>68.72</v>
+        <v>56.54</v>
       </c>
       <c r="I152">
-        <v>82.45999999999999</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B153" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C153" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D153" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E153" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F153">
         <v>1</v>
       </c>
       <c r="G153" t="s">
         <v>12</v>
       </c>
       <c r="H153">
-        <v>95.68000000000001</v>
+        <v>226.18</v>
       </c>
       <c r="I153">
-        <v>114.82</v>
+        <v>271.42</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B154" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C154" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="D154" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="E154" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F154">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G154" t="s">
         <v>12</v>
       </c>
       <c r="H154">
-        <v>100.9</v>
+        <v>69.58</v>
       </c>
       <c r="I154">
-        <v>121.08</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B155" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C155" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D155" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="E155" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F155">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G155" t="s">
         <v>12</v>
       </c>
       <c r="H155">
-        <v>95.68000000000001</v>
+        <v>56.54</v>
       </c>
       <c r="I155">
-        <v>114.82</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B156" t="s">
-        <v>286</v>
+        <v>389</v>
       </c>
       <c r="C156" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="D156" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="E156" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G156" t="s">
         <v>12</v>
       </c>
       <c r="H156">
-        <v>100.9</v>
+        <v>71.2</v>
       </c>
       <c r="I156">
-        <v>121.08</v>
+        <v>85.44</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="B157" t="s">
-        <v>286</v>
+        <v>389</v>
       </c>
       <c r="C157" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="D157" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="E157" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F157">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="G157" t="s">
         <v>12</v>
       </c>
       <c r="H157">
-        <v>100.04</v>
+        <v>73.94</v>
       </c>
       <c r="I157">
-        <v>120.05</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
+        <v>395</v>
+      </c>
+      <c r="B158" t="s">
         <v>389</v>
       </c>
-      <c r="B158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C158" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="D158" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="E158" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F158">
         <v>3</v>
       </c>
       <c r="G158" t="s">
         <v>12</v>
       </c>
       <c r="H158">
-        <v>86.98</v>
+        <v>44.36</v>
       </c>
       <c r="I158">
-        <v>104.38</v>
+        <v>53.23</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="B159" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C159" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="D159" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="F159">
         <v>1</v>
       </c>
       <c r="G159" t="s">
         <v>12</v>
       </c>
       <c r="H159">
-        <v>73.94</v>
+        <v>160.94</v>
       </c>
       <c r="I159">
-        <v>88.73</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="B160" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C160" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="D160" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E160" t="s">
         <v>15</v>
       </c>
       <c r="F160">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G160" t="s">
         <v>12</v>
       </c>
       <c r="H160">
-        <v>53.92</v>
+        <v>46.96</v>
       </c>
       <c r="I160">
-        <v>64.7</v>
+        <v>56.35</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="B161" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C161" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="D161" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="E161" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F161">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G161" t="s">
         <v>12</v>
       </c>
       <c r="H161">
-        <v>30.44</v>
+        <v>47.88</v>
       </c>
       <c r="I161">
-        <v>36.53</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B162" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C162" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="D162" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="E162" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F162">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="G162" t="s">
         <v>12</v>
       </c>
       <c r="H162">
-        <v>56.54</v>
+        <v>47.88</v>
       </c>
       <c r="I162">
-        <v>67.84999999999999</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B163" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C163" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="D163" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="E163" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F163">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="G163" t="s">
         <v>12</v>
       </c>
       <c r="H163">
-        <v>226.18</v>
+        <v>47.88</v>
       </c>
       <c r="I163">
-        <v>271.42</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="B164" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C164" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D164" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="E164" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F164">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G164" t="s">
         <v>12</v>
       </c>
       <c r="H164">
-        <v>217.48</v>
+        <v>45.22</v>
       </c>
       <c r="I164">
-        <v>260.98</v>
+        <v>54.26</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="B165" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C165" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="D165" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="E165" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F165">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G165" t="s">
         <v>12</v>
       </c>
       <c r="H165">
-        <v>69.58</v>
+        <v>42.62</v>
       </c>
       <c r="I165">
-        <v>83.5</v>
+        <v>51.14</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B166" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C166" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="D166" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="E166" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F166">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G166" t="s">
         <v>12</v>
       </c>
       <c r="H166">
-        <v>56.54</v>
+        <v>47.84</v>
       </c>
       <c r="I166">
-        <v>67.84999999999999</v>
+        <v>57.41</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B167" t="s">
-        <v>414</v>
+        <v>30</v>
       </c>
       <c r="C167" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="D167" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="E167" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F167">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G167" t="s">
         <v>12</v>
       </c>
       <c r="H167">
-        <v>73.94</v>
+        <v>47.84</v>
       </c>
       <c r="I167">
-        <v>88.73</v>
+        <v>57.41</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="B168" t="s">
-        <v>414</v>
+        <v>30</v>
       </c>
       <c r="C168" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="D168" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E168" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F168">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G168" t="s">
         <v>12</v>
       </c>
       <c r="H168">
-        <v>44.36</v>
+        <v>47.84</v>
       </c>
       <c r="I168">
-        <v>53.23</v>
+        <v>57.41</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="B169" t="s">
-        <v>286</v>
+        <v>30</v>
       </c>
       <c r="C169" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="D169" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="E169" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G169" t="s">
         <v>12</v>
       </c>
       <c r="H169">
-        <v>160.94</v>
+        <v>38.26</v>
       </c>
       <c r="I169">
-        <v>193.13</v>
+        <v>45.91</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="B170" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C170" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="D170" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="E170" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F170">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G170" t="s">
         <v>12</v>
       </c>
       <c r="H170">
-        <v>17.38</v>
+        <v>38.26</v>
       </c>
       <c r="I170">
-        <v>20.86</v>
+        <v>45.91</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="B171" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C171" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="D171" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
       <c r="F171">
         <v>1</v>
       </c>
       <c r="G171" t="s">
         <v>12</v>
       </c>
       <c r="H171">
-        <v>46.96</v>
+        <v>69.58</v>
       </c>
       <c r="I171">
-        <v>56.35</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="B172" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C172" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="D172" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="E172" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F172">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G172" t="s">
         <v>12</v>
       </c>
       <c r="H172">
-        <v>47.88</v>
+        <v>46.96</v>
       </c>
       <c r="I172">
-        <v>57.46</v>
+        <v>56.35</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="B173" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C173" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="D173" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="E173" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F173">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="G173" t="s">
         <v>12</v>
       </c>
       <c r="H173">
-        <v>47.88</v>
+        <v>41.74</v>
       </c>
       <c r="I173">
-        <v>57.46</v>
+        <v>50.09</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B174" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C174" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="D174" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E174" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F174">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="G174" t="s">
         <v>12</v>
       </c>
       <c r="H174">
-        <v>47.88</v>
+        <v>53.06</v>
       </c>
       <c r="I174">
-        <v>57.46</v>
+        <v>63.67</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B175" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C175" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="D175" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="E175" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F175">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="G175" t="s">
         <v>12</v>
       </c>
       <c r="H175">
-        <v>45.22</v>
+        <v>82.64</v>
       </c>
       <c r="I175">
-        <v>54.26</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B176" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C176" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="D176" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="F176">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G176" t="s">
         <v>12</v>
       </c>
       <c r="H176">
-        <v>42.62</v>
+        <v>76.54000000000001</v>
       </c>
       <c r="I176">
-        <v>51.14</v>
+        <v>91.84999999999999</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="B177" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C177" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="D177" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="E177" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F177">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G177" t="s">
         <v>12</v>
       </c>
       <c r="H177">
-        <v>47.84</v>
+        <v>100.04</v>
       </c>
       <c r="I177">
-        <v>57.41</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="B178" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C178" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="D178" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="E178" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F178">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="G178" t="s">
         <v>12</v>
       </c>
       <c r="H178">
-        <v>47.84</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I178">
-        <v>57.41</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B179" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C179" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="D179" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="E179" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F179">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="G179" t="s">
         <v>12</v>
       </c>
       <c r="H179">
-        <v>47.84</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I179">
-        <v>57.41</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B180" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C180" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="D180" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="E180" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F180">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G180" t="s">
         <v>12</v>
       </c>
       <c r="H180">
-        <v>38.26</v>
+        <v>82.64</v>
       </c>
       <c r="I180">
-        <v>45.91</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B181" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C181" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="D181" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="E181" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F181">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G181" t="s">
         <v>12</v>
       </c>
       <c r="H181">
-        <v>38.26</v>
+        <v>104.38</v>
       </c>
       <c r="I181">
-        <v>45.91</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="B182" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C182" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="D182" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182">
         <v>1</v>
       </c>
       <c r="G182" t="s">
         <v>12</v>
       </c>
       <c r="H182">
-        <v>69.58</v>
+        <v>104.38</v>
       </c>
       <c r="I182">
-        <v>83.5</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="B183" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C183" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D183" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="F183">
         <v>3</v>
       </c>
       <c r="G183" t="s">
         <v>12</v>
       </c>
       <c r="H183">
-        <v>23.58</v>
+        <v>104.38</v>
       </c>
       <c r="I183">
-        <v>28.3</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="B184" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C184" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="D184" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="E184" t="s">
         <v>15</v>
       </c>
       <c r="F184">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="G184" t="s">
         <v>12</v>
       </c>
       <c r="H184">
-        <v>46.96</v>
+        <v>37.4</v>
       </c>
       <c r="I184">
-        <v>56.35</v>
+        <v>44.88</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="B185" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C185" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D185" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="E185" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F185">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G185" t="s">
         <v>12</v>
       </c>
       <c r="H185">
-        <v>41.74</v>
+        <v>60.02</v>
       </c>
       <c r="I185">
-        <v>50.09</v>
+        <v>72.02</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B186" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C186" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="D186" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="E186" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F186">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G186" t="s">
         <v>12</v>
       </c>
       <c r="H186">
-        <v>56.54</v>
+        <v>168.76</v>
       </c>
       <c r="I186">
-        <v>67.84999999999999</v>
+        <v>202.51</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B187" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C187" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="D187" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="E187" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F187">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G187" t="s">
         <v>12</v>
       </c>
       <c r="H187">
-        <v>56.54</v>
+        <v>168.76</v>
       </c>
       <c r="I187">
-        <v>67.84999999999999</v>
+        <v>202.51</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B188" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C188" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="D188" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="E188" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F188">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G188" t="s">
         <v>12</v>
       </c>
       <c r="H188">
-        <v>86.84</v>
+        <v>168.76</v>
       </c>
       <c r="I188">
-        <v>104.21</v>
+        <v>202.51</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="B189" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C189" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="D189" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="F189">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G189" t="s">
         <v>12</v>
       </c>
       <c r="H189">
-        <v>82.64</v>
+        <v>34.78</v>
       </c>
       <c r="I189">
-        <v>99.17</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="B190" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C190" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="D190" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="E190" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F190">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G190" t="s">
         <v>12</v>
       </c>
       <c r="H190">
-        <v>108.74</v>
+        <v>91.34</v>
       </c>
       <c r="I190">
-        <v>130.49</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="B191" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C191" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="D191" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="E191" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F191">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G191" t="s">
         <v>12</v>
       </c>
       <c r="H191">
-        <v>107.86</v>
+        <v>91.34</v>
       </c>
       <c r="I191">
-        <v>129.43</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="B192" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C192" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="D192" t="s">
         <v>488</v>
       </c>
       <c r="E192" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F192">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G192" t="s">
         <v>12</v>
       </c>
       <c r="H192">
-        <v>107.86</v>
+        <v>91.34</v>
       </c>
       <c r="I192">
-        <v>129.43</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="B193" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C193" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="D193" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="E193" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F193">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G193" t="s">
         <v>12</v>
       </c>
       <c r="H193">
-        <v>82.64</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I193">
-        <v>99.17</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B194" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C194" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="D194" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G194" t="s">
         <v>12</v>
       </c>
       <c r="H194">
         <v>104.38</v>
       </c>
       <c r="I194">
         <v>125.26</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B195" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C195" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D195" t="s">
         <v>495</v>
       </c>
       <c r="E195" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F195">
         <v>1</v>
       </c>
       <c r="G195" t="s">
         <v>12</v>
       </c>
       <c r="H195">
-        <v>104.38</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I195">
-        <v>125.26</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B196" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C196" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="D196" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="E196" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F196">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G196" t="s">
         <v>12</v>
       </c>
       <c r="H196">
-        <v>104.38</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I196">
-        <v>125.26</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B197" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C197" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="D197" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="E197" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F197">
         <v>1</v>
       </c>
       <c r="G197" t="s">
         <v>12</v>
       </c>
       <c r="H197">
-        <v>37.4</v>
+        <v>108.74</v>
       </c>
       <c r="I197">
-        <v>44.88</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B198" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="C198" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="D198" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="E198" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F198">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G198" t="s">
         <v>12</v>
       </c>
       <c r="H198">
-        <v>60.02</v>
+        <v>100.04</v>
       </c>
       <c r="I198">
-        <v>72.02</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B199" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C199" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="D199" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E199" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F199">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G199" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H199">
-        <v>168.76</v>
+        <v>143.54</v>
       </c>
       <c r="I199">
-        <v>202.51</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="B200" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C200" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="D200" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="E200" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F200">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G200" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H200">
-        <v>168.76</v>
+        <v>18.26</v>
       </c>
       <c r="I200">
-        <v>202.51</v>
+        <v>21.91</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="B201" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C201" t="s">
+        <v>516</v>
+      </c>
+      <c r="D201" t="s">
+        <v>517</v>
+      </c>
+      <c r="E201" t="s">
+        <v>23</v>
+      </c>
+      <c r="F201">
+        <v>7</v>
+      </c>
+      <c r="G201" t="s">
         <v>511</v>
       </c>
-      <c r="D201" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H201">
-        <v>168.76</v>
+        <v>104.38</v>
       </c>
       <c r="I201">
-        <v>202.51</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B202" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C202" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="D202" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E202" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F202">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G202" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H202">
-        <v>34.78</v>
+        <v>108.74</v>
       </c>
       <c r="I202">
-        <v>41.74</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B203" t="s">
-        <v>286</v>
+        <v>508</v>
       </c>
       <c r="C203" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="D203" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E203" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F203">
         <v>1</v>
       </c>
       <c r="G203" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H203">
-        <v>91.34</v>
+        <v>62.62</v>
       </c>
       <c r="I203">
-        <v>109.61</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B204" t="s">
-        <v>286</v>
+        <v>508</v>
       </c>
       <c r="C204" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="D204" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="E204" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F204">
         <v>1</v>
       </c>
       <c r="G204" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H204">
-        <v>91.34</v>
+        <v>126.16</v>
       </c>
       <c r="I204">
-        <v>109.61</v>
+        <v>151.39</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B205" t="s">
-        <v>286</v>
+        <v>508</v>
       </c>
       <c r="C205" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="D205" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E205" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F205">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G205" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H205">
-        <v>95.68000000000001</v>
+        <v>68.72</v>
       </c>
       <c r="I205">
-        <v>114.82</v>
+        <v>82.45999999999999</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B206" t="s">
-        <v>286</v>
+        <v>508</v>
       </c>
       <c r="C206" t="s">
+        <v>529</v>
+      </c>
+      <c r="D206" t="s">
         <v>525</v>
       </c>
-      <c r="D206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E206" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F206">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G206" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H206">
-        <v>104.38</v>
+        <v>30.44</v>
       </c>
       <c r="I206">
-        <v>125.26</v>
+        <v>36.53</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B207" t="s">
-        <v>286</v>
+        <v>508</v>
       </c>
       <c r="C207" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="D207" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E207" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F207">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G207" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H207">
-        <v>95.68000000000001</v>
+        <v>55.66</v>
       </c>
       <c r="I207">
-        <v>114.82</v>
+        <v>66.79000000000001</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B208" t="s">
-        <v>286</v>
+        <v>508</v>
       </c>
       <c r="C208" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="D208" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="E208" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F208">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G208" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H208">
-        <v>95.68000000000001</v>
+        <v>67.84</v>
       </c>
       <c r="I208">
-        <v>114.82</v>
+        <v>81.41</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="B209" t="s">
-        <v>286</v>
+        <v>508</v>
       </c>
       <c r="C209" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="D209" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E209" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F209">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="G209" t="b">
+        <v>0</v>
       </c>
       <c r="H209">
-        <v>108.74</v>
+        <v>130.48</v>
       </c>
       <c r="I209">
-        <v>130.49</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B210" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C210" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="D210" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="F210">
         <v>3</v>
       </c>
       <c r="G210" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H210">
-        <v>143.54</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I210">
-        <v>172.25</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B211" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C211" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="D211" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E211" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F211">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>1</v>
+      </c>
+      <c r="G211" t="b">
+        <v>0</v>
       </c>
       <c r="H211">
-        <v>18.26</v>
+        <v>120.04</v>
       </c>
       <c r="I211">
-        <v>21.91</v>
+        <v>144.05</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B212" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C212" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="D212" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E212" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F212">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="G212" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H212">
-        <v>104.38</v>
+        <v>62.62</v>
       </c>
       <c r="I212">
-        <v>125.26</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B213" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C213" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="D213" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E213" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F213">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G213" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H213">
-        <v>108.74</v>
+        <v>61.76</v>
       </c>
       <c r="I213">
-        <v>130.49</v>
+        <v>74.11</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
+        <v>549</v>
+      </c>
+      <c r="B214" t="s">
+        <v>508</v>
+      </c>
+      <c r="C214" t="s">
+        <v>550</v>
+      </c>
+      <c r="D214" t="s">
         <v>546</v>
       </c>
-      <c r="B214" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E214" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F214">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G214" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H214">
-        <v>62.62</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I214">
-        <v>75.14</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B215" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C215" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D215" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="E215" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F215">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G215" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H215">
-        <v>126.16</v>
+        <v>62.62</v>
       </c>
       <c r="I215">
-        <v>151.39</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B216" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C216" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D216" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E216" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F216">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G216" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H216">
-        <v>68.72</v>
+        <v>108.74</v>
       </c>
       <c r="I216">
-        <v>82.45999999999999</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B217" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C217" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D217" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="E217" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F217">
         <v>1</v>
       </c>
       <c r="G217" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H217">
-        <v>30.44</v>
+        <v>252.28</v>
       </c>
       <c r="I217">
-        <v>36.53</v>
+        <v>302.74</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="B218" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C218" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D218" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="E218" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F218">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G218" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H218">
-        <v>55.66</v>
+        <v>143.54</v>
       </c>
       <c r="I218">
-        <v>66.79000000000001</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B219" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C219" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="D219" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="F219">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>14</v>
+      </c>
+      <c r="G219" t="b">
+        <v>0</v>
       </c>
       <c r="H219">
-        <v>67.84</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I219">
-        <v>81.41</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="B220" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C220" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="D220" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="E220" t="s">
         <v>15</v>
       </c>
       <c r="F220">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="G220" t="s">
+        <v>511</v>
       </c>
       <c r="H220">
-        <v>130.48</v>
+        <v>56.54</v>
       </c>
       <c r="I220">
-        <v>156.58</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="B221" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C221" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="D221" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E221" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F221">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G221" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H221">
-        <v>65.23999999999999</v>
+        <v>37.4</v>
       </c>
       <c r="I221">
-        <v>78.29000000000001</v>
+        <v>44.88</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
+        <v>570</v>
+      </c>
+      <c r="B222" t="s">
+        <v>508</v>
+      </c>
+      <c r="C222" t="s">
+        <v>571</v>
+      </c>
+      <c r="D222" t="s">
         <v>567</v>
       </c>
-      <c r="B222" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E222" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F222">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G222" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H222">
-        <v>62.62</v>
+        <v>33.92</v>
       </c>
       <c r="I222">
-        <v>75.14</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B223" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C223" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D223" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="E223" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F223">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="G223" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H223">
-        <v>61.76</v>
+        <v>33.92</v>
       </c>
       <c r="I223">
-        <v>74.11</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B224" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C224" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D224" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="E224" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F224">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G224" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H224">
-        <v>65.23999999999999</v>
+        <v>73.94</v>
       </c>
       <c r="I224">
-        <v>78.29000000000001</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B225" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C225" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="D225" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E225" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F225">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G225" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H225">
-        <v>62.62</v>
+        <v>134.84</v>
       </c>
       <c r="I225">
-        <v>75.14</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="B226" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C226" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="D226" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="F226">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G226" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H226">
-        <v>108.74</v>
+        <v>160.94</v>
       </c>
       <c r="I226">
-        <v>130.49</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B227" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C227" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="D227" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="F227">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G227" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H227">
-        <v>252.28</v>
+        <v>125.26</v>
       </c>
       <c r="I227">
-        <v>302.74</v>
+        <v>150.31</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="B228" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C228" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="D228" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E228" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F228">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G228" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H228">
-        <v>143.54</v>
+        <v>113.08</v>
       </c>
       <c r="I228">
-        <v>172.25</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="B229" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C229" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="D229" t="s">
         <v>588</v>
       </c>
       <c r="E229" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F229">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="G229" t="s">
+        <v>511</v>
       </c>
       <c r="H229">
-        <v>95.68000000000001</v>
+        <v>81.76000000000001</v>
       </c>
       <c r="I229">
-        <v>114.82</v>
+        <v>98.11</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B230" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C230" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D230" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E230" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F230">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="G230" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H230">
-        <v>56.54</v>
+        <v>74.8</v>
       </c>
       <c r="I230">
-        <v>67.84999999999999</v>
+        <v>89.76000000000001</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B231" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C231" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="D231" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="E231" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F231">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G231" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H231">
-        <v>37.4</v>
+        <v>167.02</v>
       </c>
       <c r="I231">
-        <v>44.88</v>
+        <v>200.42</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="B232" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C232" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="D232" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="E232" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F232">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="G232" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H232">
-        <v>33.92</v>
+        <v>167.02</v>
       </c>
       <c r="I232">
-        <v>40.7</v>
+        <v>200.42</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
+        <v>599</v>
+      </c>
+      <c r="B233" t="s">
+        <v>508</v>
+      </c>
+      <c r="C233" t="s">
+        <v>600</v>
+      </c>
+      <c r="D233" t="s">
         <v>596</v>
       </c>
-      <c r="B233" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E233" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F233">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G233" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H233">
-        <v>33.92</v>
+        <v>156.58</v>
       </c>
       <c r="I233">
-        <v>40.7</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="B234" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C234" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="D234" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E234" t="s">
         <v>15</v>
       </c>
       <c r="F234">
         <v>2</v>
       </c>
       <c r="G234" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H234">
-        <v>73.94</v>
+        <v>139.18</v>
       </c>
       <c r="I234">
-        <v>88.73</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="B235" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C235" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="D235" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="E235" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F235">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G235" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H235">
-        <v>26.08</v>
+        <v>69.58</v>
       </c>
       <c r="I235">
-        <v>31.3</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B236" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C236" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="D236" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="E236" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F236">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G236" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H236">
-        <v>13.9</v>
+        <v>113.96</v>
       </c>
       <c r="I236">
-        <v>16.68</v>
+        <v>136.75</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B237" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C237" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="D237" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="E237" t="s">
         <v>15</v>
       </c>
       <c r="F237">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G237" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H237">
-        <v>134.84</v>
+        <v>62.62</v>
       </c>
       <c r="I237">
-        <v>161.81</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B238" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C238" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="D238" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="E238" t="s">
         <v>15</v>
       </c>
       <c r="F238">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>9</v>
+      </c>
+      <c r="G238" t="b">
+        <v>0</v>
       </c>
       <c r="H238">
-        <v>160.94</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I238">
-        <v>193.13</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="B239" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C239" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="D239" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="E239" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F239">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G239" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H239">
-        <v>125.26</v>
+        <v>51.32</v>
       </c>
       <c r="I239">
-        <v>150.31</v>
+        <v>61.58</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B240" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C240" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="D240" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="E240" t="s">
         <v>15</v>
       </c>
       <c r="F240">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>8</v>
+      </c>
+      <c r="G240" t="b">
+        <v>0</v>
       </c>
       <c r="H240">
-        <v>120.04</v>
+        <v>113.08</v>
       </c>
       <c r="I240">
-        <v>144.05</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B241" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C241" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D241" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E241" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F241">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="G241" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H241">
-        <v>113.08</v>
+        <v>60.88</v>
       </c>
       <c r="I241">
-        <v>135.7</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="B242" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C242" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="D242" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E242" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F242">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G242" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H242">
-        <v>81.76000000000001</v>
+        <v>60.88</v>
       </c>
       <c r="I242">
-        <v>98.11</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
+        <v>627</v>
+      </c>
+      <c r="B243" t="s">
+        <v>508</v>
+      </c>
+      <c r="C243" t="s">
+        <v>628</v>
+      </c>
+      <c r="D243" t="s">
         <v>624</v>
       </c>
-      <c r="B243" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E243" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F243">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="G243" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H243">
-        <v>74.8</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I243">
-        <v>89.76000000000001</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B244" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C244" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="D244" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="E244" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F244">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G244" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H244">
-        <v>167.02</v>
+        <v>59.14</v>
       </c>
       <c r="I244">
-        <v>200.42</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B245" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C245" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D245" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="E245" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F245">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G245" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H245">
-        <v>167.02</v>
+        <v>165.28</v>
       </c>
       <c r="I245">
-        <v>200.42</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B246" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C246" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D246" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="E246" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F246">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="G246" t="s">
-        <v>537</v>
+        <v>637</v>
       </c>
       <c r="H246">
-        <v>156.58</v>
+        <v>183.5</v>
       </c>
       <c r="I246">
-        <v>187.9</v>
+        <v>220.2</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="B247" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C247" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="D247" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="E247" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F247">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G247" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H247">
-        <v>113.96</v>
+        <v>234.88</v>
       </c>
       <c r="I247">
-        <v>136.75</v>
+        <v>281.86</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="B248" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C248" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D248" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="E248" t="s">
         <v>15</v>
       </c>
       <c r="F248">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="G248" t="s">
+        <v>511</v>
       </c>
       <c r="H248">
-        <v>95.68000000000001</v>
+        <v>153.98</v>
       </c>
       <c r="I248">
-        <v>114.82</v>
+        <v>184.78</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B249" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C249" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D249" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E249" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F249">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G249" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H249">
-        <v>51.32</v>
+        <v>239.24</v>
       </c>
       <c r="I249">
-        <v>61.58</v>
+        <v>287.09</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="B250" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C250" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="D250" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="E250" t="s">
         <v>15</v>
       </c>
       <c r="F250">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>14</v>
+      </c>
+      <c r="G250" t="s">
+        <v>511</v>
       </c>
       <c r="H250">
-        <v>113.08</v>
+        <v>182.68</v>
       </c>
       <c r="I250">
-        <v>135.7</v>
+        <v>219.22</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B251" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C251" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D251" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="F251">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G251" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H251">
-        <v>60.88</v>
+        <v>169.64</v>
       </c>
       <c r="I251">
-        <v>73.06</v>
+        <v>203.57</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B252" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C252" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="D252" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="E252" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F252">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="G252" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H252">
-        <v>60.88</v>
+        <v>173.98</v>
       </c>
       <c r="I252">
-        <v>73.06</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="B253" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C253" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="D253" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="E253" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F253">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G253" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H253">
-        <v>65.23999999999999</v>
+        <v>173.12</v>
       </c>
       <c r="I253">
-        <v>78.29000000000001</v>
+        <v>207.74</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="B254" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C254" t="s">
+        <v>658</v>
+      </c>
+      <c r="D254" t="s">
         <v>654</v>
       </c>
-      <c r="D254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E254" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F254">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="G254" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H254">
-        <v>59.14</v>
+        <v>173.12</v>
       </c>
       <c r="I254">
-        <v>70.97</v>
+        <v>207.74</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="B255" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C255" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="D255" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="E255" t="s">
         <v>15</v>
       </c>
       <c r="F255">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G255" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H255">
-        <v>165.28</v>
+        <v>73.94</v>
       </c>
       <c r="I255">
-        <v>198.34</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="B256" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C256" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="D256" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="E256" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F256">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G256" t="s">
-        <v>661</v>
+        <v>511</v>
       </c>
       <c r="H256">
-        <v>183.5</v>
+        <v>182.68</v>
       </c>
       <c r="I256">
-        <v>220.2</v>
+        <v>219.22</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="B257" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C257" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="D257" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="E257" t="s">
         <v>15</v>
       </c>
       <c r="F257">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G257" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H257">
-        <v>153.98</v>
+        <v>94.81999999999999</v>
       </c>
       <c r="I257">
-        <v>184.78</v>
+        <v>113.78</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B258" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C258" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="D258" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="E258" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F258">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G258" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H258">
-        <v>239.24</v>
+        <v>97.42</v>
       </c>
       <c r="I258">
-        <v>287.09</v>
+        <v>116.9</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B259" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C259" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="D259" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="E259" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F259">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G259" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H259">
-        <v>182.68</v>
+        <v>97.42</v>
       </c>
       <c r="I259">
-        <v>219.22</v>
+        <v>116.9</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B260" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C260" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D260" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E260" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F260">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G260" t="s">
-        <v>537</v>
+        <v>675</v>
       </c>
       <c r="H260">
-        <v>121.78</v>
+        <v>72.2</v>
       </c>
       <c r="I260">
-        <v>146.14</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B261" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C261" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D261" t="s">
-        <v>676</v>
+        <v>661</v>
       </c>
       <c r="E261" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F261">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="G261" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H261">
-        <v>169.64</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I261">
-        <v>203.57</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B262" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C262" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D262" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E262" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F262">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>9</v>
+      </c>
+      <c r="G262" t="b">
+        <v>0</v>
       </c>
       <c r="H262">
-        <v>173.98</v>
+        <v>217.48</v>
       </c>
       <c r="I262">
-        <v>208.78</v>
+        <v>260.98</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B263" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C263" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D263" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="E263" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F263">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="G263" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H263">
-        <v>173.12</v>
+        <v>128.74</v>
       </c>
       <c r="I263">
-        <v>207.74</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B264" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C264" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="D264" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="E264" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F264">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G264" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H264">
-        <v>173.12</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I264">
-        <v>207.74</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="B265" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C265" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="D265" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="E265" t="s">
         <v>15</v>
       </c>
       <c r="F265">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G265" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H265">
-        <v>73.94</v>
+        <v>168.76</v>
       </c>
       <c r="I265">
-        <v>88.73</v>
+        <v>202.51</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B266" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C266" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="D266" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="E266" t="s">
         <v>15</v>
       </c>
       <c r="F266">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G266" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H266">
-        <v>182.68</v>
+        <v>82.64</v>
       </c>
       <c r="I266">
-        <v>219.22</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="B267" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C267" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="D267" t="s">
         <v>686</v>
       </c>
       <c r="E267" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F267">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G267" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H267">
-        <v>97.42</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="I267">
-        <v>116.9</v>
+        <v>97.08</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="B268" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C268" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="D268" t="s">
         <v>686</v>
       </c>
       <c r="E268" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F268">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G268" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H268">
-        <v>97.42</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="I268">
-        <v>116.9</v>
+        <v>97.08</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="B269" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C269" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="D269" t="s">
         <v>686</v>
       </c>
       <c r="E269" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F269">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="G269" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H269">
-        <v>95.68000000000001</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="I269">
-        <v>114.82</v>
+        <v>97.08</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B270" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C270" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="D270" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="E270" t="s">
         <v>15</v>
       </c>
       <c r="F270">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G270" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H270">
-        <v>78.28</v>
+        <v>217.48</v>
       </c>
       <c r="I270">
-        <v>93.94</v>
+        <v>260.98</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="B271" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C271" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="D271" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="E271" t="s">
         <v>15</v>
       </c>
       <c r="F271">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G271" t="s">
+        <v>511</v>
       </c>
       <c r="H271">
-        <v>217.48</v>
+        <v>52.18</v>
       </c>
       <c r="I271">
-        <v>260.98</v>
+        <v>62.62</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B272" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C272" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="D272" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="E272" t="s">
         <v>15</v>
       </c>
       <c r="F272">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G272" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H272">
-        <v>128.74</v>
+        <v>312.32</v>
       </c>
       <c r="I272">
-        <v>154.49</v>
+        <v>374.78</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="B273" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C273" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="D273" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="E273" t="s">
         <v>15</v>
       </c>
       <c r="F273">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G273" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H273">
-        <v>151.36</v>
+        <v>165.28</v>
       </c>
       <c r="I273">
-        <v>181.63</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="B274" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C274" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="D274" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="E274" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F274">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G274" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H274">
-        <v>217.48</v>
+        <v>304.48</v>
       </c>
       <c r="I274">
-        <v>260.98</v>
+        <v>365.38</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="B275" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C275" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="D275" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E275" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F275">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G275" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H275">
-        <v>216.62</v>
+        <v>52.18</v>
       </c>
       <c r="I275">
-        <v>259.94</v>
+        <v>62.62</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="B276" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C276" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="D276" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E276" t="s">
         <v>15</v>
       </c>
       <c r="F276">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G276" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H276">
-        <v>65.23999999999999</v>
+        <v>195.74</v>
       </c>
       <c r="I276">
-        <v>78.29000000000001</v>
+        <v>234.89</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="B277" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C277" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="D277" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E277" t="s">
         <v>15</v>
       </c>
       <c r="F277">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G277" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H277">
-        <v>168.76</v>
+        <v>143.54</v>
       </c>
       <c r="I277">
-        <v>202.51</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="B278" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C278" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D278" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="E278" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F278">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G278" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H278">
-        <v>80.90000000000001</v>
+        <v>117.42</v>
       </c>
       <c r="I278">
-        <v>97.08</v>
+        <v>140.9</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="B279" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C279" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="D279" t="s">
-        <v>715</v>
+        <v>726</v>
       </c>
       <c r="E279" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F279">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G279" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H279">
-        <v>80.90000000000001</v>
+        <v>156.58</v>
       </c>
       <c r="I279">
-        <v>97.08</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="B280" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C280" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="D280" t="s">
-        <v>715</v>
+        <v>729</v>
       </c>
       <c r="E280" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F280">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G280" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H280">
-        <v>80.90000000000001</v>
+        <v>208.78</v>
       </c>
       <c r="I280">
-        <v>97.08</v>
+        <v>250.54</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="B281" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C281" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="D281" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="E281" t="s">
         <v>15</v>
       </c>
       <c r="F281">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G281" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H281">
-        <v>217.48</v>
+        <v>221.84</v>
       </c>
       <c r="I281">
-        <v>260.98</v>
+        <v>266.21</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="B282" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C282" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="D282" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="E282" t="s">
         <v>15</v>
       </c>
       <c r="F282">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="G282" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H282">
-        <v>52.18</v>
+        <v>138.32</v>
       </c>
       <c r="I282">
-        <v>62.62</v>
+        <v>165.98</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="B283" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C283" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="D283" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="E283" t="s">
         <v>15</v>
       </c>
       <c r="F283">
         <v>1</v>
       </c>
       <c r="G283" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H283">
-        <v>312.32</v>
+        <v>43.5</v>
       </c>
       <c r="I283">
-        <v>374.78</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="B284" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C284" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="D284" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="E284" t="s">
         <v>15</v>
       </c>
       <c r="F284">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G284" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H284">
-        <v>165.28</v>
+        <v>113.08</v>
       </c>
       <c r="I284">
-        <v>198.34</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="B285" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C285" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="D285" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="E285" t="s">
         <v>15</v>
       </c>
       <c r="F285">
         <v>1</v>
       </c>
       <c r="G285" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H285">
-        <v>169.64</v>
+        <v>247.94</v>
       </c>
       <c r="I285">
-        <v>203.57</v>
+        <v>297.53</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="B286" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C286" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="D286" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="E286" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F286">
         <v>1</v>
       </c>
       <c r="G286" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H286">
-        <v>243.58</v>
+        <v>213.14</v>
       </c>
       <c r="I286">
-        <v>292.3</v>
+        <v>255.77</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="B287" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C287" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="D287" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="E287" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F287">
         <v>1</v>
       </c>
       <c r="G287" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H287">
-        <v>304.48</v>
+        <v>243.58</v>
       </c>
       <c r="I287">
-        <v>365.38</v>
+        <v>292.3</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="B288" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C288" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="D288" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="E288" t="s">
         <v>15</v>
       </c>
       <c r="F288">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G288" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H288">
-        <v>200.08</v>
+        <v>169.64</v>
       </c>
       <c r="I288">
-        <v>240.1</v>
+        <v>203.57</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="B289" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C289" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="D289" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="E289" t="s">
         <v>15</v>
       </c>
       <c r="F289">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G289" t="s">
-        <v>537</v>
+        <v>757</v>
       </c>
       <c r="H289">
-        <v>143.54</v>
+        <v>147.94</v>
       </c>
       <c r="I289">
-        <v>172.25</v>
+        <v>177.53</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="B290" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C290" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="D290" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="E290" t="s">
         <v>15</v>
       </c>
       <c r="F290">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G290" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H290">
-        <v>117.42</v>
+        <v>178.34</v>
       </c>
       <c r="I290">
-        <v>140.9</v>
+        <v>214.01</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="B291" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C291" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="D291" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="E291" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F291">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G291" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H291">
-        <v>65.23999999999999</v>
+        <v>160.94</v>
       </c>
       <c r="I291">
-        <v>78.29000000000001</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="B292" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C292" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="D292" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="E292" t="s">
         <v>15</v>
       </c>
       <c r="F292">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G292" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H292">
-        <v>156.58</v>
+        <v>234.88</v>
       </c>
       <c r="I292">
-        <v>187.9</v>
+        <v>281.86</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="B293" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C293" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="D293" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="E293" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F293">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G293" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H293">
-        <v>208.78</v>
+        <v>187.1</v>
       </c>
       <c r="I293">
-        <v>250.54</v>
+        <v>224.52</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
       <c r="B294" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C294" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="D294" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="E294" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F294">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G294" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H294">
-        <v>221.84</v>
+        <v>187.04</v>
       </c>
       <c r="I294">
-        <v>266.21</v>
+        <v>224.45</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="B295" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C295" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="D295" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="E295" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F295">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G295" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H295">
-        <v>138.32</v>
+        <v>187.04</v>
       </c>
       <c r="I295">
-        <v>165.98</v>
+        <v>224.45</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="B296" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C296" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D296" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="E296" t="s">
         <v>15</v>
       </c>
       <c r="F296">
         <v>5</v>
       </c>
       <c r="G296" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H296">
-        <v>43.5</v>
+        <v>159.2</v>
       </c>
       <c r="I296">
-        <v>52.2</v>
+        <v>191.04</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="B297" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C297" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="D297" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="E297" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F297">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="G297" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H297">
-        <v>113.08</v>
+        <v>165.28</v>
       </c>
       <c r="I297">
-        <v>135.7</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="B298" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C298" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="D298" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="E298" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F298">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G298" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H298">
-        <v>247.94</v>
+        <v>173.98</v>
       </c>
       <c r="I298">
-        <v>297.53</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="B299" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C299" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="D299" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="E299" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F299">
         <v>1</v>
       </c>
       <c r="G299" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H299">
-        <v>213.14</v>
+        <v>239.24</v>
       </c>
       <c r="I299">
-        <v>255.77</v>
+        <v>287.09</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="B300" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C300" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="D300" t="s">
-        <v>782</v>
+        <v>624</v>
       </c>
       <c r="E300" t="s">
-        <v>51</v>
+        <v>787</v>
       </c>
       <c r="F300">
         <v>1</v>
       </c>
       <c r="G300" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H300">
-        <v>243.58</v>
+        <v>160.94</v>
       </c>
       <c r="I300">
-        <v>292.3</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="B301" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C301" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="D301" t="s">
-        <v>785</v>
+        <v>567</v>
       </c>
       <c r="E301" t="s">
-        <v>15</v>
+        <v>787</v>
       </c>
       <c r="F301">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>5</v>
+      </c>
+      <c r="G301" t="b">
+        <v>0</v>
       </c>
       <c r="H301">
-        <v>169.64</v>
+        <v>156.58</v>
       </c>
       <c r="I301">
-        <v>203.57</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="B302" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C302" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="D302" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="E302" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F302">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="G302" t="s">
-        <v>789</v>
+        <v>511</v>
       </c>
       <c r="H302">
-        <v>147.94</v>
+        <v>98.3</v>
       </c>
       <c r="I302">
-        <v>177.53</v>
+        <v>117.96</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="B303" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C303" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="D303" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E303" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F303">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G303" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H303">
-        <v>178.34</v>
+        <v>100.04</v>
       </c>
       <c r="I303">
-        <v>214.01</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="B304" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C304" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="D304" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="E304" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F304">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G304" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H304">
-        <v>173.98</v>
+        <v>86.14</v>
       </c>
       <c r="I304">
-        <v>208.78</v>
+        <v>103.37</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="B305" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C305" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="D305" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="E305" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F305">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G305" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H305">
-        <v>160.94</v>
+        <v>100.04</v>
       </c>
       <c r="I305">
-        <v>193.13</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
+        <v>800</v>
+      </c>
+      <c r="B306" t="s">
+        <v>508</v>
+      </c>
+      <c r="C306" t="s">
+        <v>801</v>
+      </c>
+      <c r="D306" t="s">
         <v>797</v>
       </c>
-      <c r="B306" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E306" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F306">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G306" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H306">
-        <v>234.88</v>
+        <v>100.04</v>
       </c>
       <c r="I306">
-        <v>281.86</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B307" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C307" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="D307" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="E307" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F307">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="G307" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H307">
-        <v>187.1</v>
+        <v>78.28</v>
       </c>
       <c r="I307">
-        <v>224.52</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B308" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C308" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="D308" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="E308" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F308">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G308" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H308">
-        <v>187.04</v>
+        <v>226.18</v>
       </c>
       <c r="I308">
-        <v>224.45</v>
+        <v>271.42</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="B309" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C309" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="D309" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="E309" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F309">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="G309" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H309">
-        <v>187.04</v>
+        <v>102.64</v>
       </c>
       <c r="I309">
-        <v>224.45</v>
+        <v>123.17</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B310" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C310" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="D310" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="E310" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F310">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G310" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H310">
-        <v>59.14</v>
+        <v>144.4</v>
       </c>
       <c r="I310">
-        <v>70.97</v>
+        <v>173.28</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B311" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C311" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="D311" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="E311" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F311">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G311" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H311">
-        <v>53.92</v>
+        <v>104.38</v>
       </c>
       <c r="I311">
-        <v>64.7</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B312" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C312" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="D312" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="E312" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F312">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="G312" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H312">
-        <v>53.92</v>
+        <v>139.18</v>
       </c>
       <c r="I312">
-        <v>64.7</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="B313" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C313" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="D313" t="s">
-        <v>817</v>
+        <v>804</v>
       </c>
       <c r="E313" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F313">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="G313" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H313">
-        <v>165.28</v>
+        <v>104.38</v>
       </c>
       <c r="I313">
-        <v>198.34</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B314" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C314" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D314" t="s">
-        <v>820</v>
+        <v>812</v>
       </c>
       <c r="E314" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F314">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="G314" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H314">
-        <v>200.08</v>
+        <v>134.84</v>
       </c>
       <c r="I314">
-        <v>240.1</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>821</v>
       </c>
       <c r="B315" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C315" t="s">
         <v>822</v>
       </c>
       <c r="D315" t="s">
         <v>823</v>
       </c>
       <c r="E315" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F315">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G315" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H315">
-        <v>165.28</v>
+        <v>230.54</v>
       </c>
       <c r="I315">
-        <v>198.34</v>
+        <v>276.65</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>824</v>
       </c>
       <c r="B316" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C316" t="s">
         <v>825</v>
       </c>
       <c r="D316" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="E316" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F316">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G316" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H316">
-        <v>243.58</v>
+        <v>213.14</v>
       </c>
       <c r="I316">
-        <v>292.3</v>
+        <v>255.77</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>826</v>
       </c>
       <c r="B317" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C317" t="s">
         <v>827</v>
       </c>
       <c r="D317" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="E317" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F317">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G317" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H317">
-        <v>173.98</v>
+        <v>347.98</v>
       </c>
       <c r="I317">
-        <v>208.78</v>
+        <v>417.58</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
+        <v>829</v>
+      </c>
+      <c r="B318" t="s">
+        <v>508</v>
+      </c>
+      <c r="C318" t="s">
+        <v>830</v>
+      </c>
+      <c r="D318" t="s">
         <v>828</v>
       </c>
-      <c r="B318" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E318" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F318">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="G318" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H318">
-        <v>173.98</v>
+        <v>295.78</v>
       </c>
       <c r="I318">
-        <v>208.78</v>
+        <v>354.94</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B319" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C319" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D319" t="s">
-        <v>591</v>
+        <v>833</v>
       </c>
       <c r="E319" t="s">
-        <v>832</v>
+        <v>49</v>
       </c>
       <c r="F319">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="G319" t="s">
+        <v>511</v>
       </c>
       <c r="H319">
-        <v>156.58</v>
+        <v>326.24</v>
       </c>
       <c r="I319">
-        <v>187.9</v>
+        <v>391.49</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B320" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C320" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D320" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E320" t="s">
         <v>15</v>
       </c>
       <c r="F320">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="G320" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H320">
-        <v>84.38</v>
+        <v>47.84</v>
       </c>
       <c r="I320">
-        <v>101.26</v>
+        <v>57.41</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B321" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C321" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D321" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E321" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F321">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G321" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H321">
-        <v>98.3</v>
+        <v>49.58</v>
       </c>
       <c r="I321">
-        <v>117.96</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B322" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C322" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="D322" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E322" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F322">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G322" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H322">
-        <v>100.04</v>
+        <v>49.58</v>
       </c>
       <c r="I322">
-        <v>120.05</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="B323" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C323" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="D323" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E323" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F323">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G323" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H323">
-        <v>102.64</v>
+        <v>49.58</v>
       </c>
       <c r="I323">
-        <v>123.17</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="B324" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C324" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="D324" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="E324" t="s">
         <v>15</v>
       </c>
       <c r="F324">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G324" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H324">
-        <v>86.14</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="I324">
-        <v>103.37</v>
+        <v>97.08</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B325" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C325" t="s">
+        <v>848</v>
+      </c>
+      <c r="D325" t="s">
         <v>846</v>
       </c>
-      <c r="D325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E325" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F325">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G325" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H325">
-        <v>78.28</v>
+        <v>86.98</v>
       </c>
       <c r="I325">
-        <v>93.94</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B326" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C326" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D326" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="E326" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F326">
         <v>2</v>
       </c>
       <c r="G326" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H326">
-        <v>100.04</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="I326">
-        <v>120.05</v>
+        <v>79.31999999999999</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B327" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C327" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="D327" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="E327" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F327">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="G327" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="H327">
-        <v>75.68000000000001</v>
+        <v>86.98</v>
       </c>
       <c r="I327">
-        <v>90.81999999999999</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="B328" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C328" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="D328" t="s">
-        <v>844</v>
+        <v>857</v>
       </c>
       <c r="E328" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F328">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="G328" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H328">
-        <v>100.04</v>
+        <v>60.02</v>
       </c>
       <c r="I328">
-        <v>120.05</v>
+        <v>72.02</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="B329" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C329" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="D329" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E329" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F329">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="G329" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H329">
-        <v>78.28</v>
+        <v>63.5</v>
       </c>
       <c r="I329">
-        <v>93.94</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="B330" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C330" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="D330" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="E330" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F330">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="G330" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H330">
-        <v>102.64</v>
+        <v>88.72</v>
       </c>
       <c r="I330">
-        <v>123.17</v>
+        <v>106.46</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="B331" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C331" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="D331" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="E331" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F331">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G331" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H331">
-        <v>144.4</v>
+        <v>69.58</v>
       </c>
       <c r="I331">
-        <v>173.28</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="B332" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C332" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="D332" t="s">
-        <v>856</v>
+        <v>869</v>
       </c>
       <c r="E332" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F332">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G332" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H332">
-        <v>104.38</v>
+        <v>54.8</v>
       </c>
       <c r="I332">
-        <v>125.26</v>
+        <v>65.76000000000001</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="B333" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C333" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="D333" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="E333" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F333">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="G333" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H333">
-        <v>139.18</v>
+        <v>91.34</v>
       </c>
       <c r="I333">
-        <v>167.02</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="B334" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C334" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="D334" t="s">
-        <v>856</v>
+        <v>875</v>
       </c>
       <c r="E334" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F334">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G334" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H334">
-        <v>104.38</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I334">
-        <v>125.26</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="B335" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C335" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="D335" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="E335" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F335">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="G335" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H335">
-        <v>134.84</v>
+        <v>113.08</v>
       </c>
       <c r="I335">
-        <v>161.81</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="B336" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C336" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="D336" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="E336" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F336">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G336" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H336">
-        <v>230.54</v>
+        <v>121.78</v>
       </c>
       <c r="I336">
-        <v>276.65</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="B337" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C337" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="D337" t="s">
-        <v>872</v>
+        <v>884</v>
       </c>
       <c r="E337" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F337">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G337" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H337">
-        <v>213.14</v>
+        <v>88.34</v>
       </c>
       <c r="I337">
-        <v>255.77</v>
+        <v>106.01</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="B338" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C338" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="D338" t="s">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="E338" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F338">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="G338" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H338">
-        <v>347.98</v>
+        <v>45.22</v>
       </c>
       <c r="I338">
-        <v>417.58</v>
+        <v>54.26</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
-        <v>878</v>
+        <v>888</v>
       </c>
       <c r="B339" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C339" t="s">
-        <v>879</v>
+        <v>889</v>
       </c>
       <c r="D339" t="s">
-        <v>877</v>
+        <v>863</v>
       </c>
       <c r="E339" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F339">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="G339" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H339">
-        <v>295.78</v>
+        <v>73.06</v>
       </c>
       <c r="I339">
-        <v>354.94</v>
+        <v>87.67</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="B340" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C340" t="s">
-        <v>881</v>
+        <v>891</v>
       </c>
       <c r="D340" t="s">
-        <v>882</v>
+        <v>866</v>
       </c>
       <c r="E340" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F340">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="G340" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H340">
-        <v>326.24</v>
+        <v>73.94</v>
       </c>
       <c r="I340">
-        <v>391.49</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="B341" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C341" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="D341" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
       <c r="E341" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F341">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G341" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H341">
-        <v>47.84</v>
+        <v>91.34</v>
       </c>
       <c r="I341">
-        <v>57.41</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
       <c r="B342" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C342" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="D342" t="s">
-        <v>888</v>
+        <v>857</v>
       </c>
       <c r="E342" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F342">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="G342" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H342">
-        <v>49.58</v>
+        <v>63.5</v>
       </c>
       <c r="I342">
-        <v>59.5</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="B343" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C343" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="D343" t="s">
-        <v>885</v>
+        <v>863</v>
       </c>
       <c r="E343" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F343">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G343" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H343">
-        <v>49.58</v>
+        <v>88.72</v>
       </c>
       <c r="I343">
-        <v>59.5</v>
+        <v>106.46</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
       <c r="B344" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C344" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="D344" t="s">
-        <v>885</v>
+        <v>866</v>
       </c>
       <c r="E344" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F344">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="G344" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H344">
-        <v>49.58</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I344">
-        <v>59.5</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="B345" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C345" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="D345" t="s">
-        <v>895</v>
+        <v>872</v>
       </c>
       <c r="E345" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F345">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G345" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H345">
-        <v>69.58</v>
+        <v>126.14</v>
       </c>
       <c r="I345">
-        <v>83.5</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="B346" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C346" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="D346" t="s">
-        <v>898</v>
+        <v>875</v>
       </c>
       <c r="E346" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F346">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G346" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H346">
-        <v>86.98</v>
+        <v>72.2</v>
       </c>
       <c r="I346">
-        <v>104.38</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="B347" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C347" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="D347" t="s">
-        <v>895</v>
+        <v>878</v>
       </c>
       <c r="E347" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F347">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G347" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H347">
-        <v>67.84</v>
+        <v>104.38</v>
       </c>
       <c r="I347">
-        <v>81.41</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="B348" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C348" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="D348" t="s">
-        <v>895</v>
+        <v>909</v>
       </c>
       <c r="E348" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F348">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G348" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H348">
-        <v>66.09999999999999</v>
+        <v>73.94</v>
       </c>
       <c r="I348">
-        <v>79.31999999999999</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="B349" t="s">
-        <v>534</v>
+        <v>855</v>
       </c>
       <c r="C349" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
       <c r="D349" t="s">
-        <v>898</v>
+        <v>881</v>
       </c>
       <c r="E349" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F349">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="G349" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H349">
         <v>86.98</v>
       </c>
       <c r="I349">
         <v>104.38</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="B350" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C350" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="D350" t="s">
-        <v>908</v>
+        <v>884</v>
       </c>
       <c r="E350" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F350">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="G350" t="s">
         <v>12</v>
       </c>
       <c r="H350">
-        <v>60.02</v>
+        <v>113.08</v>
       </c>
       <c r="I350">
-        <v>72.02</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="B351" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C351" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="D351" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="E351" t="s">
-        <v>37</v>
+        <v>316</v>
       </c>
       <c r="F351">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G351" t="s">
         <v>12</v>
       </c>
       <c r="H351">
-        <v>63.5</v>
+        <v>164.42</v>
       </c>
       <c r="I351">
-        <v>76.2</v>
+        <v>197.3</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="B352" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C352" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="D352" t="s">
-        <v>914</v>
+        <v>857</v>
       </c>
       <c r="E352" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F352">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G352" t="s">
         <v>12</v>
       </c>
       <c r="H352">
-        <v>88.72</v>
+        <v>60.02</v>
       </c>
       <c r="I352">
-        <v>106.46</v>
+        <v>72.02</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="B353" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C353" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="D353" t="s">
-        <v>917</v>
+        <v>863</v>
       </c>
       <c r="E353" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F353">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G353" t="s">
         <v>12</v>
       </c>
       <c r="H353">
-        <v>69.58</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I353">
-        <v>83.5</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="B354" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C354" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="D354" t="s">
-        <v>920</v>
+        <v>866</v>
       </c>
       <c r="E354" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F354">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G354" t="s">
         <v>12</v>
       </c>
       <c r="H354">
-        <v>54.8</v>
+        <v>84.38</v>
       </c>
       <c r="I354">
-        <v>65.76000000000001</v>
+        <v>101.26</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="B355" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C355" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D355" t="s">
-        <v>923</v>
+        <v>872</v>
       </c>
       <c r="E355" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F355">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G355" t="s">
         <v>12</v>
       </c>
       <c r="H355">
-        <v>91.34</v>
+        <v>100.04</v>
       </c>
       <c r="I355">
-        <v>109.61</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B356" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C356" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D356" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="E356" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F356">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G356" t="s">
         <v>12</v>
       </c>
       <c r="H356">
-        <v>95.68000000000001</v>
+        <v>104.38</v>
       </c>
       <c r="I356">
-        <v>114.82</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B357" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C357" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D357" t="s">
-        <v>929</v>
+        <v>878</v>
       </c>
       <c r="E357" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F357">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G357" t="s">
         <v>12</v>
       </c>
       <c r="H357">
-        <v>113.08</v>
+        <v>91.34</v>
       </c>
       <c r="I357">
-        <v>135.7</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
         <v>930</v>
       </c>
       <c r="B358" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C358" t="s">
         <v>931</v>
       </c>
       <c r="D358" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="E358" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F358">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G358" t="s">
         <v>12</v>
       </c>
       <c r="H358">
-        <v>91.34</v>
+        <v>82.64</v>
       </c>
       <c r="I358">
-        <v>109.61</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
+        <v>932</v>
+      </c>
+      <c r="B359" t="s">
+        <v>281</v>
+      </c>
+      <c r="C359" t="s">
         <v>933</v>
       </c>
-      <c r="B359" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D359" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="E359" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F359">
         <v>3</v>
       </c>
       <c r="G359" t="s">
         <v>12</v>
       </c>
       <c r="H359">
-        <v>121.78</v>
+        <v>91.26000000000001</v>
       </c>
       <c r="I359">
-        <v>146.14</v>
+        <v>109.51</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" t="s">
+        <v>934</v>
+      </c>
+      <c r="B360" t="s">
+        <v>935</v>
+      </c>
+      <c r="C360" t="s">
         <v>936</v>
       </c>
-      <c r="B360" t="s">
-[...2 lines deleted...]
-      <c r="C360" t="s">
+      <c r="D360" t="s">
         <v>937</v>
       </c>
-      <c r="D360" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E360" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F360">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G360" t="s">
         <v>12</v>
       </c>
       <c r="H360">
-        <v>88.34</v>
+        <v>51.32</v>
       </c>
       <c r="I360">
-        <v>106.01</v>
+        <v>61.58</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" t="s">
+        <v>938</v>
+      </c>
+      <c r="B361" t="s">
+        <v>855</v>
+      </c>
+      <c r="C361" t="s">
         <v>939</v>
       </c>
-      <c r="B361" t="s">
-[...2 lines deleted...]
-      <c r="C361" t="s">
+      <c r="D361" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
       <c r="E361" t="s">
         <v>15</v>
       </c>
       <c r="F361">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G361" t="s">
         <v>12</v>
       </c>
       <c r="H361">
-        <v>45.22</v>
+        <v>53.92</v>
       </c>
       <c r="I361">
-        <v>54.26</v>
+        <v>64.7</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" t="s">
+        <v>941</v>
+      </c>
+      <c r="B362" t="s">
+        <v>855</v>
+      </c>
+      <c r="C362" t="s">
         <v>942</v>
       </c>
-      <c r="B362" t="s">
-[...2 lines deleted...]
-      <c r="C362" t="s">
+      <c r="D362" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="E362" t="s">
         <v>15</v>
       </c>
       <c r="F362">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="G362" t="s">
         <v>12</v>
       </c>
       <c r="H362">
-        <v>73.06</v>
+        <v>43.48</v>
       </c>
       <c r="I362">
-        <v>87.67</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" t="s">
         <v>944</v>
       </c>
       <c r="B363" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C363" t="s">
         <v>945</v>
       </c>
       <c r="D363" t="s">
-        <v>917</v>
+        <v>946</v>
       </c>
       <c r="E363" t="s">
         <v>15</v>
       </c>
       <c r="F363">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="G363" t="s">
         <v>12</v>
       </c>
       <c r="H363">
-        <v>73.94</v>
+        <v>52.18</v>
       </c>
       <c r="I363">
-        <v>88.73</v>
+        <v>62.62</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B364" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C364" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D364" t="s">
-        <v>923</v>
+        <v>949</v>
       </c>
       <c r="E364" t="s">
         <v>15</v>
       </c>
       <c r="F364">
         <v>1</v>
       </c>
       <c r="G364" t="s">
         <v>12</v>
       </c>
       <c r="H364">
-        <v>134.84</v>
+        <v>156.58</v>
       </c>
       <c r="I364">
-        <v>161.81</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B365" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C365" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="D365" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="E365" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F365">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G365" t="s">
         <v>12</v>
       </c>
       <c r="H365">
-        <v>91.34</v>
+        <v>104.38</v>
       </c>
       <c r="I365">
-        <v>109.61</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="B366" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C366" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="D366" t="s">
-        <v>908</v>
+        <v>955</v>
       </c>
       <c r="E366" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F366">
         <v>4</v>
       </c>
       <c r="G366" t="s">
         <v>12</v>
       </c>
       <c r="H366">
-        <v>63.5</v>
+        <v>82.64</v>
       </c>
       <c r="I366">
-        <v>76.2</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="B367" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C367" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="D367" t="s">
-        <v>914</v>
+        <v>958</v>
       </c>
       <c r="E367" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F367">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G367" t="s">
         <v>12</v>
       </c>
       <c r="H367">
-        <v>88.72</v>
+        <v>33.06</v>
       </c>
       <c r="I367">
-        <v>106.46</v>
+        <v>39.67</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="B368" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C368" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="D368" t="s">
-        <v>917</v>
+        <v>961</v>
       </c>
       <c r="E368" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F368">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G368" t="s">
         <v>12</v>
       </c>
       <c r="H368">
-        <v>85.23999999999999</v>
+        <v>38.98</v>
       </c>
       <c r="I368">
-        <v>102.29</v>
+        <v>46.78</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="B369" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C369" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="D369" t="s">
-        <v>923</v>
+        <v>964</v>
       </c>
       <c r="E369" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F369">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G369" t="s">
         <v>12</v>
       </c>
       <c r="H369">
-        <v>126.14</v>
+        <v>83.5</v>
       </c>
       <c r="I369">
-        <v>151.37</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="B370" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C370" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="D370" t="s">
-        <v>926</v>
+        <v>967</v>
       </c>
       <c r="E370" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F370">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G370" t="s">
         <v>12</v>
       </c>
       <c r="H370">
-        <v>72.2</v>
+        <v>103.52</v>
       </c>
       <c r="I370">
-        <v>86.64</v>
+        <v>124.22</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="B371" t="s">
-        <v>906</v>
+        <v>855</v>
       </c>
       <c r="C371" t="s">
-        <v>962</v>
+        <v>969</v>
       </c>
       <c r="D371" t="s">
-        <v>929</v>
+        <v>970</v>
       </c>
       <c r="E371" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F371">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G371" t="s">
         <v>12</v>
       </c>
       <c r="H371">
-        <v>104.38</v>
+        <v>103.52</v>
       </c>
       <c r="I371">
-        <v>125.26</v>
+        <v>124.22</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
       <c r="B372" t="s">
-        <v>906</v>
+        <v>935</v>
       </c>
       <c r="C372" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
       <c r="D372" t="s">
-        <v>932</v>
+        <v>972</v>
       </c>
       <c r="E372" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F372">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="G372" t="s">
         <v>12</v>
       </c>
       <c r="H372">
-        <v>73.94</v>
+        <v>71.31999999999999</v>
       </c>
       <c r="I372">
-        <v>88.73</v>
+        <v>85.58</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="B373" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C373" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
       <c r="D373" t="s">
-        <v>935</v>
+        <v>974</v>
       </c>
       <c r="E373" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F373">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G373" t="s">
         <v>12</v>
       </c>
       <c r="H373">
-        <v>86.98</v>
+        <v>217.5</v>
       </c>
       <c r="I373">
-        <v>104.38</v>
+        <v>261</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
       <c r="B374" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C374" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="D374" t="s">
-        <v>938</v>
+        <v>976</v>
       </c>
       <c r="E374" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F374">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G374" t="s">
         <v>12</v>
       </c>
       <c r="H374">
-        <v>113.08</v>
+        <v>121.78</v>
       </c>
       <c r="I374">
-        <v>135.7</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
       <c r="B375" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C375" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
       <c r="D375" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="E375" t="s">
-        <v>330</v>
+        <v>23</v>
       </c>
       <c r="F375">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G375" t="s">
         <v>12</v>
       </c>
       <c r="H375">
-        <v>164.42</v>
+        <v>173.98</v>
       </c>
       <c r="I375">
-        <v>197.3</v>
+        <v>208.78</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" t="s">
-        <v>972</v>
+        <v>979</v>
       </c>
       <c r="B376" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C376" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="D376" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
       <c r="E376" t="s">
-        <v>330</v>
+        <v>23</v>
       </c>
       <c r="F376">
         <v>1</v>
       </c>
       <c r="G376" t="s">
         <v>12</v>
       </c>
       <c r="H376">
-        <v>239.24</v>
+        <v>13.04</v>
       </c>
       <c r="I376">
-        <v>287.09</v>
+        <v>15.65</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" t="s">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="B377" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C377" t="s">
-        <v>976</v>
+        <v>982</v>
       </c>
       <c r="D377" t="s">
-        <v>908</v>
+        <v>983</v>
       </c>
       <c r="E377" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F377">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G377" t="s">
         <v>12</v>
       </c>
       <c r="H377">
-        <v>60.02</v>
+        <v>78.28</v>
       </c>
       <c r="I377">
-        <v>72.02</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="B378" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C378" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="D378" t="s">
-        <v>914</v>
+        <v>985</v>
       </c>
       <c r="E378" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F378">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G378" t="s">
         <v>12</v>
       </c>
       <c r="H378">
-        <v>85.23999999999999</v>
+        <v>144.4</v>
       </c>
       <c r="I378">
-        <v>102.29</v>
+        <v>173.28</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="B379" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C379" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="D379" t="s">
-        <v>917</v>
+        <v>987</v>
       </c>
       <c r="E379" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F379">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G379" t="s">
         <v>12</v>
       </c>
       <c r="H379">
-        <v>84.38</v>
+        <v>160.94</v>
       </c>
       <c r="I379">
-        <v>101.26</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="B380" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C380" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="D380" t="s">
-        <v>926</v>
+        <v>989</v>
       </c>
       <c r="E380" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F380">
         <v>1</v>
       </c>
       <c r="G380" t="s">
         <v>12</v>
       </c>
       <c r="H380">
-        <v>91.34</v>
+        <v>116.94</v>
       </c>
       <c r="I380">
-        <v>109.61</v>
+        <v>140.33</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="B381" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C381" t="s">
-        <v>984</v>
+        <v>991</v>
       </c>
       <c r="D381" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
       <c r="E381" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F381">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G381" t="s">
         <v>12</v>
       </c>
       <c r="H381">
-        <v>104.38</v>
+        <v>75.68000000000001</v>
       </c>
       <c r="I381">
-        <v>125.26</v>
+        <v>90.81999999999999</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="B382" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C382" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="D382" t="s">
-        <v>929</v>
+        <v>993</v>
       </c>
       <c r="E382" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F382">
         <v>1</v>
       </c>
       <c r="G382" t="s">
         <v>12</v>
       </c>
       <c r="H382">
-        <v>91.34</v>
+        <v>104.38</v>
       </c>
       <c r="I382">
-        <v>109.61</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="B383" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C383" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="D383" t="s">
-        <v>932</v>
+        <v>995</v>
       </c>
       <c r="E383" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F383">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G383" t="s">
         <v>12</v>
       </c>
       <c r="H383">
-        <v>82.64</v>
+        <v>152.24</v>
       </c>
       <c r="I383">
-        <v>99.17</v>
+        <v>182.69</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="B384" t="s">
-        <v>286</v>
+        <v>101</v>
       </c>
       <c r="C384" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="D384" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="E384" t="s">
         <v>15</v>
       </c>
       <c r="F384">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G384" t="s">
         <v>12</v>
       </c>
       <c r="H384">
-        <v>91.26000000000001</v>
+        <v>56.54</v>
       </c>
       <c r="I384">
-        <v>109.51</v>
+        <v>67.84999999999999</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
       <c r="B385" t="s">
-        <v>993</v>
+        <v>101</v>
       </c>
       <c r="C385" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="D385" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="E385" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F385">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G385" t="s">
         <v>12</v>
       </c>
       <c r="H385">
-        <v>51.32</v>
+        <v>147.9</v>
       </c>
       <c r="I385">
-        <v>61.58</v>
+        <v>177.48</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="B386" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C386" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="D386" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="E386" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F386">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="G386" t="s">
         <v>12</v>
       </c>
       <c r="H386">
-        <v>53.92</v>
+        <v>147.88</v>
       </c>
       <c r="I386">
-        <v>64.7</v>
+        <v>177.46</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="B387" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C387" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="D387" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E387" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F387">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G387" t="s">
         <v>12</v>
       </c>
       <c r="H387">
-        <v>60.88</v>
+        <v>160.94</v>
       </c>
       <c r="I387">
-        <v>73.06</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B388" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C388" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="D388" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="E388" t="s">
         <v>15</v>
       </c>
       <c r="F388">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="G388" t="s">
         <v>12</v>
       </c>
       <c r="H388">
-        <v>43.48</v>
+        <v>90.45999999999999</v>
       </c>
       <c r="I388">
-        <v>52.18</v>
+        <v>108.55</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B389" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C389" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D389" t="s">
         <v>1007</v>
       </c>
       <c r="E389" t="s">
+        <v>23</v>
+      </c>
+      <c r="F389">
         <v>15</v>
       </c>
-      <c r="F389">
-[...1 lines deleted...]
-      </c>
       <c r="G389" t="s">
         <v>12</v>
       </c>
       <c r="H389">
-        <v>56.54</v>
+        <v>108.74</v>
       </c>
       <c r="I389">
-        <v>67.84999999999999</v>
+        <v>130.49</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" t="s">
         <v>1008</v>
       </c>
       <c r="B390" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C390" t="s">
         <v>1009</v>
       </c>
       <c r="D390" t="s">
         <v>1010</v>
       </c>
       <c r="E390" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F390">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G390" t="s">
         <v>12</v>
       </c>
       <c r="H390">
-        <v>156.58</v>
+        <v>117.44</v>
       </c>
       <c r="I390">
-        <v>187.9</v>
+        <v>140.93</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" t="s">
         <v>1011</v>
       </c>
       <c r="B391" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C391" t="s">
         <v>1012</v>
       </c>
       <c r="D391" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="E391" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F391">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G391" t="s">
         <v>12</v>
       </c>
       <c r="H391">
-        <v>104.38</v>
+        <v>111.34</v>
       </c>
       <c r="I391">
-        <v>125.26</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B392" t="s">
+        <v>101</v>
+      </c>
+      <c r="C392" t="s">
         <v>1014</v>
       </c>
-      <c r="B392" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D392" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="E392" t="s">
         <v>15</v>
       </c>
       <c r="F392">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G392" t="s">
         <v>12</v>
       </c>
       <c r="H392">
-        <v>82.64</v>
+        <v>78.28</v>
       </c>
       <c r="I392">
-        <v>99.17</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="B393" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C393" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="D393" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="E393" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F393">
         <v>1</v>
       </c>
       <c r="G393" t="s">
         <v>12</v>
       </c>
       <c r="H393">
-        <v>33.06</v>
+        <v>165.28</v>
       </c>
       <c r="I393">
-        <v>39.67</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="B394" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C394" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="D394" t="s">
-        <v>1022</v>
+        <v>1018</v>
       </c>
       <c r="E394" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F394">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G394" t="s">
         <v>12</v>
       </c>
       <c r="H394">
-        <v>38.98</v>
+        <v>165.28</v>
       </c>
       <c r="I394">
-        <v>46.78</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" t="s">
-        <v>1023</v>
+        <v>1019</v>
       </c>
       <c r="B395" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C395" t="s">
-        <v>1024</v>
+        <v>1020</v>
       </c>
       <c r="D395" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="E395" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F395">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G395" t="s">
         <v>12</v>
       </c>
       <c r="H395">
-        <v>83.5</v>
+        <v>165.28</v>
       </c>
       <c r="I395">
-        <v>100.2</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="B396" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C396" t="s">
-        <v>1027</v>
+        <v>1022</v>
       </c>
       <c r="D396" t="s">
-        <v>1028</v>
+        <v>1022</v>
       </c>
       <c r="E396" t="s">
+        <v>49</v>
+      </c>
+      <c r="F396">
         <v>15</v>
       </c>
-      <c r="F396">
-[...1 lines deleted...]
-      </c>
       <c r="G396" t="s">
         <v>12</v>
       </c>
       <c r="H396">
-        <v>103.52</v>
+        <v>182.68</v>
       </c>
       <c r="I396">
-        <v>124.22</v>
+        <v>219.22</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" t="s">
-        <v>1029</v>
+        <v>1023</v>
       </c>
       <c r="B397" t="s">
-        <v>906</v>
+        <v>101</v>
       </c>
       <c r="C397" t="s">
-        <v>1030</v>
+        <v>1024</v>
       </c>
       <c r="D397" t="s">
-        <v>1031</v>
+        <v>1024</v>
       </c>
       <c r="E397" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F397">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G397" t="s">
         <v>12</v>
       </c>
       <c r="H397">
-        <v>103.52</v>
+        <v>76.54000000000001</v>
       </c>
       <c r="I397">
-        <v>124.22</v>
+        <v>91.84999999999999</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
       <c r="B398" t="s">
-        <v>993</v>
+        <v>101</v>
       </c>
       <c r="C398" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="D398" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="E398" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F398">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G398" t="s">
         <v>12</v>
       </c>
       <c r="H398">
-        <v>71.31999999999999</v>
+        <v>73.06</v>
       </c>
       <c r="I398">
-        <v>85.58</v>
+        <v>87.67</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
       <c r="B399" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C399" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="D399" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="E399" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F399">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G399" t="s">
         <v>12</v>
       </c>
       <c r="H399">
-        <v>217.5</v>
+        <v>72.2</v>
       </c>
       <c r="I399">
-        <v>261</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" t="s">
-        <v>1036</v>
+        <v>1029</v>
       </c>
       <c r="B400" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C400" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="D400" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="E400" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F400">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G400" t="s">
         <v>12</v>
       </c>
       <c r="H400">
-        <v>121.78</v>
+        <v>187.04</v>
       </c>
       <c r="I400">
-        <v>146.14</v>
+        <v>224.45</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="B401" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C401" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="D401" t="s">
-        <v>1039</v>
+        <v>1033</v>
       </c>
       <c r="E401" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F401">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G401" t="s">
         <v>12</v>
       </c>
       <c r="H401">
-        <v>173.98</v>
+        <v>187.04</v>
       </c>
       <c r="I401">
-        <v>208.78</v>
+        <v>224.45</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" t="s">
-        <v>1040</v>
+        <v>1034</v>
       </c>
       <c r="B402" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C402" t="s">
-        <v>1041</v>
+        <v>1035</v>
       </c>
       <c r="D402" t="s">
-        <v>1041</v>
+        <v>1035</v>
       </c>
       <c r="E402" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F402">
         <v>1</v>
       </c>
       <c r="G402" t="s">
         <v>12</v>
       </c>
       <c r="H402">
-        <v>13.04</v>
+        <v>100.04</v>
       </c>
       <c r="I402">
-        <v>15.65</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" t="s">
-        <v>1042</v>
+        <v>1036</v>
       </c>
       <c r="B403" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C403" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="D403" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="E403" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F403">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G403" t="s">
         <v>12</v>
       </c>
       <c r="H403">
-        <v>78.28</v>
+        <v>156.58</v>
       </c>
       <c r="I403">
-        <v>93.94</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="B404" t="s">
-        <v>94</v>
+        <v>935</v>
       </c>
       <c r="C404" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="D404" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="E404" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F404">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G404" t="s">
         <v>12</v>
       </c>
       <c r="H404">
-        <v>144.4</v>
+        <v>60.02</v>
       </c>
       <c r="I404">
-        <v>173.28</v>
+        <v>72.02</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" t="s">
-        <v>1047</v>
+        <v>1040</v>
       </c>
       <c r="B405" t="s">
-        <v>94</v>
+        <v>935</v>
       </c>
       <c r="C405" t="s">
-        <v>1048</v>
+        <v>1041</v>
       </c>
       <c r="D405" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="E405" t="s">
         <v>15</v>
       </c>
       <c r="F405">
         <v>2</v>
       </c>
       <c r="G405" t="s">
         <v>12</v>
       </c>
       <c r="H405">
-        <v>60.02</v>
+        <v>126.14</v>
       </c>
       <c r="I405">
-        <v>72.02</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="B406" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C406" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
       <c r="D406" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E406" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F406">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G406" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H406">
-        <v>160.94</v>
+        <v>86.98</v>
       </c>
       <c r="I406">
-        <v>193.13</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="B407" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C407" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
       <c r="D407" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="E407" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F407">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2</v>
+      </c>
+      <c r="G407" t="b">
+        <v>0</v>
       </c>
       <c r="H407">
-        <v>116.94</v>
+        <v>117.44</v>
       </c>
       <c r="I407">
-        <v>140.33</v>
+        <v>140.93</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="B408" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C408" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="D408" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="E408" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F408">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G408" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H408">
-        <v>75.68000000000001</v>
+        <v>68.72</v>
       </c>
       <c r="I408">
-        <v>90.81999999999999</v>
+        <v>82.45999999999999</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="B409" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C409" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="D409" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="E409" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F409">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G409" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H409">
-        <v>104.38</v>
+        <v>66.98</v>
       </c>
       <c r="I409">
-        <v>125.26</v>
+        <v>80.38</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="B410" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C410" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="D410" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="E410" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F410">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G410" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H410">
-        <v>152.24</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I410">
-        <v>182.69</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B411" t="s">
+        <v>508</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D411" t="s">
         <v>1059</v>
-      </c>
-[...7 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="E411" t="s">
         <v>15</v>
       </c>
       <c r="F411">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G411" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H411">
-        <v>56.54</v>
+        <v>61.76</v>
       </c>
       <c r="I411">
-        <v>67.84999999999999</v>
+        <v>74.11</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B412" t="s">
+        <v>508</v>
+      </c>
+      <c r="C412" t="s">
         <v>1061</v>
-      </c>
-[...4 lines deleted...]
-        <v>1062</v>
       </c>
       <c r="D412" t="s">
         <v>1062</v>
       </c>
       <c r="E412" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F412">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G412" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H412">
-        <v>147.9</v>
+        <v>154.84</v>
       </c>
       <c r="I412">
-        <v>177.48</v>
+        <v>185.81</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" t="s">
         <v>1063</v>
       </c>
       <c r="B413" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C413" t="s">
         <v>1064</v>
       </c>
       <c r="D413" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="E413" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F413">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="G413" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H413">
-        <v>147.88</v>
+        <v>82.64</v>
       </c>
       <c r="I413">
-        <v>177.46</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B414" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C414" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D414" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="E414" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F414">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G414" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H414">
-        <v>160.94</v>
+        <v>178.34</v>
       </c>
       <c r="I414">
-        <v>193.13</v>
+        <v>214.01</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B415" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C415" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="D415" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="E415" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F415">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G415" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H415">
-        <v>90.45999999999999</v>
+        <v>154.84</v>
       </c>
       <c r="I415">
-        <v>108.55</v>
+        <v>185.81</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="B416" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C416" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="D416" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="E416" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F416">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G416" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H416">
-        <v>108.74</v>
+        <v>33.04</v>
       </c>
       <c r="I416">
-        <v>130.49</v>
+        <v>39.65</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B417" t="s">
+        <v>508</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D417" t="s">
         <v>1071</v>
       </c>
-      <c r="B417" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E417" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F417">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G417" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H417">
-        <v>117.44</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="I417">
-        <v>140.93</v>
+        <v>79.31999999999999</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="B418" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C418" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="D418" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="E418" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F418">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="G418" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H418">
-        <v>111.34</v>
+        <v>43.48</v>
       </c>
       <c r="I418">
-        <v>133.61</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="B419" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C419" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="D419" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="E419" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F419">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="G419" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H419">
-        <v>78.28</v>
+        <v>34.78</v>
       </c>
       <c r="I419">
-        <v>93.94</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="B420" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C420" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="D420" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="E420" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F420">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G420" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H420">
-        <v>165.28</v>
+        <v>34.78</v>
       </c>
       <c r="I420">
-        <v>198.34</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="B421" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C421" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="D421" t="s">
         <v>1081</v>
       </c>
       <c r="E421" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F421">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G421" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H421">
-        <v>165.28</v>
+        <v>37.4</v>
       </c>
       <c r="I421">
-        <v>198.34</v>
+        <v>44.88</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="B422" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C422" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="D422" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="E422" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F422">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G422" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H422">
-        <v>165.28</v>
+        <v>53.92</v>
       </c>
       <c r="I422">
-        <v>198.34</v>
+        <v>64.7</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="B423" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C423" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="D423" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="E423" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F423">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="G423" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H423">
-        <v>182.68</v>
+        <v>30.46</v>
       </c>
       <c r="I423">
-        <v>219.22</v>
+        <v>36.55</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="B424" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C424" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="D424" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="E424" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F424">
         <v>1</v>
       </c>
       <c r="G424" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H424">
-        <v>76.54000000000001</v>
+        <v>37.42</v>
       </c>
       <c r="I424">
-        <v>91.84999999999999</v>
+        <v>44.9</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="B425" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C425" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="D425" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="E425" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F425">
         <v>1</v>
       </c>
       <c r="G425" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H425">
-        <v>73.06</v>
+        <v>104.38</v>
       </c>
       <c r="I425">
-        <v>87.67</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" t="s">
-        <v>1090</v>
+        <v>1096</v>
       </c>
       <c r="B426" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C426" t="s">
-        <v>1091</v>
+        <v>1097</v>
       </c>
       <c r="D426" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="E426" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F426">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G426" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H426">
-        <v>72.2</v>
+        <v>73.94</v>
       </c>
       <c r="I426">
-        <v>86.64</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="B427" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C427" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="D427" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
       <c r="E427" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F427">
         <v>1</v>
       </c>
-      <c r="G427" t="s">
-        <v>12</v>
+      <c r="G427" t="b">
+        <v>0</v>
       </c>
       <c r="H427">
-        <v>173.98</v>
+        <v>141.8</v>
       </c>
       <c r="I427">
-        <v>208.78</v>
+        <v>170.16</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" t="s">
-        <v>1094</v>
+        <v>1102</v>
       </c>
       <c r="B428" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="C428" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="D428" t="s">
-        <v>1095</v>
+        <v>1104</v>
       </c>
       <c r="E428" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F428">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G428" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H428">
-        <v>187.04</v>
+        <v>78.28</v>
       </c>
       <c r="I428">
-        <v>224.45</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" t="s">
-        <v>1096</v>
+        <v>1105</v>
       </c>
       <c r="B429" t="s">
-        <v>94</v>
+        <v>935</v>
       </c>
       <c r="C429" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
       <c r="D429" t="s">
-        <v>1098</v>
+        <v>1107</v>
       </c>
       <c r="E429" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F429">
         <v>3</v>
       </c>
       <c r="G429" t="s">
         <v>12</v>
       </c>
       <c r="H429">
-        <v>187.04</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I429">
-        <v>224.45</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" t="s">
-        <v>1099</v>
+        <v>1108</v>
       </c>
       <c r="B430" t="s">
-        <v>94</v>
+        <v>1109</v>
       </c>
       <c r="C430" t="s">
-        <v>1100</v>
+        <v>1110</v>
       </c>
       <c r="D430" t="s">
-        <v>1100</v>
+        <v>1111</v>
       </c>
       <c r="E430" t="s">
         <v>15</v>
       </c>
       <c r="F430">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G430" t="s">
         <v>12</v>
       </c>
       <c r="H430">
-        <v>100.04</v>
+        <v>49.58</v>
       </c>
       <c r="I430">
-        <v>120.05</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" t="s">
-        <v>1101</v>
+        <v>1112</v>
       </c>
       <c r="B431" t="s">
-        <v>94</v>
+        <v>1109</v>
       </c>
       <c r="C431" t="s">
-        <v>1102</v>
+        <v>1113</v>
       </c>
       <c r="D431" t="s">
-        <v>1102</v>
+        <v>1114</v>
       </c>
       <c r="E431" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F431">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="G431" t="s">
         <v>12</v>
       </c>
       <c r="H431">
-        <v>156.58</v>
+        <v>55.66</v>
       </c>
       <c r="I431">
-        <v>187.9</v>
+        <v>66.79000000000001</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" t="s">
-        <v>1103</v>
+        <v>1115</v>
       </c>
       <c r="B432" t="s">
-        <v>993</v>
+        <v>1109</v>
       </c>
       <c r="C432" t="s">
-        <v>1104</v>
+        <v>1116</v>
       </c>
       <c r="D432" t="s">
-        <v>1104</v>
+        <v>1117</v>
       </c>
       <c r="E432" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F432">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G432" t="s">
         <v>12</v>
       </c>
       <c r="H432">
-        <v>60.02</v>
+        <v>49.58</v>
       </c>
       <c r="I432">
-        <v>72.02</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="B433" t="s">
-        <v>993</v>
+        <v>1109</v>
       </c>
       <c r="C433" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
       <c r="D433" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="E433" t="s">
         <v>15</v>
       </c>
       <c r="F433">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G433" t="s">
         <v>12</v>
       </c>
       <c r="H433">
-        <v>126.14</v>
+        <v>59.14</v>
       </c>
       <c r="I433">
-        <v>151.37</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" t="s">
-        <v>1108</v>
+        <v>1121</v>
       </c>
       <c r="B434" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C434" t="s">
-        <v>1109</v>
+        <v>1122</v>
       </c>
       <c r="D434" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
       <c r="E434" t="s">
         <v>15</v>
       </c>
       <c r="F434">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G434" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H434">
-        <v>86.98</v>
+        <v>73.94</v>
       </c>
       <c r="I434">
-        <v>104.38</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" t="s">
-        <v>1111</v>
+        <v>1124</v>
       </c>
       <c r="B435" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C435" t="s">
-        <v>1112</v>
+        <v>1125</v>
       </c>
       <c r="D435" t="s">
-        <v>1113</v>
+        <v>1126</v>
       </c>
       <c r="E435" t="s">
         <v>15</v>
       </c>
       <c r="F435">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="G435" t="s">
+        <v>12</v>
       </c>
       <c r="H435">
-        <v>117.44</v>
+        <v>78.28</v>
       </c>
       <c r="I435">
-        <v>140.93</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" t="s">
-        <v>1114</v>
+        <v>1127</v>
       </c>
       <c r="B436" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C436" t="s">
-        <v>1115</v>
+        <v>1128</v>
       </c>
       <c r="D436" t="s">
-        <v>1113</v>
+        <v>1129</v>
       </c>
       <c r="E436" t="s">
         <v>15</v>
       </c>
       <c r="F436">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G436" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H436">
-        <v>68.72</v>
+        <v>73.94</v>
       </c>
       <c r="I436">
-        <v>82.45999999999999</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" t="s">
-        <v>1116</v>
+        <v>1130</v>
       </c>
       <c r="B437" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C437" t="s">
-        <v>1117</v>
+        <v>1131</v>
       </c>
       <c r="D437" t="s">
-        <v>1118</v>
+        <v>1132</v>
       </c>
       <c r="E437" t="s">
         <v>15</v>
       </c>
       <c r="F437">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="G437" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H437">
-        <v>66.98</v>
+        <v>78.28</v>
       </c>
       <c r="I437">
-        <v>80.38</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" t="s">
-        <v>1119</v>
+        <v>1133</v>
       </c>
       <c r="B438" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C438" t="s">
-        <v>1120</v>
+        <v>1134</v>
       </c>
       <c r="D438" t="s">
-        <v>1121</v>
+        <v>1135</v>
       </c>
       <c r="E438" t="s">
         <v>15</v>
       </c>
       <c r="F438">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G438" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H438">
-        <v>85.23999999999999</v>
+        <v>74.8</v>
       </c>
       <c r="I438">
-        <v>102.29</v>
+        <v>89.76000000000001</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" t="s">
-        <v>1122</v>
+        <v>1136</v>
       </c>
       <c r="B439" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C439" t="s">
-        <v>1123</v>
+        <v>1137</v>
       </c>
       <c r="D439" t="s">
-        <v>1124</v>
+        <v>1138</v>
       </c>
       <c r="E439" t="s">
         <v>15</v>
       </c>
       <c r="F439">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G439" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H439">
-        <v>61.76</v>
+        <v>67.84</v>
       </c>
       <c r="I439">
-        <v>74.11</v>
+        <v>81.41</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" t="s">
-        <v>1125</v>
+        <v>1139</v>
       </c>
       <c r="B440" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C440" t="s">
-        <v>1126</v>
+        <v>1140</v>
       </c>
       <c r="D440" t="s">
-        <v>1127</v>
+        <v>1141</v>
       </c>
       <c r="E440" t="s">
         <v>15</v>
       </c>
       <c r="F440">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G440" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H440">
-        <v>154.84</v>
+        <v>82.64</v>
       </c>
       <c r="I440">
-        <v>185.81</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" t="s">
-        <v>1128</v>
+        <v>1142</v>
       </c>
       <c r="B441" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C441" t="s">
-        <v>1129</v>
+        <v>1143</v>
       </c>
       <c r="D441" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="E441" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F441">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="G441" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H441">
-        <v>82.64</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="I441">
-        <v>99.17</v>
+        <v>101.88</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" t="s">
-        <v>1131</v>
+        <v>1145</v>
       </c>
       <c r="B442" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C442" t="s">
-        <v>1132</v>
+        <v>1146</v>
       </c>
       <c r="D442" t="s">
-        <v>1133</v>
+        <v>1147</v>
       </c>
       <c r="E442" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F442">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G442" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H442">
-        <v>178.34</v>
+        <v>117.44</v>
       </c>
       <c r="I442">
-        <v>214.01</v>
+        <v>140.93</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" t="s">
-        <v>1134</v>
+        <v>1148</v>
       </c>
       <c r="B443" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C443" t="s">
-        <v>1135</v>
+        <v>1149</v>
       </c>
       <c r="D443" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
       <c r="E443" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F443">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G443" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H443">
-        <v>154.84</v>
+        <v>104.38</v>
       </c>
       <c r="I443">
-        <v>185.81</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" t="s">
-        <v>1137</v>
+        <v>1150</v>
       </c>
       <c r="B444" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C444" t="s">
-        <v>1138</v>
+        <v>1151</v>
       </c>
       <c r="D444" t="s">
-        <v>1136</v>
+        <v>1147</v>
       </c>
       <c r="E444" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F444">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G444" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H444">
-        <v>66.09999999999999</v>
+        <v>86.12</v>
       </c>
       <c r="I444">
-        <v>79.31999999999999</v>
+        <v>103.34</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" t="s">
-        <v>1139</v>
+        <v>1152</v>
       </c>
       <c r="B445" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C445" t="s">
-        <v>1140</v>
+        <v>1153</v>
       </c>
       <c r="D445" t="s">
-        <v>1141</v>
+        <v>1147</v>
       </c>
       <c r="E445" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F445">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="G445" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H445">
-        <v>43.48</v>
+        <v>104.38</v>
       </c>
       <c r="I445">
-        <v>52.18</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" t="s">
-        <v>1142</v>
+        <v>1154</v>
       </c>
       <c r="B446" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C446" t="s">
-        <v>1143</v>
+        <v>1155</v>
       </c>
       <c r="D446" t="s">
-        <v>1144</v>
+        <v>1156</v>
       </c>
       <c r="E446" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F446">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G446" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H446">
-        <v>34.78</v>
+        <v>100.04</v>
       </c>
       <c r="I446">
-        <v>41.74</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" t="s">
-        <v>1145</v>
+        <v>1157</v>
       </c>
       <c r="B447" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C447" t="s">
-        <v>1146</v>
+        <v>1158</v>
       </c>
       <c r="D447" t="s">
-        <v>1144</v>
+        <v>1156</v>
       </c>
       <c r="E447" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F447">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G447" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H447">
-        <v>34.78</v>
+        <v>100.04</v>
       </c>
       <c r="I447">
-        <v>41.74</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" t="s">
-        <v>1147</v>
+        <v>1159</v>
       </c>
       <c r="B448" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C448" t="s">
-        <v>1148</v>
+        <v>1160</v>
       </c>
       <c r="D448" t="s">
-        <v>1144</v>
+        <v>1156</v>
       </c>
       <c r="E448" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F448">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G448" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H448">
-        <v>37.4</v>
+        <v>100.04</v>
       </c>
       <c r="I448">
-        <v>44.88</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" t="s">
-        <v>1149</v>
+        <v>1161</v>
       </c>
       <c r="B449" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C449" t="s">
-        <v>1150</v>
+        <v>1162</v>
       </c>
       <c r="D449" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="E449" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F449">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G449" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H449">
-        <v>53.92</v>
+        <v>100.04</v>
       </c>
       <c r="I449">
-        <v>64.7</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" t="s">
-        <v>1152</v>
+        <v>1163</v>
       </c>
       <c r="B450" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C450" t="s">
-        <v>1153</v>
+        <v>1164</v>
       </c>
       <c r="D450" t="s">
-        <v>1151</v>
+        <v>1165</v>
       </c>
       <c r="E450" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F450">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G450" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H450">
-        <v>30.46</v>
+        <v>59.14</v>
       </c>
       <c r="I450">
-        <v>36.55</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" t="s">
-        <v>1154</v>
+        <v>1166</v>
       </c>
       <c r="B451" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C451" t="s">
-        <v>1155</v>
+        <v>1167</v>
       </c>
       <c r="D451" t="s">
-        <v>1151</v>
+        <v>1168</v>
       </c>
       <c r="E451" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F451">
         <v>1</v>
       </c>
       <c r="G451" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H451">
-        <v>37.42</v>
+        <v>73.94</v>
       </c>
       <c r="I451">
-        <v>44.9</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" t="s">
-        <v>1156</v>
+        <v>1169</v>
       </c>
       <c r="B452" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C452" t="s">
-        <v>1157</v>
+        <v>1170</v>
       </c>
       <c r="D452" t="s">
-        <v>1158</v>
+        <v>1168</v>
       </c>
       <c r="E452" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F452">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G452" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H452">
-        <v>104.38</v>
+        <v>86.3</v>
       </c>
       <c r="I452">
-        <v>125.26</v>
+        <v>103.56</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" t="s">
-        <v>1159</v>
+        <v>1171</v>
       </c>
       <c r="B453" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C453" t="s">
-        <v>1160</v>
+        <v>1172</v>
       </c>
       <c r="D453" t="s">
-        <v>1161</v>
+        <v>1173</v>
       </c>
       <c r="E453" t="s">
         <v>15</v>
       </c>
       <c r="F453">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G453" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H453">
-        <v>73.94</v>
+        <v>54.8</v>
       </c>
       <c r="I453">
-        <v>88.73</v>
+        <v>65.76000000000001</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" t="s">
-        <v>1162</v>
+        <v>1174</v>
       </c>
       <c r="B454" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C454" t="s">
-        <v>1163</v>
+        <v>1175</v>
       </c>
       <c r="D454" t="s">
-        <v>1164</v>
+        <v>1176</v>
       </c>
       <c r="E454" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F454">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="G454" t="s">
+        <v>12</v>
       </c>
       <c r="H454">
-        <v>141.8</v>
+        <v>100.04</v>
       </c>
       <c r="I454">
-        <v>170.16</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" t="s">
-        <v>1165</v>
+        <v>1177</v>
       </c>
       <c r="B455" t="s">
-        <v>534</v>
+        <v>1109</v>
       </c>
       <c r="C455" t="s">
-        <v>1166</v>
+        <v>1178</v>
       </c>
       <c r="D455" t="s">
-        <v>1167</v>
+        <v>1176</v>
       </c>
       <c r="E455" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F455">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G455" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H455">
-        <v>78.28</v>
+        <v>111.34</v>
       </c>
       <c r="I455">
-        <v>93.94</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" t="s">
-        <v>1168</v>
+        <v>1179</v>
       </c>
       <c r="B456" t="s">
-        <v>993</v>
+        <v>1109</v>
       </c>
       <c r="C456" t="s">
-        <v>1169</v>
+        <v>1180</v>
       </c>
       <c r="D456" t="s">
-        <v>1170</v>
+        <v>1181</v>
       </c>
       <c r="E456" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F456">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G456" t="s">
         <v>12</v>
       </c>
       <c r="H456">
-        <v>95.68000000000001</v>
+        <v>139.18</v>
       </c>
       <c r="I456">
-        <v>114.82</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" t="s">
-        <v>1171</v>
+        <v>1182</v>
       </c>
       <c r="B457" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C457" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D457" t="s">
-        <v>1174</v>
+        <v>1184</v>
       </c>
       <c r="E457" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F457">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G457" t="s">
         <v>12</v>
       </c>
       <c r="H457">
-        <v>49.58</v>
+        <v>143.54</v>
       </c>
       <c r="I457">
-        <v>59.5</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" t="s">
-        <v>1175</v>
+        <v>1185</v>
       </c>
       <c r="B458" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C458" t="s">
-        <v>1176</v>
+        <v>1186</v>
       </c>
       <c r="D458" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
       <c r="E458" t="s">
         <v>15</v>
       </c>
       <c r="F458">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="G458" t="s">
         <v>12</v>
       </c>
       <c r="H458">
-        <v>55.66</v>
+        <v>121.78</v>
       </c>
       <c r="I458">
-        <v>66.79000000000001</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" t="s">
-        <v>1178</v>
+        <v>1187</v>
       </c>
       <c r="B459" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C459" t="s">
-        <v>1179</v>
+        <v>1188</v>
       </c>
       <c r="D459" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="E459" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F459">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G459" t="s">
         <v>12</v>
       </c>
       <c r="H459">
-        <v>56.54</v>
+        <v>143.54</v>
       </c>
       <c r="I459">
-        <v>67.84999999999999</v>
+        <v>172.25</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="B460" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C460" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
       <c r="D460" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
       <c r="E460" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F460">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G460" t="s">
         <v>12</v>
       </c>
       <c r="H460">
-        <v>49.58</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I460">
-        <v>59.5</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" t="s">
-        <v>1184</v>
+        <v>1192</v>
       </c>
       <c r="B461" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C461" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="D461" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="E461" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F461">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G461" t="s">
         <v>12</v>
       </c>
       <c r="H461">
-        <v>59.14</v>
+        <v>95.7</v>
       </c>
       <c r="I461">
-        <v>70.97</v>
+        <v>114.84</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" t="s">
-        <v>1187</v>
+        <v>1194</v>
       </c>
       <c r="B462" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C462" t="s">
-        <v>1188</v>
+        <v>1195</v>
       </c>
       <c r="D462" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
       <c r="E462" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F462">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G462" t="s">
         <v>12</v>
       </c>
       <c r="H462">
-        <v>73.94</v>
+        <v>113.08</v>
       </c>
       <c r="I462">
-        <v>88.73</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="B463" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C463" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
       <c r="D463" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="E463" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F463">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G463" t="s">
         <v>12</v>
       </c>
       <c r="H463">
-        <v>78.28</v>
+        <v>113.08</v>
       </c>
       <c r="I463">
-        <v>93.94</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" t="s">
-        <v>1193</v>
+        <v>1199</v>
       </c>
       <c r="B464" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C464" t="s">
-        <v>1194</v>
+        <v>1200</v>
       </c>
       <c r="D464" t="s">
-        <v>1195</v>
+        <v>1201</v>
       </c>
       <c r="E464" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F464">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G464" t="s">
         <v>12</v>
       </c>
       <c r="H464">
-        <v>73.94</v>
+        <v>86.98</v>
       </c>
       <c r="I464">
-        <v>88.73</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" t="s">
-        <v>1196</v>
+        <v>1202</v>
       </c>
       <c r="B465" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C465" t="s">
-        <v>1197</v>
+        <v>1203</v>
       </c>
       <c r="D465" t="s">
-        <v>1198</v>
+        <v>1204</v>
       </c>
       <c r="E465" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F465">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="G465" t="s">
         <v>12</v>
       </c>
       <c r="H465">
-        <v>78.28</v>
+        <v>87.02</v>
       </c>
       <c r="I465">
-        <v>93.94</v>
+        <v>104.42</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="B466" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C466" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
       <c r="D466" t="s">
-        <v>1201</v>
+        <v>1207</v>
       </c>
       <c r="E466" t="s">
         <v>15</v>
       </c>
       <c r="F466">
         <v>2</v>
       </c>
       <c r="G466" t="s">
         <v>12</v>
       </c>
       <c r="H466">
-        <v>74.8</v>
+        <v>50.44</v>
       </c>
       <c r="I466">
-        <v>89.76000000000001</v>
+        <v>60.53</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" t="s">
-        <v>1202</v>
+        <v>1208</v>
       </c>
       <c r="B467" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C467" t="s">
-        <v>1203</v>
+        <v>1209</v>
       </c>
       <c r="D467" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="E467" t="s">
         <v>15</v>
       </c>
       <c r="F467">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G467" t="s">
         <v>12</v>
       </c>
       <c r="H467">
-        <v>67.84</v>
+        <v>78.28</v>
       </c>
       <c r="I467">
-        <v>81.41</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="B468" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C468" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="D468" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="E468" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F468">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G468" t="s">
         <v>12</v>
       </c>
       <c r="H468">
-        <v>82.64</v>
+        <v>76.06</v>
       </c>
       <c r="I468">
-        <v>99.17</v>
+        <v>91.27</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="B469" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C469" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="D469" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="E469" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F469">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G469" t="s">
         <v>12</v>
       </c>
       <c r="H469">
-        <v>84.90000000000001</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I469">
-        <v>101.88</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="B470" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C470" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="D470" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="E470" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F470">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G470" t="s">
         <v>12</v>
       </c>
       <c r="H470">
-        <v>117.44</v>
+        <v>69.58</v>
       </c>
       <c r="I470">
-        <v>140.93</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="B471" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C471" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="D471" t="s">
-        <v>1215</v>
+        <v>1221</v>
       </c>
       <c r="E471" t="s">
         <v>15</v>
       </c>
       <c r="F471">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G471" t="s">
         <v>12</v>
       </c>
       <c r="H471">
-        <v>104.38</v>
+        <v>33.92</v>
       </c>
       <c r="I471">
-        <v>125.26</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" t="s">
-        <v>1216</v>
+        <v>1222</v>
       </c>
       <c r="B472" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C472" t="s">
-        <v>1217</v>
+        <v>1223</v>
       </c>
       <c r="D472" t="s">
-        <v>1213</v>
+        <v>1224</v>
       </c>
       <c r="E472" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F472">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G472" t="s">
         <v>12</v>
       </c>
       <c r="H472">
-        <v>86.12</v>
+        <v>46.96</v>
       </c>
       <c r="I472">
-        <v>103.34</v>
+        <v>56.35</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" t="s">
-        <v>1218</v>
+        <v>1225</v>
       </c>
       <c r="B473" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C473" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
       <c r="D473" t="s">
-        <v>1213</v>
+        <v>1227</v>
       </c>
       <c r="E473" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F473">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G473" t="s">
         <v>12</v>
       </c>
       <c r="H473">
-        <v>104.38</v>
+        <v>59.14</v>
       </c>
       <c r="I473">
-        <v>125.26</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
       <c r="B474" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C474" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="D474" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="E474" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F474">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G474" t="s">
         <v>12</v>
       </c>
       <c r="H474">
-        <v>100.04</v>
+        <v>52.18</v>
       </c>
       <c r="I474">
-        <v>120.05</v>
+        <v>62.62</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="B475" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C475" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="D475" t="s">
-        <v>1222</v>
+        <v>1233</v>
       </c>
       <c r="E475" t="s">
         <v>15</v>
       </c>
       <c r="F475">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G475" t="s">
         <v>12</v>
       </c>
       <c r="H475">
-        <v>100.04</v>
+        <v>49.58</v>
       </c>
       <c r="I475">
-        <v>120.05</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="B476" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C476" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="D476" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
       <c r="E476" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F476">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="G476" t="s">
         <v>12</v>
       </c>
       <c r="H476">
-        <v>100.04</v>
+        <v>34.78</v>
       </c>
       <c r="I476">
-        <v>120.05</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" t="s">
-        <v>1227</v>
+        <v>1237</v>
       </c>
       <c r="B477" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C477" t="s">
-        <v>1228</v>
+        <v>1238</v>
       </c>
       <c r="D477" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
       <c r="E477" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F477">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="G477" t="s">
         <v>12</v>
       </c>
       <c r="H477">
-        <v>100.04</v>
+        <v>43.48</v>
       </c>
       <c r="I477">
-        <v>120.05</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" t="s">
-        <v>1229</v>
+        <v>1239</v>
       </c>
       <c r="B478" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C478" t="s">
-        <v>1230</v>
+        <v>1240</v>
       </c>
       <c r="D478" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="E478" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F478">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G478" t="s">
         <v>12</v>
       </c>
       <c r="H478">
-        <v>59.14</v>
+        <v>46.1</v>
       </c>
       <c r="I478">
-        <v>70.97</v>
+        <v>55.32</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" t="s">
-        <v>1232</v>
+        <v>1241</v>
       </c>
       <c r="B479" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C479" t="s">
-        <v>1233</v>
+        <v>1242</v>
       </c>
       <c r="D479" t="s">
-        <v>1231</v>
+        <v>1243</v>
       </c>
       <c r="E479" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F479">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G479" t="s">
         <v>12</v>
       </c>
       <c r="H479">
-        <v>66.09999999999999</v>
+        <v>49.58</v>
       </c>
       <c r="I479">
-        <v>79.31999999999999</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" t="s">
-        <v>1234</v>
+        <v>1244</v>
       </c>
       <c r="B480" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C480" t="s">
-        <v>1235</v>
+        <v>1245</v>
       </c>
       <c r="D480" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="E480" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F480">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G480" t="s">
         <v>12</v>
       </c>
       <c r="H480">
-        <v>73.94</v>
+        <v>77.42</v>
       </c>
       <c r="I480">
-        <v>88.73</v>
+        <v>92.90000000000001</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" t="s">
-        <v>1237</v>
+        <v>1247</v>
       </c>
       <c r="B481" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C481" t="s">
-        <v>1238</v>
+        <v>1248</v>
       </c>
       <c r="D481" t="s">
-        <v>1236</v>
+        <v>1249</v>
       </c>
       <c r="E481" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F481">
         <v>2</v>
       </c>
       <c r="G481" t="s">
         <v>12</v>
       </c>
       <c r="H481">
-        <v>86.3</v>
+        <v>79.16</v>
       </c>
       <c r="I481">
-        <v>103.56</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" t="s">
-        <v>1239</v>
+        <v>1250</v>
       </c>
       <c r="B482" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C482" t="s">
-        <v>1240</v>
+        <v>1251</v>
       </c>
       <c r="D482" t="s">
-        <v>1241</v>
+        <v>1252</v>
       </c>
       <c r="E482" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F482">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G482" t="s">
         <v>12</v>
       </c>
       <c r="H482">
-        <v>54.8</v>
+        <v>77.42</v>
       </c>
       <c r="I482">
-        <v>65.76000000000001</v>
+        <v>92.90000000000001</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" t="s">
-        <v>1242</v>
+        <v>1253</v>
       </c>
       <c r="B483" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C483" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
       <c r="D483" t="s">
-        <v>1244</v>
+        <v>1255</v>
       </c>
       <c r="E483" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F483">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G483" t="s">
         <v>12</v>
       </c>
       <c r="H483">
-        <v>100.04</v>
+        <v>60.88</v>
       </c>
       <c r="I483">
-        <v>120.05</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" t="s">
-        <v>1245</v>
+        <v>1256</v>
       </c>
       <c r="B484" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C484" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="D484" t="s">
-        <v>1244</v>
+        <v>1258</v>
       </c>
       <c r="E484" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F484">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="G484" t="s">
         <v>12</v>
       </c>
       <c r="H484">
-        <v>111.34</v>
+        <v>66.98</v>
       </c>
       <c r="I484">
-        <v>133.61</v>
+        <v>80.38</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" t="s">
-        <v>1247</v>
+        <v>1259</v>
       </c>
       <c r="B485" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C485" t="s">
-        <v>1248</v>
+        <v>1260</v>
       </c>
       <c r="D485" t="s">
-        <v>1249</v>
+        <v>1261</v>
       </c>
       <c r="E485" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F485">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G485" t="s">
         <v>12</v>
       </c>
       <c r="H485">
-        <v>139.18</v>
+        <v>50.44</v>
       </c>
       <c r="I485">
-        <v>167.02</v>
+        <v>60.53</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" t="s">
-        <v>1250</v>
+        <v>1262</v>
       </c>
       <c r="B486" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C486" t="s">
-        <v>1251</v>
+        <v>1263</v>
       </c>
       <c r="D486" t="s">
-        <v>1252</v>
+        <v>1263</v>
       </c>
       <c r="E486" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F486">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G486" t="s">
         <v>12</v>
       </c>
       <c r="H486">
-        <v>143.54</v>
+        <v>63.5</v>
       </c>
       <c r="I486">
-        <v>172.25</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" t="s">
-        <v>1253</v>
+        <v>1264</v>
       </c>
       <c r="B487" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C487" t="s">
-        <v>1254</v>
+        <v>1265</v>
       </c>
       <c r="D487" t="s">
-        <v>1252</v>
+        <v>1261</v>
       </c>
       <c r="E487" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F487">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G487" t="s">
         <v>12</v>
       </c>
       <c r="H487">
-        <v>121.78</v>
+        <v>63.5</v>
       </c>
       <c r="I487">
-        <v>146.14</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" t="s">
-        <v>1255</v>
+        <v>1266</v>
       </c>
       <c r="B488" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C488" t="s">
-        <v>1256</v>
+        <v>1267</v>
       </c>
       <c r="D488" t="s">
-        <v>1252</v>
+        <v>1268</v>
       </c>
       <c r="E488" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F488">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G488" t="s">
         <v>12</v>
       </c>
       <c r="H488">
-        <v>143.54</v>
+        <v>63.5</v>
       </c>
       <c r="I488">
-        <v>172.25</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" t="s">
-        <v>1257</v>
+        <v>1269</v>
       </c>
       <c r="B489" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C489" t="s">
-        <v>1258</v>
+        <v>1270</v>
       </c>
       <c r="D489" t="s">
-        <v>1259</v>
+        <v>1271</v>
       </c>
       <c r="E489" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F489">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="G489" t="s">
         <v>12</v>
       </c>
       <c r="H489">
-        <v>95.68000000000001</v>
+        <v>60.88</v>
       </c>
       <c r="I489">
-        <v>114.82</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" t="s">
-        <v>1260</v>
+        <v>1272</v>
       </c>
       <c r="B490" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C490" t="s">
-        <v>1261</v>
+        <v>1273</v>
       </c>
       <c r="D490" t="s">
-        <v>1259</v>
+        <v>1274</v>
       </c>
       <c r="E490" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F490">
         <v>4</v>
       </c>
       <c r="G490" t="s">
         <v>12</v>
       </c>
       <c r="H490">
-        <v>95.7</v>
+        <v>60.88</v>
       </c>
       <c r="I490">
-        <v>114.84</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" t="s">
-        <v>1262</v>
+        <v>1275</v>
       </c>
       <c r="B491" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C491" t="s">
-        <v>1263</v>
+        <v>1276</v>
       </c>
       <c r="D491" t="s">
-        <v>1264</v>
+        <v>1277</v>
       </c>
       <c r="E491" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F491">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G491" t="s">
         <v>12</v>
       </c>
       <c r="H491">
-        <v>113.08</v>
+        <v>59.14</v>
       </c>
       <c r="I491">
-        <v>135.7</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" t="s">
-        <v>1265</v>
+        <v>1278</v>
       </c>
       <c r="B492" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C492" t="s">
-        <v>1266</v>
+        <v>1279</v>
       </c>
       <c r="D492" t="s">
-        <v>1264</v>
+        <v>1277</v>
       </c>
       <c r="E492" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F492">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G492" t="s">
         <v>12</v>
       </c>
       <c r="H492">
-        <v>113.08</v>
+        <v>99.16</v>
       </c>
       <c r="I492">
-        <v>135.7</v>
+        <v>118.99</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" t="s">
-        <v>1267</v>
+        <v>1280</v>
       </c>
       <c r="B493" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C493" t="s">
-        <v>1268</v>
+        <v>1281</v>
       </c>
       <c r="D493" t="s">
-        <v>1269</v>
+        <v>1277</v>
       </c>
       <c r="E493" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F493">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G493" t="s">
         <v>12</v>
       </c>
       <c r="H493">
-        <v>86.98</v>
+        <v>99.16</v>
       </c>
       <c r="I493">
-        <v>104.38</v>
+        <v>118.99</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" t="s">
-        <v>1270</v>
+        <v>1282</v>
       </c>
       <c r="B494" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C494" t="s">
-        <v>1271</v>
+        <v>1283</v>
       </c>
       <c r="D494" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="E494" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F494">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G494" t="s">
         <v>12</v>
       </c>
       <c r="H494">
-        <v>87.02</v>
+        <v>99.16</v>
       </c>
       <c r="I494">
-        <v>104.42</v>
+        <v>118.99</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" t="s">
-        <v>1273</v>
+        <v>1284</v>
       </c>
       <c r="B495" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C495" t="s">
-        <v>1274</v>
+        <v>1285</v>
       </c>
       <c r="D495" t="s">
-        <v>1275</v>
+        <v>1286</v>
       </c>
       <c r="E495" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F495">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G495" t="s">
         <v>12</v>
       </c>
       <c r="H495">
-        <v>50.44</v>
+        <v>100.04</v>
       </c>
       <c r="I495">
-        <v>60.53</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" t="s">
-        <v>1276</v>
+        <v>1287</v>
       </c>
       <c r="B496" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C496" t="s">
-        <v>1277</v>
+        <v>1288</v>
       </c>
       <c r="D496" t="s">
-        <v>1277</v>
+        <v>1289</v>
       </c>
       <c r="E496" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F496">
         <v>1</v>
       </c>
       <c r="G496" t="s">
         <v>12</v>
       </c>
       <c r="H496">
-        <v>78.28</v>
+        <v>134.84</v>
       </c>
       <c r="I496">
-        <v>93.94</v>
+        <v>161.81</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" t="s">
-        <v>1278</v>
+        <v>1290</v>
       </c>
       <c r="B497" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C497" t="s">
-        <v>1279</v>
+        <v>1291</v>
       </c>
       <c r="D497" t="s">
-        <v>1280</v>
+        <v>1292</v>
       </c>
       <c r="E497" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F497">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G497" t="s">
         <v>12</v>
       </c>
       <c r="H497">
-        <v>76.06</v>
+        <v>71.31999999999999</v>
       </c>
       <c r="I497">
-        <v>91.27</v>
+        <v>85.58</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" t="s">
-        <v>1281</v>
+        <v>1293</v>
       </c>
       <c r="B498" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C498" t="s">
-        <v>1282</v>
+        <v>1294</v>
       </c>
       <c r="D498" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="E498" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F498">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G498" t="s">
         <v>12</v>
       </c>
       <c r="H498">
-        <v>65.23999999999999</v>
+        <v>130.48</v>
       </c>
       <c r="I498">
-        <v>78.29000000000001</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" t="s">
-        <v>1284</v>
+        <v>1295</v>
       </c>
       <c r="B499" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C499" t="s">
-        <v>1285</v>
+        <v>1296</v>
       </c>
       <c r="D499" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="E499" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F499">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G499" t="s">
         <v>12</v>
       </c>
       <c r="H499">
-        <v>69.58</v>
+        <v>111.34</v>
       </c>
       <c r="I499">
-        <v>83.5</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" t="s">
-        <v>1286</v>
+        <v>1297</v>
       </c>
       <c r="B500" t="s">
-        <v>1287</v>
+        <v>1219</v>
       </c>
       <c r="C500" t="s">
-        <v>1288</v>
+        <v>1298</v>
       </c>
       <c r="D500" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="E500" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F500">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G500" t="s">
         <v>12</v>
       </c>
       <c r="H500">
-        <v>33.92</v>
+        <v>113.08</v>
       </c>
       <c r="I500">
-        <v>40.7</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" t="s">
-        <v>1290</v>
+        <v>1299</v>
       </c>
       <c r="B501" t="s">
-        <v>1287</v>
+        <v>1219</v>
       </c>
       <c r="C501" t="s">
-        <v>1291</v>
+        <v>1300</v>
       </c>
       <c r="D501" t="s">
-        <v>1292</v>
+        <v>1301</v>
       </c>
       <c r="E501" t="s">
         <v>15</v>
       </c>
       <c r="F501">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G501" t="s">
         <v>12</v>
       </c>
       <c r="H501">
-        <v>46.96</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I501">
-        <v>56.35</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" t="s">
-        <v>1293</v>
+        <v>1302</v>
       </c>
       <c r="B502" t="s">
-        <v>1287</v>
+        <v>1219</v>
       </c>
       <c r="C502" t="s">
-        <v>1294</v>
+        <v>1303</v>
       </c>
       <c r="D502" t="s">
-        <v>1295</v>
+        <v>1304</v>
       </c>
       <c r="E502" t="s">
         <v>15</v>
       </c>
       <c r="F502">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="G502" t="s">
         <v>12</v>
       </c>
       <c r="H502">
-        <v>33.92</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="I502">
-        <v>40.7</v>
+        <v>107.52</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" t="s">
-        <v>1296</v>
+        <v>1305</v>
       </c>
       <c r="B503" t="s">
-        <v>1287</v>
+        <v>1219</v>
       </c>
       <c r="C503" t="s">
-        <v>1297</v>
+        <v>1306</v>
       </c>
       <c r="D503" t="s">
-        <v>1298</v>
+        <v>1307</v>
       </c>
       <c r="E503" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F503">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G503" t="s">
         <v>12</v>
       </c>
       <c r="H503">
-        <v>52.18</v>
+        <v>130.48</v>
       </c>
       <c r="I503">
-        <v>62.62</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" t="s">
-        <v>1299</v>
+        <v>1308</v>
       </c>
       <c r="B504" t="s">
-        <v>1287</v>
+        <v>1219</v>
       </c>
       <c r="C504" t="s">
-        <v>1300</v>
+        <v>1309</v>
       </c>
       <c r="D504" t="s">
-        <v>1301</v>
+        <v>1310</v>
       </c>
       <c r="E504" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F504">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G504" t="s">
         <v>12</v>
       </c>
       <c r="H504">
-        <v>49.58</v>
+        <v>160.94</v>
       </c>
       <c r="I504">
-        <v>59.5</v>
+        <v>193.13</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" t="s">
-        <v>1302</v>
+        <v>1311</v>
       </c>
       <c r="B505" t="s">
-        <v>1287</v>
+        <v>1219</v>
       </c>
       <c r="C505" t="s">
-        <v>1303</v>
+        <v>1312</v>
       </c>
       <c r="D505" t="s">
-        <v>1304</v>
+        <v>1313</v>
       </c>
       <c r="E505" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F505">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="G505" t="s">
         <v>12</v>
       </c>
       <c r="H505">
-        <v>34.78</v>
+        <v>27.82</v>
       </c>
       <c r="I505">
-        <v>41.74</v>
+        <v>33.38</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" t="s">
-        <v>1305</v>
+        <v>1314</v>
       </c>
       <c r="B506" t="s">
-        <v>1287</v>
+        <v>1219</v>
       </c>
       <c r="C506" t="s">
-        <v>1306</v>
+        <v>1315</v>
       </c>
       <c r="D506" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
       <c r="E506" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F506">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="G506" t="s">
         <v>12</v>
       </c>
       <c r="H506">
-        <v>43.48</v>
+        <v>100.04</v>
       </c>
       <c r="I506">
-        <v>52.18</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" t="s">
-        <v>1307</v>
+        <v>1317</v>
       </c>
       <c r="B507" t="s">
-        <v>1287</v>
+        <v>1219</v>
       </c>
       <c r="C507" t="s">
-        <v>1308</v>
+        <v>1318</v>
       </c>
       <c r="D507" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
       <c r="E507" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F507">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G507" t="s">
         <v>12</v>
       </c>
       <c r="H507">
-        <v>46.1</v>
+        <v>100.04</v>
       </c>
       <c r="I507">
-        <v>55.32</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" t="s">
-        <v>1309</v>
+        <v>1319</v>
       </c>
       <c r="B508" t="s">
-        <v>1287</v>
+        <v>1219</v>
       </c>
       <c r="C508" t="s">
-        <v>1310</v>
+        <v>1320</v>
       </c>
       <c r="D508" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="E508" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F508">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G508" t="s">
         <v>12</v>
       </c>
       <c r="H508">
-        <v>50.44</v>
+        <v>128.74</v>
       </c>
       <c r="I508">
-        <v>60.53</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" t="s">
-        <v>1312</v>
+        <v>1321</v>
       </c>
       <c r="B509" t="s">
-        <v>1287</v>
+        <v>1322</v>
       </c>
       <c r="C509" t="s">
-        <v>1313</v>
+        <v>1323</v>
       </c>
       <c r="D509" t="s">
-        <v>1311</v>
+        <v>1324</v>
       </c>
       <c r="E509" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F509">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G509" t="s">
         <v>12</v>
       </c>
       <c r="H509">
-        <v>49.58</v>
+        <v>66.54000000000001</v>
       </c>
       <c r="I509">
-        <v>59.5</v>
+        <v>79.84999999999999</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" t="s">
-        <v>1314</v>
+        <v>1325</v>
       </c>
       <c r="B510" t="s">
-        <v>1287</v>
+        <v>1322</v>
       </c>
       <c r="C510" t="s">
-        <v>1315</v>
+        <v>1326</v>
       </c>
       <c r="D510" t="s">
-        <v>1311</v>
+        <v>1324</v>
       </c>
       <c r="E510" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F510">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G510" t="s">
         <v>12</v>
       </c>
       <c r="H510">
-        <v>46.78</v>
+        <v>42.26</v>
       </c>
       <c r="I510">
-        <v>56.14</v>
+        <v>50.71</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" t="s">
-        <v>1316</v>
+        <v>1327</v>
       </c>
       <c r="B511" t="s">
-        <v>1287</v>
+        <v>1322</v>
       </c>
       <c r="C511" t="s">
-        <v>1317</v>
+        <v>1328</v>
       </c>
       <c r="D511" t="s">
-        <v>1318</v>
+        <v>1324</v>
       </c>
       <c r="E511" t="s">
-        <v>330</v>
+        <v>49</v>
       </c>
       <c r="F511">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G511" t="s">
         <v>12</v>
       </c>
       <c r="H511">
-        <v>147.88</v>
+        <v>67.18000000000001</v>
       </c>
       <c r="I511">
-        <v>177.46</v>
+        <v>80.62</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" t="s">
-        <v>1319</v>
+        <v>1329</v>
       </c>
       <c r="B512" t="s">
-        <v>1287</v>
+        <v>1322</v>
       </c>
       <c r="C512" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="D512" t="s">
-        <v>1321</v>
+        <v>1331</v>
       </c>
       <c r="E512" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F512">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G512" t="s">
         <v>12</v>
       </c>
       <c r="H512">
-        <v>74.8</v>
+        <v>86.12</v>
       </c>
       <c r="I512">
-        <v>89.76000000000001</v>
+        <v>103.34</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B513" t="s">
         <v>1322</v>
       </c>
-      <c r="B513" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C513" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="D513" t="s">
-        <v>1321</v>
+        <v>1334</v>
       </c>
       <c r="E513" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F513">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G513" t="s">
         <v>12</v>
       </c>
       <c r="H513">
-        <v>77.42</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I513">
-        <v>92.90000000000001</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" t="s">
-        <v>1324</v>
+        <v>1335</v>
       </c>
       <c r="B514" t="s">
-        <v>1287</v>
+        <v>1322</v>
       </c>
       <c r="C514" t="s">
-        <v>1325</v>
+        <v>1336</v>
       </c>
       <c r="D514" t="s">
-        <v>1326</v>
+        <v>1334</v>
       </c>
       <c r="E514" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F514">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G514" t="s">
         <v>12</v>
       </c>
       <c r="H514">
-        <v>79.16</v>
+        <v>79.5</v>
       </c>
       <c r="I514">
-        <v>94.98999999999999</v>
+        <v>95.40000000000001</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" t="s">
-        <v>1327</v>
+        <v>1337</v>
       </c>
       <c r="B515" t="s">
-        <v>1287</v>
+        <v>1322</v>
       </c>
       <c r="C515" t="s">
-        <v>1328</v>
+        <v>1338</v>
       </c>
       <c r="D515" t="s">
-        <v>1329</v>
+        <v>1339</v>
       </c>
       <c r="E515" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F515">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G515" t="s">
         <v>12</v>
       </c>
       <c r="H515">
-        <v>77.42</v>
+        <v>78.28</v>
       </c>
       <c r="I515">
-        <v>92.90000000000001</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" t="s">
-        <v>1330</v>
+        <v>1340</v>
       </c>
       <c r="B516" t="s">
-        <v>1287</v>
+        <v>1322</v>
       </c>
       <c r="C516" t="s">
-        <v>1331</v>
+        <v>1341</v>
       </c>
       <c r="D516" t="s">
-        <v>1332</v>
+        <v>1339</v>
       </c>
       <c r="E516" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F516">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G516" t="s">
         <v>12</v>
       </c>
       <c r="H516">
-        <v>60.88</v>
+        <v>78.3</v>
       </c>
       <c r="I516">
-        <v>73.06</v>
+        <v>93.95999999999999</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" t="s">
-        <v>1333</v>
+        <v>1342</v>
       </c>
       <c r="B517" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C517" t="s">
-        <v>1334</v>
+        <v>1343</v>
       </c>
       <c r="D517" t="s">
-        <v>1335</v>
+        <v>686</v>
       </c>
       <c r="E517" t="s">
-        <v>15</v>
+        <v>787</v>
       </c>
       <c r="F517">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="G517" t="b">
+        <v>0</v>
       </c>
       <c r="H517">
-        <v>66.98</v>
+        <v>217.48</v>
       </c>
       <c r="I517">
-        <v>80.38</v>
+        <v>260.98</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="B518" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C518" t="s">
-        <v>1337</v>
+        <v>1345</v>
       </c>
       <c r="D518" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
       <c r="E518" t="s">
         <v>15</v>
       </c>
       <c r="F518">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G518" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H518">
-        <v>50.44</v>
+        <v>163.54</v>
       </c>
       <c r="I518">
-        <v>60.53</v>
+        <v>196.25</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" t="s">
-        <v>1339</v>
+        <v>1347</v>
       </c>
       <c r="B519" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C519" t="s">
-        <v>1340</v>
+        <v>1348</v>
       </c>
       <c r="D519" t="s">
-        <v>1340</v>
+        <v>1349</v>
       </c>
       <c r="E519" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F519">
         <v>2</v>
       </c>
       <c r="G519" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H519">
-        <v>63.5</v>
+        <v>413.24</v>
       </c>
       <c r="I519">
-        <v>76.2</v>
+        <v>495.89</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" t="s">
-        <v>1341</v>
+        <v>1350</v>
       </c>
       <c r="B520" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C520" t="s">
-        <v>1342</v>
+        <v>1351</v>
       </c>
       <c r="D520" t="s">
-        <v>1338</v>
+        <v>1352</v>
       </c>
       <c r="E520" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F520">
         <v>6</v>
       </c>
       <c r="G520" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H520">
-        <v>63.5</v>
+        <v>82.64</v>
       </c>
       <c r="I520">
-        <v>76.2</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" t="s">
-        <v>1343</v>
+        <v>1353</v>
       </c>
       <c r="B521" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C521" t="s">
-        <v>1344</v>
+        <v>1354</v>
       </c>
       <c r="D521" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
       <c r="E521" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F521">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="G521" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H521">
-        <v>63.5</v>
+        <v>102.64</v>
       </c>
       <c r="I521">
-        <v>76.2</v>
+        <v>123.17</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" t="s">
-        <v>1346</v>
+        <v>1355</v>
       </c>
       <c r="B522" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C522" t="s">
-        <v>1347</v>
+        <v>1356</v>
       </c>
       <c r="D522" t="s">
-        <v>1348</v>
+        <v>1357</v>
       </c>
       <c r="E522" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F522">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="G522" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H522">
-        <v>60.88</v>
+        <v>185.3</v>
       </c>
       <c r="I522">
-        <v>73.06</v>
+        <v>222.36</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" t="s">
-        <v>1349</v>
+        <v>1358</v>
       </c>
       <c r="B523" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C523" t="s">
-        <v>1350</v>
+        <v>1359</v>
       </c>
       <c r="D523" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
       <c r="E523" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F523">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="G523" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H523">
-        <v>59.14</v>
+        <v>185.3</v>
       </c>
       <c r="I523">
-        <v>70.97</v>
+        <v>222.36</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B524" t="s">
+        <v>508</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D524" t="s">
         <v>1352</v>
       </c>
-      <c r="B524" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E524" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F524">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="G524" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H524">
-        <v>99.16</v>
+        <v>100.04</v>
       </c>
       <c r="I524">
-        <v>118.99</v>
+        <v>120.05</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="B525" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C525" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="D525" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
       <c r="E525" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F525">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G525" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H525">
-        <v>99.16</v>
+        <v>185.3</v>
       </c>
       <c r="I525">
-        <v>118.99</v>
+        <v>222.36</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" t="s">
-        <v>1356</v>
+        <v>1364</v>
       </c>
       <c r="B526" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C526" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
       <c r="D526" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
       <c r="E526" t="s">
         <v>15</v>
       </c>
       <c r="F526">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="G526" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H526">
-        <v>54.8</v>
+        <v>40.02</v>
       </c>
       <c r="I526">
-        <v>65.76000000000001</v>
+        <v>48.02</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" t="s">
-        <v>1359</v>
+        <v>1367</v>
       </c>
       <c r="B527" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C527" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
       <c r="D527" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="E527" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F527">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G527" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H527">
-        <v>100.04</v>
+        <v>48.7</v>
       </c>
       <c r="I527">
-        <v>120.05</v>
+        <v>58.44</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="B528" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C528" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="D528" t="s">
-        <v>1358</v>
+        <v>1371</v>
       </c>
       <c r="E528" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F528">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G528" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H528">
-        <v>100.04</v>
+        <v>291.44</v>
       </c>
       <c r="I528">
-        <v>120.05</v>
+        <v>349.73</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
       <c r="B529" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C529" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="D529" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="E529" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F529">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G529" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H529">
-        <v>134.84</v>
+        <v>291.44</v>
       </c>
       <c r="I529">
-        <v>161.81</v>
+        <v>349.73</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" t="s">
-        <v>1367</v>
+        <v>1374</v>
       </c>
       <c r="B530" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C530" t="s">
-        <v>1368</v>
+        <v>1375</v>
       </c>
       <c r="D530" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
       <c r="E530" t="s">
         <v>15</v>
       </c>
       <c r="F530">
         <v>3</v>
       </c>
       <c r="G530" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H530">
-        <v>71.31999999999999</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="I530">
-        <v>85.58</v>
+        <v>107.52</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" t="s">
-        <v>1370</v>
+        <v>1377</v>
       </c>
       <c r="B531" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C531" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
       <c r="D531" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
       <c r="E531" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F531">
         <v>3</v>
       </c>
       <c r="G531" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H531">
-        <v>130.48</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I531">
-        <v>156.58</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" t="s">
-        <v>1372</v>
+        <v>1379</v>
       </c>
       <c r="B532" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C532" t="s">
-        <v>1373</v>
+        <v>1380</v>
       </c>
       <c r="D532" t="s">
-        <v>1369</v>
+        <v>1381</v>
       </c>
       <c r="E532" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F532">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G532" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H532">
-        <v>111.34</v>
+        <v>66.98</v>
       </c>
       <c r="I532">
-        <v>133.61</v>
+        <v>80.38</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" t="s">
-        <v>1374</v>
+        <v>1382</v>
       </c>
       <c r="B533" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C533" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="D533" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
       <c r="E533" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F533">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="G533" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H533">
-        <v>113.08</v>
+        <v>91.34</v>
       </c>
       <c r="I533">
-        <v>135.7</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B534" t="s">
+        <v>508</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D534" t="s">
         <v>1376</v>
       </c>
-      <c r="B534" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E534" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F534">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G534" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H534">
-        <v>85.23999999999999</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I534">
-        <v>102.29</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" t="s">
-        <v>1379</v>
+        <v>1386</v>
       </c>
       <c r="B535" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C535" t="s">
-        <v>1380</v>
+        <v>1387</v>
       </c>
       <c r="D535" t="s">
-        <v>1381</v>
+        <v>1388</v>
       </c>
       <c r="E535" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F535">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="G535" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H535">
-        <v>89.59999999999999</v>
+        <v>46.1</v>
       </c>
       <c r="I535">
-        <v>107.52</v>
-[...956 lines deleted...]
-        <v>114.82</v>
+        <v>55.32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I137"/>
+  <dimension ref="A1:I145"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>6</v>
       </c>
       <c r="G1" t="s">
         <v>7</v>
       </c>
       <c r="H1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>1467</v>
+        <v>1389</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>1468</v>
+        <v>1390</v>
       </c>
       <c r="D2" t="s">
-        <v>1469</v>
+        <v>1391</v>
       </c>
       <c r="E2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F2">
         <v>5</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>79.09999999999999</v>
       </c>
       <c r="I2">
         <v>94.92</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>1470</v>
+        <v>1392</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>1471</v>
+        <v>1393</v>
       </c>
       <c r="D3" t="s">
-        <v>1469</v>
+        <v>1391</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="H3">
         <v>59.14</v>
       </c>
       <c r="I3">
         <v>70.97</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>1472</v>
+        <v>1394</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>1473</v>
+        <v>1395</v>
       </c>
       <c r="D4" t="s">
-        <v>1473</v>
+        <v>1395</v>
       </c>
       <c r="E4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F4">
         <v>5</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
       <c r="H4">
         <v>43.48</v>
       </c>
       <c r="I4">
         <v>52.18</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>1474</v>
+        <v>1396</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>1475</v>
+        <v>1397</v>
       </c>
       <c r="D5" t="s">
-        <v>1476</v>
+        <v>1398</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5">
         <v>3</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5">
         <v>43.48</v>
       </c>
       <c r="I5">
         <v>52.18</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>1477</v>
+        <v>1399</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>1478</v>
+        <v>1400</v>
       </c>
       <c r="D6" t="s">
-        <v>1476</v>
+        <v>1398</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6">
         <v>107</v>
       </c>
       <c r="I6">
         <v>128.4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>1479</v>
+        <v>1401</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>1480</v>
+        <v>1402</v>
       </c>
       <c r="D7" t="s">
-        <v>1481</v>
+        <v>1403</v>
       </c>
       <c r="E7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F7">
         <v>9</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
       <c r="H7">
         <v>66.09999999999999</v>
       </c>
       <c r="I7">
         <v>79.31999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>1482</v>
+        <v>1404</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
-        <v>1483</v>
+        <v>1405</v>
       </c>
       <c r="D8" t="s">
-        <v>1481</v>
+        <v>1403</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F8">
         <v>5</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
       <c r="H8">
         <v>55.66</v>
       </c>
       <c r="I8">
         <v>66.79000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>1484</v>
+        <v>1406</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
-        <v>1485</v>
+        <v>1407</v>
       </c>
       <c r="D9" t="s">
-        <v>1481</v>
+        <v>1403</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9">
         <v>6</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
       <c r="H9">
         <v>70.23999999999999</v>
       </c>
       <c r="I9">
         <v>84.29000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>1486</v>
+        <v>1408</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>1487</v>
+        <v>1409</v>
       </c>
       <c r="D10" t="s">
-        <v>1481</v>
+        <v>1403</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10">
         <v>78.28</v>
       </c>
       <c r="I10">
         <v>93.94</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>1488</v>
+        <v>1410</v>
       </c>
       <c r="B11" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C11" t="s">
-        <v>1489</v>
+        <v>1411</v>
       </c>
       <c r="D11" t="s">
-        <v>1490</v>
+        <v>1412</v>
       </c>
       <c r="E11" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="F11">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
       <c r="H11">
         <v>90.45999999999999</v>
       </c>
       <c r="I11">
         <v>108.55</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>1491</v>
+        <v>1413</v>
       </c>
       <c r="B12" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C12" t="s">
-        <v>1492</v>
+        <v>1414</v>
       </c>
       <c r="D12" t="s">
-        <v>1493</v>
+        <v>1415</v>
       </c>
       <c r="E12" t="s">
-        <v>1494</v>
+        <v>1416</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
       <c r="H12">
         <v>100.04</v>
       </c>
       <c r="I12">
         <v>120.05</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>1495</v>
+        <v>1417</v>
       </c>
       <c r="B13" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C13" t="s">
-        <v>1496</v>
+        <v>1418</v>
       </c>
       <c r="D13" t="s">
-        <v>1497</v>
+        <v>1419</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13">
         <v>3</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
       <c r="H13">
         <v>21.74</v>
       </c>
       <c r="I13">
         <v>26.09</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>1498</v>
+        <v>1420</v>
       </c>
       <c r="B14" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C14" t="s">
-        <v>1499</v>
+        <v>1421</v>
       </c>
       <c r="D14" t="s">
-        <v>1497</v>
+        <v>1419</v>
       </c>
       <c r="E14" t="s">
-        <v>832</v>
+        <v>787</v>
       </c>
       <c r="F14">
         <v>10</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
       <c r="H14">
         <v>24.34</v>
       </c>
       <c r="I14">
         <v>29.21</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>1500</v>
+        <v>1422</v>
       </c>
       <c r="B15" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C15" t="s">
-        <v>1501</v>
+        <v>1423</v>
       </c>
       <c r="D15" t="s">
-        <v>1502</v>
+        <v>1424</v>
       </c>
       <c r="E15" t="s">
-        <v>1503</v>
+        <v>1425</v>
       </c>
       <c r="F15">
         <v>18</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
       <c r="H15">
         <v>77.42</v>
       </c>
       <c r="I15">
         <v>92.90000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>1504</v>
+        <v>1426</v>
       </c>
       <c r="B16" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C16" t="s">
-        <v>1505</v>
+        <v>1427</v>
       </c>
       <c r="D16" t="s">
-        <v>1506</v>
+        <v>1428</v>
       </c>
       <c r="E16" t="s">
-        <v>1503</v>
+        <v>1425</v>
       </c>
       <c r="F16">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
       <c r="H16">
         <v>91.34</v>
       </c>
       <c r="I16">
         <v>109.61</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>1507</v>
+        <v>1429</v>
       </c>
       <c r="B17" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C17" t="s">
-        <v>1508</v>
+        <v>1430</v>
       </c>
       <c r="D17" t="s">
-        <v>1509</v>
+        <v>1431</v>
       </c>
       <c r="E17" t="s">
-        <v>1510</v>
+        <v>1432</v>
       </c>
       <c r="F17">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
       <c r="H17">
         <v>72.2</v>
       </c>
       <c r="I17">
         <v>86.64</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>1511</v>
+        <v>1433</v>
       </c>
       <c r="B18" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C18" t="s">
-        <v>1512</v>
+        <v>1434</v>
       </c>
       <c r="D18" t="s">
-        <v>1513</v>
+        <v>1435</v>
       </c>
       <c r="E18" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
       <c r="H18">
         <v>55.24</v>
       </c>
       <c r="I18">
         <v>66.29000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>1514</v>
+        <v>1436</v>
       </c>
       <c r="B19" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C19" t="s">
-        <v>1515</v>
+        <v>1437</v>
       </c>
       <c r="D19" t="s">
-        <v>1516</v>
+        <v>1438</v>
       </c>
       <c r="E19" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
       <c r="H19">
         <v>39.18</v>
       </c>
       <c r="I19">
         <v>47.02</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>1517</v>
+        <v>1439</v>
       </c>
       <c r="B20" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C20" t="s">
-        <v>1518</v>
+        <v>1440</v>
       </c>
       <c r="D20" t="s">
-        <v>1519</v>
+        <v>1441</v>
       </c>
       <c r="E20" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="F20">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
       <c r="H20">
         <v>126.14</v>
       </c>
       <c r="I20">
         <v>151.37</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>1520</v>
+        <v>1442</v>
       </c>
       <c r="B21" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C21" t="s">
-        <v>1521</v>
+        <v>1443</v>
       </c>
       <c r="D21" t="s">
-        <v>1522</v>
+        <v>1444</v>
       </c>
       <c r="E21" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="F21">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="G21" t="s">
         <v>12</v>
       </c>
       <c r="H21">
-        <v>143.54</v>
+        <v>142.66</v>
       </c>
       <c r="I21">
-        <v>172.25</v>
+        <v>171.19</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>1523</v>
+        <v>1445</v>
       </c>
       <c r="B22" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C22" t="s">
-        <v>1524</v>
+        <v>1446</v>
       </c>
       <c r="D22" t="s">
-        <v>1525</v>
+        <v>1447</v>
       </c>
       <c r="E22" t="s">
-        <v>1503</v>
+        <v>1425</v>
       </c>
       <c r="F22">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
       <c r="H22">
         <v>126.14</v>
       </c>
       <c r="I22">
         <v>151.37</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>1526</v>
+        <v>1448</v>
       </c>
       <c r="B23" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C23" t="s">
-        <v>1527</v>
+        <v>1449</v>
       </c>
       <c r="D23" t="s">
-        <v>1528</v>
+        <v>1450</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
       <c r="H23">
         <v>73.94</v>
       </c>
       <c r="I23">
         <v>88.73</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>1529</v>
+        <v>1451</v>
       </c>
       <c r="B24" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C24" t="s">
-        <v>1530</v>
+        <v>1452</v>
       </c>
       <c r="D24" t="s">
-        <v>1528</v>
+        <v>1450</v>
       </c>
       <c r="E24" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F24">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
       <c r="H24">
         <v>70.45999999999999</v>
       </c>
       <c r="I24">
         <v>84.55</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>1531</v>
+        <v>1453</v>
       </c>
       <c r="B25" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C25" t="s">
-        <v>1532</v>
+        <v>1454</v>
       </c>
       <c r="D25" t="s">
-        <v>1528</v>
+        <v>1450</v>
       </c>
       <c r="E25" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F25">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
       <c r="H25">
         <v>73.94</v>
       </c>
       <c r="I25">
         <v>88.73</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>1533</v>
+        <v>1455</v>
       </c>
       <c r="B26" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C26" t="s">
-        <v>1534</v>
+        <v>1456</v>
       </c>
       <c r="D26" t="s">
-        <v>1528</v>
+        <v>1450</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>1416</v>
       </c>
       <c r="F26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
       <c r="H26">
         <v>73.94</v>
       </c>
       <c r="I26">
         <v>88.73</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>1535</v>
+        <v>1457</v>
       </c>
       <c r="B27" t="s">
-        <v>1536</v>
+        <v>508</v>
       </c>
       <c r="C27" t="s">
-        <v>1537</v>
+        <v>1458</v>
       </c>
       <c r="D27" t="s">
-        <v>1538</v>
+        <v>1450</v>
       </c>
       <c r="E27" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F27">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
       <c r="H27">
-        <v>15.66</v>
+        <v>73.94</v>
       </c>
       <c r="I27">
-        <v>18.79</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>1539</v>
+        <v>1459</v>
       </c>
       <c r="B28" t="s">
-        <v>1536</v>
+        <v>508</v>
       </c>
       <c r="C28" t="s">
-        <v>1540</v>
+        <v>1460</v>
       </c>
       <c r="D28" t="s">
-        <v>1541</v>
+        <v>1450</v>
       </c>
       <c r="E28" t="s">
-        <v>1542</v>
+        <v>15</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
       <c r="H28">
-        <v>30.44</v>
+        <v>69.58</v>
       </c>
       <c r="I28">
-        <v>36.53</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>1543</v>
+        <v>1461</v>
       </c>
       <c r="B29" t="s">
-        <v>1536</v>
+        <v>1462</v>
       </c>
       <c r="C29" t="s">
-        <v>1544</v>
+        <v>1463</v>
       </c>
       <c r="D29" t="s">
-        <v>1545</v>
+        <v>1464</v>
       </c>
       <c r="E29" t="s">
-        <v>1542</v>
+        <v>49</v>
       </c>
       <c r="F29">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="G29" t="s">
+        <v>12</v>
       </c>
       <c r="H29">
-        <v>43.48</v>
+        <v>15.66</v>
       </c>
       <c r="I29">
-        <v>52.18</v>
+        <v>18.79</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>1546</v>
+        <v>1465</v>
       </c>
       <c r="B30" t="s">
-        <v>1536</v>
+        <v>1462</v>
       </c>
       <c r="C30" t="s">
-        <v>1547</v>
+        <v>1466</v>
       </c>
       <c r="D30" t="s">
-        <v>1548</v>
+        <v>1467</v>
       </c>
       <c r="E30" t="s">
-        <v>330</v>
+        <v>1468</v>
       </c>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
       <c r="H30">
-        <v>30.38</v>
+        <v>30.44</v>
       </c>
       <c r="I30">
-        <v>36.46</v>
+        <v>36.53</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>1549</v>
+        <v>1469</v>
       </c>
       <c r="B31" t="s">
-        <v>1536</v>
+        <v>1462</v>
       </c>
       <c r="C31" t="s">
-        <v>1550</v>
+        <v>1470</v>
       </c>
       <c r="D31" t="s">
-        <v>1551</v>
+        <v>1471</v>
       </c>
       <c r="E31" t="s">
-        <v>1542</v>
+        <v>1468</v>
       </c>
       <c r="F31">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="G31" t="b">
+        <v>0</v>
       </c>
       <c r="H31">
-        <v>65.23999999999999</v>
+        <v>43.48</v>
       </c>
       <c r="I31">
-        <v>78.29000000000001</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>1552</v>
+        <v>1472</v>
       </c>
       <c r="B32" t="s">
-        <v>1536</v>
+        <v>1462</v>
       </c>
       <c r="C32" t="s">
-        <v>1553</v>
+        <v>1473</v>
       </c>
       <c r="D32" t="s">
-        <v>1554</v>
+        <v>1474</v>
       </c>
       <c r="E32" t="s">
-        <v>1542</v>
+        <v>316</v>
       </c>
       <c r="F32">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G32" t="s">
         <v>12</v>
       </c>
       <c r="H32">
-        <v>91.34</v>
+        <v>30.38</v>
       </c>
       <c r="I32">
-        <v>109.61</v>
+        <v>36.46</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>1555</v>
+        <v>1475</v>
       </c>
       <c r="B33" t="s">
-        <v>1536</v>
+        <v>1462</v>
       </c>
       <c r="C33" t="s">
-        <v>1556</v>
+        <v>1476</v>
       </c>
       <c r="D33" t="s">
-        <v>1557</v>
+        <v>1477</v>
       </c>
       <c r="E33" t="s">
-        <v>1542</v>
+        <v>1468</v>
       </c>
       <c r="F33">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
       <c r="H33">
-        <v>86.12</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I33">
-        <v>103.34</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>1558</v>
+        <v>1478</v>
       </c>
       <c r="B34" t="s">
-        <v>534</v>
+        <v>1462</v>
       </c>
       <c r="C34" t="s">
-        <v>1559</v>
+        <v>1479</v>
       </c>
       <c r="D34" t="s">
-        <v>1528</v>
+        <v>1480</v>
       </c>
       <c r="E34" t="s">
-        <v>1494</v>
+        <v>1468</v>
       </c>
       <c r="F34">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G34" t="s">
         <v>12</v>
       </c>
       <c r="H34">
-        <v>139.18</v>
+        <v>91.34</v>
       </c>
       <c r="I34">
-        <v>167.02</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>1560</v>
+        <v>1481</v>
       </c>
       <c r="B35" t="s">
-        <v>534</v>
+        <v>1462</v>
       </c>
       <c r="C35" t="s">
-        <v>1561</v>
+        <v>1482</v>
       </c>
       <c r="D35" t="s">
-        <v>1562</v>
+        <v>1483</v>
       </c>
       <c r="E35" t="s">
-        <v>1563</v>
+        <v>1468</v>
       </c>
       <c r="F35">
         <v>1</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
       <c r="H35">
-        <v>108.74</v>
+        <v>86.12</v>
       </c>
       <c r="I35">
-        <v>130.49</v>
+        <v>103.34</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>1564</v>
+        <v>1484</v>
       </c>
       <c r="B36" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C36" t="s">
-        <v>1565</v>
+        <v>1485</v>
       </c>
       <c r="D36" t="s">
-        <v>1566</v>
+        <v>1450</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>1416</v>
       </c>
       <c r="F36">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
       <c r="H36">
-        <v>42.62</v>
+        <v>139.18</v>
       </c>
       <c r="I36">
-        <v>51.14</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>1567</v>
+        <v>1486</v>
       </c>
       <c r="B37" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C37" t="s">
-        <v>1568</v>
+        <v>1487</v>
       </c>
       <c r="D37" t="s">
-        <v>1569</v>
+        <v>1488</v>
       </c>
       <c r="E37" t="s">
-        <v>1542</v>
+        <v>20</v>
       </c>
       <c r="F37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
       <c r="H37">
-        <v>122.66</v>
+        <v>109.6</v>
       </c>
       <c r="I37">
-        <v>147.19</v>
+        <v>131.52</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>1570</v>
+        <v>1489</v>
       </c>
       <c r="B38" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C38" t="s">
-        <v>1571</v>
+        <v>1490</v>
       </c>
       <c r="D38" t="s">
-        <v>1572</v>
+        <v>1488</v>
       </c>
       <c r="E38" t="s">
-        <v>1573</v>
+        <v>23</v>
       </c>
       <c r="F38">
         <v>1</v>
       </c>
       <c r="G38" t="s">
         <v>12</v>
       </c>
       <c r="H38">
-        <v>69.58</v>
+        <v>111.34</v>
       </c>
       <c r="I38">
-        <v>83.5</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>1574</v>
+        <v>1491</v>
       </c>
       <c r="B39" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C39" t="s">
-        <v>1575</v>
+        <v>1492</v>
       </c>
       <c r="D39" t="s">
-        <v>1576</v>
+        <v>1488</v>
       </c>
       <c r="E39" t="s">
-        <v>51</v>
+        <v>1416</v>
       </c>
       <c r="F39">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
       <c r="H39">
-        <v>69.58</v>
+        <v>111.34</v>
       </c>
       <c r="I39">
-        <v>83.5</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>1577</v>
+        <v>1493</v>
       </c>
       <c r="B40" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C40" t="s">
-        <v>1578</v>
+        <v>1494</v>
       </c>
       <c r="D40" t="s">
-        <v>1576</v>
+        <v>1488</v>
       </c>
       <c r="E40" t="s">
-        <v>1563</v>
+        <v>1495</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
       <c r="H40">
-        <v>69.58</v>
+        <v>104.38</v>
       </c>
       <c r="I40">
-        <v>83.5</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>1579</v>
+        <v>1496</v>
       </c>
       <c r="B41" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C41" t="s">
-        <v>1580</v>
+        <v>1497</v>
       </c>
       <c r="D41" t="s">
-        <v>1576</v>
+        <v>1498</v>
       </c>
       <c r="E41" t="s">
-        <v>1494</v>
+        <v>15</v>
       </c>
       <c r="F41">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G41" t="s">
         <v>12</v>
       </c>
       <c r="H41">
-        <v>69.58</v>
+        <v>42.62</v>
       </c>
       <c r="I41">
-        <v>83.5</v>
+        <v>51.14</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>1581</v>
+        <v>1499</v>
       </c>
       <c r="B42" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C42" t="s">
-        <v>1582</v>
+        <v>1500</v>
       </c>
       <c r="D42" t="s">
-        <v>1583</v>
+        <v>1498</v>
       </c>
       <c r="E42" t="s">
-        <v>1494</v>
+        <v>1501</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
       <c r="G42" t="s">
         <v>12</v>
       </c>
       <c r="H42">
-        <v>72.2</v>
+        <v>45.22</v>
       </c>
       <c r="I42">
-        <v>86.64</v>
+        <v>54.26</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>1584</v>
+        <v>1502</v>
       </c>
       <c r="B43" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C43" t="s">
-        <v>1585</v>
+        <v>1503</v>
       </c>
       <c r="D43" t="s">
-        <v>1583</v>
+        <v>1504</v>
       </c>
       <c r="E43" t="s">
-        <v>51</v>
+        <v>1468</v>
       </c>
       <c r="F43">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G43" t="s">
         <v>12</v>
       </c>
       <c r="H43">
-        <v>63.5</v>
+        <v>122.66</v>
       </c>
       <c r="I43">
-        <v>76.2</v>
+        <v>147.19</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>1586</v>
+        <v>1505</v>
       </c>
       <c r="B44" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C44" t="s">
-        <v>1587</v>
+        <v>1506</v>
       </c>
       <c r="D44" t="s">
-        <v>1583</v>
+        <v>1507</v>
       </c>
       <c r="E44" t="s">
-        <v>51</v>
+        <v>1495</v>
       </c>
       <c r="F44">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G44" t="s">
         <v>12</v>
       </c>
       <c r="H44">
-        <v>82.64</v>
+        <v>69.58</v>
       </c>
       <c r="I44">
-        <v>99.17</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>1588</v>
+        <v>1508</v>
       </c>
       <c r="B45" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C45" t="s">
-        <v>1589</v>
+        <v>1509</v>
       </c>
       <c r="D45" t="s">
-        <v>1590</v>
+        <v>1510</v>
       </c>
       <c r="E45" t="s">
-        <v>832</v>
+        <v>20</v>
       </c>
       <c r="F45">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="G45" t="s">
         <v>12</v>
       </c>
       <c r="H45">
-        <v>25.8</v>
+        <v>60.88</v>
       </c>
       <c r="I45">
-        <v>30.96</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>1591</v>
+        <v>1511</v>
       </c>
       <c r="B46" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C46" t="s">
-        <v>1592</v>
+        <v>1512</v>
       </c>
       <c r="D46" t="s">
-        <v>1593</v>
+        <v>1510</v>
       </c>
       <c r="E46" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F46">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G46" t="s">
         <v>12</v>
       </c>
       <c r="H46">
-        <v>104.38</v>
+        <v>69.58</v>
       </c>
       <c r="I46">
-        <v>125.26</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>1594</v>
+        <v>1513</v>
       </c>
       <c r="B47" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C47" t="s">
-        <v>1595</v>
+        <v>1514</v>
       </c>
       <c r="D47" t="s">
-        <v>1596</v>
+        <v>1510</v>
       </c>
       <c r="E47" t="s">
-        <v>15</v>
+        <v>1515</v>
       </c>
       <c r="F47">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="G47" t="s">
         <v>12</v>
       </c>
       <c r="H47">
-        <v>13.9</v>
+        <v>69.58</v>
       </c>
       <c r="I47">
-        <v>16.68</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>1597</v>
+        <v>1516</v>
       </c>
       <c r="B48" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C48" t="s">
-        <v>1598</v>
+        <v>1517</v>
       </c>
       <c r="D48" t="s">
-        <v>1596</v>
+        <v>1510</v>
       </c>
       <c r="E48" t="s">
-        <v>37</v>
+        <v>1416</v>
       </c>
       <c r="F48">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
       <c r="H48">
-        <v>400</v>
+        <v>69.58</v>
       </c>
       <c r="I48">
-        <v>480</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>1599</v>
+        <v>1518</v>
       </c>
       <c r="B49" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C49" t="s">
-        <v>1600</v>
+        <v>1519</v>
       </c>
       <c r="D49" t="s">
-        <v>1596</v>
+        <v>1520</v>
       </c>
       <c r="E49" t="s">
-        <v>1563</v>
+        <v>1416</v>
       </c>
       <c r="F49">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
       <c r="H49">
-        <v>400</v>
+        <v>72.2</v>
       </c>
       <c r="I49">
-        <v>480</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>1601</v>
+        <v>1521</v>
       </c>
       <c r="B50" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C50" t="s">
-        <v>1602</v>
+        <v>1522</v>
       </c>
       <c r="D50" t="s">
-        <v>1596</v>
+        <v>1520</v>
       </c>
       <c r="E50" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F50">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G50" t="s">
         <v>12</v>
       </c>
       <c r="H50">
-        <v>400</v>
+        <v>63.5</v>
       </c>
       <c r="I50">
-        <v>480</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>1603</v>
+        <v>1523</v>
       </c>
       <c r="B51" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C51" t="s">
-        <v>1604</v>
+        <v>1524</v>
       </c>
       <c r="D51" t="s">
-        <v>1596</v>
+        <v>1520</v>
       </c>
       <c r="E51" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F51">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
       <c r="H51">
-        <v>400</v>
+        <v>82.64</v>
       </c>
       <c r="I51">
-        <v>480</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>1605</v>
+        <v>1525</v>
       </c>
       <c r="B52" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C52" t="s">
-        <v>1606</v>
+        <v>1526</v>
       </c>
       <c r="D52" t="s">
-        <v>1607</v>
+        <v>1527</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
       <c r="H52">
-        <v>400</v>
+        <v>29.56</v>
       </c>
       <c r="I52">
-        <v>480</v>
+        <v>35.47</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>1608</v>
+        <v>1528</v>
       </c>
       <c r="B53" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C53" t="s">
-        <v>1609</v>
+        <v>1529</v>
       </c>
       <c r="D53" t="s">
-        <v>1607</v>
+        <v>1527</v>
       </c>
       <c r="E53" t="s">
-        <v>1563</v>
+        <v>787</v>
       </c>
       <c r="F53">
         <v>28</v>
       </c>
       <c r="G53" t="s">
         <v>12</v>
       </c>
       <c r="H53">
-        <v>400</v>
+        <v>25.8</v>
       </c>
       <c r="I53">
-        <v>480</v>
+        <v>30.96</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>1610</v>
+        <v>1530</v>
       </c>
       <c r="B54" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C54" t="s">
-        <v>1611</v>
+        <v>1531</v>
       </c>
       <c r="D54" t="s">
-        <v>1607</v>
+        <v>1532</v>
       </c>
       <c r="E54" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F54">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
       <c r="H54">
-        <v>400</v>
+        <v>104.38</v>
       </c>
       <c r="I54">
-        <v>480</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>1612</v>
+        <v>1533</v>
       </c>
       <c r="B55" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C55" t="s">
-        <v>1613</v>
+        <v>1534</v>
       </c>
       <c r="D55" t="s">
-        <v>1614</v>
+        <v>1535</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
       <c r="H55">
-        <v>400</v>
+        <v>13.9</v>
       </c>
       <c r="I55">
-        <v>480</v>
+        <v>16.68</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>1615</v>
+        <v>1536</v>
       </c>
       <c r="B56" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C56" t="s">
-        <v>1616</v>
+        <v>1537</v>
       </c>
       <c r="D56" t="s">
-        <v>1614</v>
+        <v>1535</v>
       </c>
       <c r="E56" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F56">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
       <c r="H56">
         <v>400</v>
       </c>
       <c r="I56">
         <v>480</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>1617</v>
+        <v>1538</v>
       </c>
       <c r="B57" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C57" t="s">
-        <v>1618</v>
+        <v>1539</v>
       </c>
       <c r="D57" t="s">
-        <v>1614</v>
+        <v>1535</v>
       </c>
       <c r="E57" t="s">
-        <v>22</v>
+        <v>1515</v>
       </c>
       <c r="F57">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
       <c r="H57">
         <v>400</v>
       </c>
       <c r="I57">
         <v>480</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>1619</v>
+        <v>1540</v>
       </c>
       <c r="B58" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>1620</v>
+        <v>1541</v>
       </c>
       <c r="D58" t="s">
-        <v>1621</v>
+        <v>1535</v>
       </c>
       <c r="E58" t="s">
-        <v>1542</v>
+        <v>49</v>
       </c>
       <c r="F58">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G58" t="s">
-        <v>1622</v>
+        <v>12</v>
       </c>
       <c r="H58">
-        <v>45.22</v>
+        <v>400</v>
       </c>
       <c r="I58">
-        <v>54.26</v>
+        <v>480</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>1623</v>
+        <v>1542</v>
       </c>
       <c r="B59" t="s">
-        <v>534</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>1624</v>
+        <v>1543</v>
       </c>
       <c r="D59" t="s">
-        <v>1625</v>
+        <v>1535</v>
       </c>
       <c r="E59" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F59">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
       <c r="H59">
-        <v>43.48</v>
+        <v>400</v>
       </c>
       <c r="I59">
-        <v>52.18</v>
+        <v>480</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>1626</v>
+        <v>1544</v>
       </c>
       <c r="B60" t="s">
-        <v>534</v>
+        <v>30</v>
       </c>
       <c r="C60" t="s">
-        <v>1627</v>
+        <v>1545</v>
       </c>
       <c r="D60" t="s">
-        <v>1628</v>
+        <v>1546</v>
       </c>
       <c r="E60" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F60">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
       <c r="H60">
-        <v>62.62</v>
+        <v>400</v>
       </c>
       <c r="I60">
-        <v>75.14</v>
+        <v>480</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>1629</v>
+        <v>1547</v>
       </c>
       <c r="B61" t="s">
-        <v>534</v>
+        <v>30</v>
       </c>
       <c r="C61" t="s">
-        <v>1630</v>
+        <v>1548</v>
       </c>
       <c r="D61" t="s">
-        <v>1631</v>
+        <v>1546</v>
       </c>
       <c r="E61" t="s">
-        <v>15</v>
+        <v>1515</v>
       </c>
       <c r="F61">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
       <c r="H61">
-        <v>86.98</v>
+        <v>400</v>
       </c>
       <c r="I61">
-        <v>104.38</v>
+        <v>480</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>1632</v>
+        <v>1549</v>
       </c>
       <c r="B62" t="s">
-        <v>534</v>
+        <v>30</v>
       </c>
       <c r="C62" t="s">
-        <v>1633</v>
+        <v>1550</v>
       </c>
       <c r="D62" t="s">
-        <v>1634</v>
+        <v>1546</v>
       </c>
       <c r="E62" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F62">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G62" t="s">
         <v>12</v>
       </c>
       <c r="H62">
-        <v>83.5</v>
+        <v>400</v>
       </c>
       <c r="I62">
-        <v>100.2</v>
+        <v>480</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>1635</v>
+        <v>1551</v>
       </c>
       <c r="B63" t="s">
-        <v>534</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>1636</v>
+        <v>1552</v>
       </c>
       <c r="D63" t="s">
-        <v>1637</v>
+        <v>1553</v>
       </c>
       <c r="E63" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F63">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G63" t="s">
         <v>12</v>
       </c>
       <c r="H63">
-        <v>72.2</v>
+        <v>400</v>
       </c>
       <c r="I63">
-        <v>86.64</v>
+        <v>480</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>1638</v>
+        <v>1554</v>
       </c>
       <c r="B64" t="s">
-        <v>534</v>
+        <v>30</v>
       </c>
       <c r="C64" t="s">
-        <v>1639</v>
+        <v>1555</v>
       </c>
       <c r="D64" t="s">
-        <v>1637</v>
+        <v>1553</v>
       </c>
       <c r="E64" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F64">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="G64" t="s">
         <v>12</v>
       </c>
       <c r="H64">
-        <v>71.31999999999999</v>
+        <v>400</v>
       </c>
       <c r="I64">
-        <v>85.58</v>
+        <v>480</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>1640</v>
+        <v>1556</v>
       </c>
       <c r="B65" t="s">
-        <v>534</v>
+        <v>30</v>
       </c>
       <c r="C65" t="s">
-        <v>1641</v>
+        <v>1557</v>
       </c>
       <c r="D65" t="s">
-        <v>1642</v>
+        <v>1553</v>
       </c>
       <c r="E65" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F65">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G65" t="s">
         <v>12</v>
       </c>
       <c r="H65">
-        <v>86.98</v>
+        <v>400</v>
       </c>
       <c r="I65">
-        <v>104.38</v>
+        <v>480</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>1643</v>
+        <v>1558</v>
       </c>
       <c r="B66" t="s">
-        <v>534</v>
+        <v>30</v>
       </c>
       <c r="C66" t="s">
-        <v>1644</v>
+        <v>1559</v>
       </c>
       <c r="D66" t="s">
-        <v>1642</v>
+        <v>1560</v>
       </c>
       <c r="E66" t="s">
-        <v>51</v>
+        <v>1468</v>
       </c>
       <c r="F66">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G66" t="s">
-        <v>12</v>
+        <v>1561</v>
       </c>
       <c r="H66">
-        <v>86.98</v>
+        <v>45.22</v>
       </c>
       <c r="I66">
-        <v>104.38</v>
+        <v>54.26</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>1645</v>
+        <v>1562</v>
       </c>
       <c r="B67" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C67" t="s">
-        <v>1646</v>
+        <v>1563</v>
       </c>
       <c r="D67" t="s">
-        <v>1642</v>
+        <v>1564</v>
       </c>
       <c r="E67" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F67">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
       <c r="H67">
-        <v>95.68000000000001</v>
+        <v>43.48</v>
       </c>
       <c r="I67">
-        <v>114.82</v>
+        <v>52.18</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>1647</v>
+        <v>1565</v>
       </c>
       <c r="B68" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C68" t="s">
-        <v>1648</v>
+        <v>1566</v>
       </c>
       <c r="D68" t="s">
-        <v>1493</v>
+        <v>1567</v>
       </c>
       <c r="E68" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F68">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G68" t="s">
         <v>12</v>
       </c>
       <c r="H68">
-        <v>85.23999999999999</v>
+        <v>62.62</v>
       </c>
       <c r="I68">
-        <v>102.29</v>
+        <v>75.14</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>1649</v>
+        <v>1568</v>
       </c>
       <c r="B69" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C69" t="s">
-        <v>1650</v>
+        <v>1569</v>
       </c>
       <c r="D69" t="s">
-        <v>1493</v>
+        <v>1570</v>
       </c>
       <c r="E69" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F69">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G69" t="s">
         <v>12</v>
       </c>
       <c r="H69">
-        <v>85.23999999999999</v>
+        <v>86.98</v>
       </c>
       <c r="I69">
-        <v>102.29</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>1651</v>
+        <v>1571</v>
       </c>
       <c r="B70" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C70" t="s">
-        <v>1652</v>
+        <v>1572</v>
       </c>
       <c r="D70" t="s">
-        <v>1493</v>
+        <v>1573</v>
       </c>
       <c r="E70" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F70">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G70" t="s">
         <v>12</v>
       </c>
       <c r="H70">
-        <v>85.23999999999999</v>
+        <v>83.5</v>
       </c>
       <c r="I70">
-        <v>102.29</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>1653</v>
+        <v>1574</v>
       </c>
       <c r="B71" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C71" t="s">
-        <v>1654</v>
+        <v>1575</v>
       </c>
       <c r="D71" t="s">
-        <v>1493</v>
+        <v>1576</v>
       </c>
       <c r="E71" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F71">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G71" t="s">
         <v>12</v>
       </c>
       <c r="H71">
-        <v>152.24</v>
+        <v>72.2</v>
       </c>
       <c r="I71">
-        <v>182.69</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>1655</v>
+        <v>1577</v>
       </c>
       <c r="B72" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C72" t="s">
-        <v>1656</v>
+        <v>1578</v>
       </c>
       <c r="D72" t="s">
-        <v>1528</v>
+        <v>1576</v>
       </c>
       <c r="E72" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F72">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
       <c r="H72">
-        <v>121.78</v>
+        <v>72.2</v>
       </c>
       <c r="I72">
-        <v>146.14</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>1657</v>
+        <v>1579</v>
       </c>
       <c r="B73" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C73" t="s">
-        <v>1658</v>
+        <v>1580</v>
       </c>
       <c r="D73" t="s">
-        <v>1528</v>
+        <v>1576</v>
       </c>
       <c r="E73" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F73">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G73" t="s">
         <v>12</v>
       </c>
       <c r="H73">
-        <v>129.62</v>
+        <v>71.31999999999999</v>
       </c>
       <c r="I73">
-        <v>155.54</v>
+        <v>85.58</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>1659</v>
+        <v>1581</v>
       </c>
       <c r="B74" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C74" t="s">
-        <v>1660</v>
+        <v>1582</v>
       </c>
       <c r="D74" t="s">
-        <v>1528</v>
+        <v>1583</v>
       </c>
       <c r="E74" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F74">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G74" t="s">
         <v>12</v>
       </c>
       <c r="H74">
-        <v>127</v>
+        <v>86.98</v>
       </c>
       <c r="I74">
-        <v>152.4</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>1661</v>
+        <v>1584</v>
       </c>
       <c r="B75" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C75" t="s">
-        <v>1662</v>
+        <v>1585</v>
       </c>
       <c r="D75" t="s">
-        <v>1528</v>
+        <v>1583</v>
       </c>
       <c r="E75" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F75">
         <v>3</v>
       </c>
       <c r="G75" t="s">
         <v>12</v>
       </c>
       <c r="H75">
-        <v>129.62</v>
+        <v>86.98</v>
       </c>
       <c r="I75">
-        <v>155.54</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>1663</v>
+        <v>1586</v>
       </c>
       <c r="B76" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C76" t="s">
-        <v>1664</v>
+        <v>1587</v>
       </c>
       <c r="D76" t="s">
-        <v>1528</v>
+        <v>1583</v>
       </c>
       <c r="E76" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F76">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G76" t="s">
         <v>12</v>
       </c>
       <c r="H76">
-        <v>127</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I76">
-        <v>152.4</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>1665</v>
+        <v>1588</v>
       </c>
       <c r="B77" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C77" t="s">
-        <v>1666</v>
+        <v>1589</v>
       </c>
       <c r="D77" t="s">
-        <v>1493</v>
+        <v>1415</v>
       </c>
       <c r="E77" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F77">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G77" t="s">
         <v>12</v>
       </c>
       <c r="H77">
-        <v>165.28</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I77">
-        <v>198.34</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>1667</v>
+        <v>1590</v>
       </c>
       <c r="B78" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C78" t="s">
-        <v>1668</v>
+        <v>1591</v>
       </c>
       <c r="D78" t="s">
-        <v>1493</v>
+        <v>1415</v>
       </c>
       <c r="E78" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F78">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G78" t="s">
         <v>12</v>
       </c>
       <c r="H78">
-        <v>156.58</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I78">
-        <v>187.9</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>1669</v>
+        <v>1592</v>
       </c>
       <c r="B79" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C79" t="s">
-        <v>1670</v>
+        <v>1593</v>
       </c>
       <c r="D79" t="s">
-        <v>1493</v>
+        <v>1415</v>
       </c>
       <c r="E79" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F79">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G79" t="s">
         <v>12</v>
       </c>
       <c r="H79">
-        <v>152.24</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="I79">
-        <v>182.69</v>
+        <v>102.29</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>1671</v>
+        <v>1594</v>
       </c>
       <c r="B80" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C80" t="s">
-        <v>1672</v>
+        <v>1595</v>
       </c>
       <c r="D80" t="s">
-        <v>1673</v>
+        <v>1415</v>
       </c>
       <c r="E80" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F80">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G80" t="s">
         <v>12</v>
       </c>
       <c r="H80">
-        <v>90.45999999999999</v>
+        <v>152.24</v>
       </c>
       <c r="I80">
-        <v>108.55</v>
+        <v>182.69</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>1674</v>
+        <v>1596</v>
       </c>
       <c r="B81" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C81" t="s">
-        <v>1675</v>
+        <v>1597</v>
       </c>
       <c r="D81" t="s">
-        <v>1673</v>
+        <v>1450</v>
       </c>
       <c r="E81" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F81">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
       <c r="H81">
-        <v>89.59999999999999</v>
+        <v>121.78</v>
       </c>
       <c r="I81">
-        <v>107.52</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>1676</v>
+        <v>1598</v>
       </c>
       <c r="B82" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C82" t="s">
-        <v>1677</v>
+        <v>1599</v>
       </c>
       <c r="D82" t="s">
-        <v>1673</v>
+        <v>1450</v>
       </c>
       <c r="E82" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F82">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G82" t="s">
         <v>12</v>
       </c>
       <c r="H82">
-        <v>89.59999999999999</v>
+        <v>129.62</v>
       </c>
       <c r="I82">
-        <v>107.52</v>
+        <v>155.54</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>1678</v>
+        <v>1600</v>
       </c>
       <c r="B83" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C83" t="s">
-        <v>1679</v>
+        <v>1601</v>
       </c>
       <c r="D83" t="s">
-        <v>1673</v>
+        <v>1450</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F83">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G83" t="s">
         <v>12</v>
       </c>
       <c r="H83">
-        <v>72.2</v>
+        <v>127</v>
       </c>
       <c r="I83">
-        <v>86.64</v>
+        <v>152.4</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>1680</v>
+        <v>1602</v>
       </c>
       <c r="B84" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C84" t="s">
-        <v>1681</v>
+        <v>1603</v>
       </c>
       <c r="D84" t="s">
-        <v>1682</v>
+        <v>1450</v>
       </c>
       <c r="E84" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F84">
         <v>2</v>
       </c>
       <c r="G84" t="s">
         <v>12</v>
       </c>
       <c r="H84">
-        <v>86.98</v>
+        <v>129.62</v>
       </c>
       <c r="I84">
-        <v>104.38</v>
+        <v>155.54</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>1683</v>
+        <v>1604</v>
       </c>
       <c r="B85" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C85" t="s">
-        <v>1684</v>
+        <v>1605</v>
       </c>
       <c r="D85" t="s">
-        <v>1682</v>
+        <v>1450</v>
       </c>
       <c r="E85" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F85">
         <v>2</v>
       </c>
       <c r="G85" t="s">
         <v>12</v>
       </c>
       <c r="H85">
-        <v>95.7</v>
+        <v>127</v>
       </c>
       <c r="I85">
-        <v>114.84</v>
+        <v>152.4</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>1685</v>
+        <v>1606</v>
       </c>
       <c r="B86" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C86" t="s">
-        <v>1686</v>
+        <v>1607</v>
       </c>
       <c r="D86" t="s">
-        <v>1682</v>
+        <v>1415</v>
       </c>
       <c r="E86" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F86">
         <v>5</v>
       </c>
       <c r="G86" t="s">
         <v>12</v>
       </c>
       <c r="H86">
-        <v>104.38</v>
+        <v>165.28</v>
       </c>
       <c r="I86">
-        <v>125.26</v>
+        <v>198.34</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>1687</v>
+        <v>1608</v>
       </c>
       <c r="B87" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C87" t="s">
-        <v>1688</v>
+        <v>1609</v>
       </c>
       <c r="D87" t="s">
-        <v>1689</v>
+        <v>1415</v>
       </c>
       <c r="E87" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F87">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G87" t="s">
         <v>12</v>
       </c>
       <c r="H87">
-        <v>69.58</v>
+        <v>156.58</v>
       </c>
       <c r="I87">
-        <v>83.5</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>1690</v>
+        <v>1610</v>
       </c>
       <c r="B88" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C88" t="s">
-        <v>1691</v>
+        <v>1611</v>
       </c>
       <c r="D88" t="s">
-        <v>1689</v>
+        <v>1415</v>
       </c>
       <c r="E88" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F88">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="G88" t="s">
         <v>12</v>
       </c>
       <c r="H88">
-        <v>65.23999999999999</v>
+        <v>152.24</v>
       </c>
       <c r="I88">
-        <v>78.29000000000001</v>
+        <v>182.69</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>1692</v>
+        <v>1612</v>
       </c>
       <c r="B89" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C89" t="s">
-        <v>1693</v>
+        <v>1613</v>
       </c>
       <c r="D89" t="s">
-        <v>1689</v>
+        <v>1614</v>
       </c>
       <c r="E89" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F89">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="G89" t="s">
         <v>12</v>
       </c>
       <c r="H89">
-        <v>69.58</v>
+        <v>90.45999999999999</v>
       </c>
       <c r="I89">
-        <v>83.5</v>
+        <v>108.55</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>1694</v>
+        <v>1615</v>
       </c>
       <c r="B90" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C90" t="s">
-        <v>1695</v>
+        <v>1616</v>
       </c>
       <c r="D90" t="s">
-        <v>1689</v>
+        <v>1614</v>
       </c>
       <c r="E90" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F90">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G90" t="s">
         <v>12</v>
       </c>
       <c r="H90">
-        <v>100.04</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="I90">
-        <v>120.05</v>
+        <v>107.52</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>1696</v>
+        <v>1617</v>
       </c>
       <c r="B91" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C91" t="s">
-        <v>1697</v>
+        <v>1618</v>
       </c>
       <c r="D91" t="s">
-        <v>1698</v>
+        <v>1614</v>
       </c>
       <c r="E91" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F91">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G91" t="s">
         <v>12</v>
       </c>
       <c r="H91">
-        <v>54.58</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="I91">
-        <v>65.5</v>
+        <v>107.52</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>1699</v>
+        <v>1619</v>
       </c>
       <c r="B92" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C92" t="s">
-        <v>1700</v>
+        <v>1620</v>
       </c>
       <c r="D92" t="s">
-        <v>1698</v>
+        <v>1614</v>
       </c>
       <c r="E92" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F92">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G92" t="s">
         <v>12</v>
       </c>
       <c r="H92">
-        <v>48.7</v>
+        <v>72.2</v>
       </c>
       <c r="I92">
-        <v>58.44</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>1701</v>
+        <v>1621</v>
       </c>
       <c r="B93" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C93" t="s">
-        <v>1702</v>
+        <v>1622</v>
       </c>
       <c r="D93" t="s">
-        <v>1703</v>
+        <v>1623</v>
       </c>
       <c r="E93" t="s">
-        <v>1704</v>
+        <v>20</v>
       </c>
       <c r="F93">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G93" t="s">
         <v>12</v>
       </c>
       <c r="H93">
-        <v>51.32</v>
+        <v>86.98</v>
       </c>
       <c r="I93">
-        <v>61.58</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>1705</v>
+        <v>1624</v>
       </c>
       <c r="B94" t="s">
-        <v>1287</v>
+        <v>508</v>
       </c>
       <c r="C94" t="s">
-        <v>1706</v>
+        <v>1625</v>
       </c>
       <c r="D94" t="s">
-        <v>1390</v>
+        <v>1623</v>
       </c>
       <c r="E94" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F94">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G94" t="s">
         <v>12</v>
       </c>
       <c r="H94">
-        <v>20.02</v>
+        <v>95.7</v>
       </c>
       <c r="I94">
-        <v>24.02</v>
+        <v>114.84</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>1707</v>
+        <v>1626</v>
       </c>
       <c r="B95" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C95" t="s">
-        <v>1708</v>
+        <v>1627</v>
       </c>
       <c r="D95" t="s">
-        <v>1709</v>
+        <v>1623</v>
       </c>
       <c r="E95" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F95">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G95" t="s">
         <v>12</v>
       </c>
       <c r="H95">
-        <v>121.78</v>
+        <v>104.38</v>
       </c>
       <c r="I95">
-        <v>146.14</v>
+        <v>125.26</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>1710</v>
+        <v>1628</v>
       </c>
       <c r="B96" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C96" t="s">
-        <v>1711</v>
+        <v>1629</v>
       </c>
       <c r="D96" t="s">
-        <v>1712</v>
+        <v>1630</v>
       </c>
       <c r="E96" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F96">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G96" t="s">
         <v>12</v>
       </c>
       <c r="H96">
-        <v>113.08</v>
+        <v>69.58</v>
       </c>
       <c r="I96">
-        <v>135.7</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>1713</v>
+        <v>1631</v>
       </c>
       <c r="B97" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C97" t="s">
-        <v>1714</v>
+        <v>1632</v>
       </c>
       <c r="D97" t="s">
-        <v>1712</v>
+        <v>1630</v>
       </c>
       <c r="E97" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F97">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="G97" t="s">
         <v>12</v>
       </c>
       <c r="H97">
-        <v>121.78</v>
+        <v>65.23999999999999</v>
       </c>
       <c r="I97">
-        <v>146.14</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>1715</v>
+        <v>1633</v>
       </c>
       <c r="B98" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C98" t="s">
-        <v>1716</v>
+        <v>1634</v>
       </c>
       <c r="D98" t="s">
-        <v>1712</v>
+        <v>1630</v>
       </c>
       <c r="E98" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F98">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G98" t="s">
         <v>12</v>
       </c>
       <c r="H98">
-        <v>156.58</v>
+        <v>69.58</v>
       </c>
       <c r="I98">
-        <v>187.9</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>1717</v>
+        <v>1635</v>
       </c>
       <c r="B99" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C99" t="s">
-        <v>1718</v>
+        <v>1636</v>
       </c>
       <c r="D99" t="s">
-        <v>1719</v>
+        <v>1576</v>
       </c>
       <c r="E99" t="s">
-        <v>1720</v>
+        <v>15</v>
       </c>
       <c r="F99">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G99" t="s">
         <v>12</v>
       </c>
       <c r="H99">
-        <v>37.4</v>
+        <v>72.2</v>
       </c>
       <c r="I99">
-        <v>44.88</v>
+        <v>86.64</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>1721</v>
+        <v>1637</v>
       </c>
       <c r="B100" t="s">
-        <v>534</v>
+        <v>1219</v>
       </c>
       <c r="C100" t="s">
-        <v>1722</v>
+        <v>1638</v>
       </c>
       <c r="D100" t="s">
-        <v>1723</v>
+        <v>1639</v>
       </c>
       <c r="E100" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F100">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="G100" t="s">
         <v>12</v>
       </c>
       <c r="H100">
-        <v>73.94</v>
+        <v>54.58</v>
       </c>
       <c r="I100">
-        <v>88.73</v>
+        <v>65.5</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>1724</v>
+        <v>1640</v>
       </c>
       <c r="B101" t="s">
-        <v>534</v>
+        <v>1219</v>
       </c>
       <c r="C101" t="s">
-        <v>1725</v>
+        <v>1641</v>
       </c>
       <c r="D101" t="s">
-        <v>1723</v>
+        <v>1639</v>
       </c>
       <c r="E101" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F101">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G101" t="s">
         <v>12</v>
       </c>
       <c r="H101">
-        <v>69.58</v>
+        <v>48.7</v>
       </c>
       <c r="I101">
-        <v>83.5</v>
+        <v>58.44</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>1726</v>
+        <v>1642</v>
       </c>
       <c r="B102" t="s">
-        <v>534</v>
+        <v>1219</v>
       </c>
       <c r="C102" t="s">
-        <v>1727</v>
+        <v>1643</v>
       </c>
       <c r="D102" t="s">
-        <v>1723</v>
+        <v>1644</v>
       </c>
       <c r="E102" t="s">
-        <v>22</v>
+        <v>1645</v>
       </c>
       <c r="F102">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G102" t="s">
         <v>12</v>
       </c>
       <c r="H102">
-        <v>69.58</v>
+        <v>51.32</v>
       </c>
       <c r="I102">
-        <v>83.5</v>
+        <v>61.58</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>1728</v>
+        <v>1646</v>
       </c>
       <c r="B103" t="s">
-        <v>534</v>
+        <v>1219</v>
       </c>
       <c r="C103" t="s">
-        <v>1729</v>
+        <v>1647</v>
       </c>
       <c r="D103" t="s">
-        <v>1723</v>
+        <v>1310</v>
       </c>
       <c r="E103" t="s">
-        <v>1494</v>
+        <v>20</v>
       </c>
       <c r="F103">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G103" t="s">
         <v>12</v>
       </c>
       <c r="H103">
-        <v>74.8</v>
+        <v>20.02</v>
       </c>
       <c r="I103">
-        <v>89.76000000000001</v>
+        <v>24.02</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>1730</v>
+        <v>1648</v>
       </c>
       <c r="B104" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C104" t="s">
-        <v>1731</v>
+        <v>1649</v>
       </c>
       <c r="D104" t="s">
-        <v>1723</v>
+        <v>1650</v>
       </c>
       <c r="E104" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F104">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
       <c r="H104">
-        <v>67.84</v>
+        <v>121.78</v>
       </c>
       <c r="I104">
-        <v>81.41</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>1732</v>
+        <v>1651</v>
       </c>
       <c r="B105" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C105" t="s">
-        <v>1733</v>
+        <v>1652</v>
       </c>
       <c r="D105" t="s">
-        <v>1723</v>
+        <v>1653</v>
       </c>
       <c r="E105" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F105">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G105" t="s">
         <v>12</v>
       </c>
       <c r="H105">
-        <v>57.84</v>
+        <v>113.08</v>
       </c>
       <c r="I105">
-        <v>69.41</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>1734</v>
+        <v>1654</v>
       </c>
       <c r="B106" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C106" t="s">
-        <v>1735</v>
+        <v>1655</v>
       </c>
       <c r="D106" t="s">
-        <v>1723</v>
+        <v>1653</v>
       </c>
       <c r="E106" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F106">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G106" t="s">
         <v>12</v>
       </c>
       <c r="H106">
-        <v>120.04</v>
+        <v>121.78</v>
       </c>
       <c r="I106">
-        <v>144.05</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>1736</v>
+        <v>1656</v>
       </c>
       <c r="B107" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C107" t="s">
-        <v>1737</v>
+        <v>1657</v>
       </c>
       <c r="D107" t="s">
-        <v>1723</v>
+        <v>1653</v>
       </c>
       <c r="E107" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F107">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G107" t="s">
         <v>12</v>
       </c>
       <c r="H107">
-        <v>121.78</v>
+        <v>156.58</v>
       </c>
       <c r="I107">
-        <v>146.14</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>1738</v>
+        <v>1658</v>
       </c>
       <c r="B108" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C108" t="s">
-        <v>1739</v>
+        <v>1659</v>
       </c>
       <c r="D108" t="s">
-        <v>1723</v>
+        <v>1660</v>
       </c>
       <c r="E108" t="s">
-        <v>1494</v>
+        <v>1661</v>
       </c>
       <c r="F108">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G108" t="s">
         <v>12</v>
       </c>
       <c r="H108">
-        <v>139.18</v>
+        <v>37.4</v>
       </c>
       <c r="I108">
-        <v>167.02</v>
+        <v>44.88</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>1740</v>
+        <v>1662</v>
       </c>
       <c r="B109" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C109" t="s">
-        <v>1741</v>
+        <v>1663</v>
       </c>
       <c r="D109" t="s">
-        <v>1723</v>
+        <v>1664</v>
       </c>
       <c r="E109" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F109">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G109" t="s">
         <v>12</v>
       </c>
       <c r="H109">
-        <v>121.78</v>
+        <v>73.94</v>
       </c>
       <c r="I109">
-        <v>146.14</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>1742</v>
+        <v>1665</v>
       </c>
       <c r="B110" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C110" t="s">
-        <v>1743</v>
+        <v>1666</v>
       </c>
       <c r="D110" t="s">
-        <v>1723</v>
+        <v>1664</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F110">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G110" t="s">
         <v>12</v>
       </c>
       <c r="H110">
-        <v>121.78</v>
+        <v>69.58</v>
       </c>
       <c r="I110">
-        <v>146.14</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>1744</v>
+        <v>1667</v>
       </c>
       <c r="B111" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C111" t="s">
-        <v>1745</v>
+        <v>1668</v>
       </c>
       <c r="D111" t="s">
-        <v>1746</v>
+        <v>1664</v>
       </c>
       <c r="E111" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F111">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G111" t="s">
         <v>12</v>
       </c>
       <c r="H111">
-        <v>128.74</v>
+        <v>69.58</v>
       </c>
       <c r="I111">
-        <v>154.49</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>1747</v>
+        <v>1669</v>
       </c>
       <c r="B112" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C112" t="s">
-        <v>1748</v>
+        <v>1670</v>
       </c>
       <c r="D112" t="s">
-        <v>1746</v>
+        <v>1664</v>
       </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>1416</v>
       </c>
       <c r="F112">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G112" t="s">
         <v>12</v>
       </c>
       <c r="H112">
-        <v>128.74</v>
+        <v>74.8</v>
       </c>
       <c r="I112">
-        <v>154.49</v>
+        <v>89.76000000000001</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>1749</v>
+        <v>1671</v>
       </c>
       <c r="B113" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C113" t="s">
-        <v>1750</v>
+        <v>1672</v>
       </c>
       <c r="D113" t="s">
-        <v>1751</v>
+        <v>1664</v>
       </c>
       <c r="E113" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F113">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G113" t="s">
         <v>12</v>
       </c>
       <c r="H113">
-        <v>111.34</v>
+        <v>67.84</v>
       </c>
       <c r="I113">
-        <v>133.61</v>
+        <v>81.41</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>1752</v>
+        <v>1673</v>
       </c>
       <c r="B114" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C114" t="s">
-        <v>1753</v>
+        <v>1674</v>
       </c>
       <c r="D114" t="s">
-        <v>1751</v>
+        <v>1664</v>
       </c>
       <c r="E114" t="s">
-        <v>1494</v>
+        <v>15</v>
       </c>
       <c r="F114">
         <v>1</v>
       </c>
       <c r="G114" t="s">
         <v>12</v>
       </c>
       <c r="H114">
-        <v>111.34</v>
+        <v>57.84</v>
       </c>
       <c r="I114">
-        <v>133.61</v>
+        <v>69.41</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>1754</v>
+        <v>1675</v>
       </c>
       <c r="B115" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C115" t="s">
-        <v>1755</v>
+        <v>1676</v>
       </c>
       <c r="D115" t="s">
-        <v>1751</v>
+        <v>1664</v>
       </c>
       <c r="E115" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F115">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G115" t="s">
         <v>12</v>
       </c>
       <c r="H115">
-        <v>130.48</v>
+        <v>120.04</v>
       </c>
       <c r="I115">
-        <v>156.58</v>
+        <v>144.05</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>1756</v>
+        <v>1677</v>
       </c>
       <c r="B116" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C116" t="s">
-        <v>1757</v>
+        <v>1678</v>
       </c>
       <c r="D116" t="s">
-        <v>1758</v>
+        <v>1664</v>
       </c>
       <c r="E116" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F116">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G116" t="s">
         <v>12</v>
       </c>
       <c r="H116">
-        <v>400</v>
+        <v>121.78</v>
       </c>
       <c r="I116">
-        <v>480</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>1759</v>
+        <v>1679</v>
       </c>
       <c r="B117" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C117" t="s">
-        <v>1760</v>
+        <v>1680</v>
       </c>
       <c r="D117" t="s">
-        <v>1758</v>
+        <v>1664</v>
       </c>
       <c r="E117" t="s">
-        <v>22</v>
+        <v>1416</v>
       </c>
       <c r="F117">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="G117" t="s">
         <v>12</v>
       </c>
       <c r="H117">
-        <v>400</v>
+        <v>139.18</v>
       </c>
       <c r="I117">
-        <v>480</v>
+        <v>167.02</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>1761</v>
+        <v>1681</v>
       </c>
       <c r="B118" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C118" t="s">
-        <v>1762</v>
+        <v>1682</v>
       </c>
       <c r="D118" t="s">
-        <v>1763</v>
+        <v>1664</v>
       </c>
       <c r="E118" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G118" t="s">
         <v>12</v>
       </c>
       <c r="H118">
-        <v>23</v>
+        <v>121.78</v>
       </c>
       <c r="I118">
-        <v>27.6</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>1764</v>
+        <v>1683</v>
       </c>
       <c r="B119" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C119" t="s">
-        <v>1765</v>
+        <v>1684</v>
       </c>
       <c r="D119" t="s">
-        <v>1763</v>
+        <v>1664</v>
       </c>
       <c r="E119" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F119">
         <v>3</v>
       </c>
       <c r="G119" t="s">
         <v>12</v>
       </c>
       <c r="H119">
-        <v>23</v>
+        <v>121.78</v>
       </c>
       <c r="I119">
-        <v>27.6</v>
+        <v>146.14</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>1766</v>
+        <v>1685</v>
       </c>
       <c r="B120" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C120" t="s">
-        <v>1767</v>
+        <v>1686</v>
       </c>
       <c r="D120" t="s">
-        <v>1768</v>
+        <v>1687</v>
       </c>
       <c r="E120" t="s">
-        <v>1769</v>
+        <v>49</v>
       </c>
       <c r="F120">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G120" t="s">
         <v>12</v>
       </c>
       <c r="H120">
-        <v>27.98</v>
+        <v>128.74</v>
       </c>
       <c r="I120">
-        <v>33.58</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>1770</v>
+        <v>1688</v>
       </c>
       <c r="B121" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C121" t="s">
-        <v>1771</v>
+        <v>1689</v>
       </c>
       <c r="D121" t="s">
-        <v>1768</v>
+        <v>1687</v>
       </c>
       <c r="E121" t="s">
-        <v>1772</v>
+        <v>23</v>
       </c>
       <c r="F121">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G121" t="s">
         <v>12</v>
       </c>
       <c r="H121">
-        <v>27.98</v>
+        <v>128.74</v>
       </c>
       <c r="I121">
-        <v>33.58</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>1773</v>
+        <v>1690</v>
       </c>
       <c r="B122" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C122" t="s">
-        <v>1774</v>
+        <v>1691</v>
       </c>
       <c r="D122" t="s">
-        <v>1768</v>
+        <v>1687</v>
       </c>
       <c r="E122" t="s">
-        <v>1775</v>
+        <v>20</v>
       </c>
       <c r="F122">
         <v>2</v>
       </c>
       <c r="G122" t="s">
         <v>12</v>
       </c>
       <c r="H122">
-        <v>27.98</v>
+        <v>128.74</v>
       </c>
       <c r="I122">
-        <v>33.58</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>1776</v>
+        <v>1692</v>
       </c>
       <c r="B123" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C123" t="s">
-        <v>1777</v>
+        <v>1693</v>
       </c>
       <c r="D123" t="s">
-        <v>1768</v>
+        <v>1687</v>
       </c>
       <c r="E123" t="s">
-        <v>1778</v>
+        <v>1416</v>
       </c>
       <c r="F123">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G123" t="s">
         <v>12</v>
       </c>
       <c r="H123">
-        <v>27.98</v>
+        <v>128.74</v>
       </c>
       <c r="I123">
-        <v>33.58</v>
+        <v>154.49</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>1779</v>
+        <v>1694</v>
       </c>
       <c r="B124" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C124" t="s">
-        <v>1780</v>
+        <v>1695</v>
       </c>
       <c r="D124" t="s">
-        <v>1768</v>
+        <v>1696</v>
       </c>
       <c r="E124" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F124">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G124" t="s">
         <v>12</v>
       </c>
       <c r="H124">
-        <v>27.98</v>
+        <v>95.68000000000001</v>
       </c>
       <c r="I124">
-        <v>33.58</v>
+        <v>114.82</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>1781</v>
+        <v>1697</v>
       </c>
       <c r="B125" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C125" t="s">
-        <v>1782</v>
+        <v>1698</v>
       </c>
       <c r="D125" t="s">
-        <v>1768</v>
+        <v>1696</v>
       </c>
       <c r="E125" t="s">
-        <v>1783</v>
+        <v>23</v>
       </c>
       <c r="F125">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G125" t="s">
         <v>12</v>
       </c>
       <c r="H125">
-        <v>400</v>
+        <v>111.34</v>
       </c>
       <c r="I125">
-        <v>480</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>1784</v>
+        <v>1699</v>
       </c>
       <c r="B126" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C126" t="s">
-        <v>1785</v>
+        <v>1700</v>
       </c>
       <c r="D126" t="s">
-        <v>1768</v>
+        <v>1696</v>
       </c>
       <c r="E126" t="s">
-        <v>1786</v>
+        <v>1416</v>
       </c>
       <c r="F126">
         <v>3</v>
       </c>
       <c r="G126" t="s">
         <v>12</v>
       </c>
       <c r="H126">
-        <v>27.98</v>
+        <v>111.34</v>
       </c>
       <c r="I126">
-        <v>33.58</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>1787</v>
+        <v>1701</v>
       </c>
       <c r="B127" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C127" t="s">
-        <v>1788</v>
+        <v>1702</v>
       </c>
       <c r="D127" t="s">
-        <v>1768</v>
+        <v>1696</v>
       </c>
       <c r="E127" t="s">
-        <v>1789</v>
+        <v>15</v>
       </c>
       <c r="F127">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G127" t="s">
         <v>12</v>
       </c>
       <c r="H127">
-        <v>27.98</v>
+        <v>111.34</v>
       </c>
       <c r="I127">
-        <v>33.58</v>
+        <v>133.61</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>1790</v>
+        <v>1703</v>
       </c>
       <c r="B128" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C128" t="s">
-        <v>1791</v>
+        <v>1704</v>
       </c>
       <c r="D128" t="s">
-        <v>1768</v>
+        <v>1696</v>
       </c>
       <c r="E128" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F128">
         <v>3</v>
       </c>
       <c r="G128" t="s">
         <v>12</v>
       </c>
       <c r="H128">
-        <v>27.98</v>
+        <v>130.48</v>
       </c>
       <c r="I128">
-        <v>33.58</v>
+        <v>156.58</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>1792</v>
+        <v>1705</v>
       </c>
       <c r="B129" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C129" t="s">
-        <v>1793</v>
+        <v>1706</v>
       </c>
       <c r="D129" t="s">
-        <v>1794</v>
+        <v>1707</v>
       </c>
       <c r="E129" t="s">
-        <v>1542</v>
+        <v>15</v>
       </c>
       <c r="F129">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G129" t="s">
         <v>12</v>
       </c>
       <c r="H129">
-        <v>48.02</v>
+        <v>400</v>
       </c>
       <c r="I129">
-        <v>57.62</v>
+        <v>480</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>1795</v>
+        <v>1708</v>
       </c>
       <c r="B130" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C130" t="s">
-        <v>1796</v>
+        <v>1709</v>
       </c>
       <c r="D130" t="s">
-        <v>1797</v>
+        <v>1707</v>
       </c>
       <c r="E130" t="s">
-        <v>1798</v>
+        <v>23</v>
       </c>
       <c r="F130">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G130" t="s">
         <v>12</v>
       </c>
       <c r="H130">
-        <v>14.98</v>
+        <v>400</v>
       </c>
       <c r="I130">
-        <v>17.98</v>
+        <v>480</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>1799</v>
+        <v>1710</v>
       </c>
       <c r="B131" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C131" t="s">
-        <v>1800</v>
+        <v>1711</v>
       </c>
       <c r="D131" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="E131" t="s">
-        <v>1798</v>
+        <v>20</v>
       </c>
       <c r="F131">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G131" t="s">
         <v>12</v>
       </c>
       <c r="H131">
-        <v>14.98</v>
+        <v>23</v>
       </c>
       <c r="I131">
-        <v>17.98</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>1801</v>
+        <v>1713</v>
       </c>
       <c r="B132" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C132" t="s">
-        <v>1802</v>
+        <v>1714</v>
       </c>
       <c r="D132" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="E132" t="s">
-        <v>1798</v>
+        <v>49</v>
       </c>
       <c r="F132">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G132" t="s">
         <v>12</v>
       </c>
       <c r="H132">
-        <v>14.98</v>
+        <v>23</v>
       </c>
       <c r="I132">
-        <v>17.98</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>1803</v>
+        <v>1715</v>
       </c>
       <c r="B133" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C133" t="s">
-        <v>1804</v>
+        <v>1716</v>
       </c>
       <c r="D133" t="s">
-        <v>1797</v>
+        <v>1717</v>
       </c>
       <c r="E133" t="s">
-        <v>1786</v>
+        <v>1718</v>
       </c>
       <c r="F133">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G133" t="s">
         <v>12</v>
       </c>
       <c r="H133">
-        <v>14.98</v>
+        <v>27.98</v>
       </c>
       <c r="I133">
-        <v>17.98</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>1805</v>
+        <v>1719</v>
       </c>
       <c r="B134" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C134" t="s">
-        <v>1806</v>
+        <v>1720</v>
       </c>
       <c r="D134" t="s">
-        <v>1797</v>
+        <v>1717</v>
       </c>
       <c r="E134" t="s">
-        <v>1807</v>
+        <v>1721</v>
       </c>
       <c r="F134">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G134" t="s">
         <v>12</v>
       </c>
       <c r="H134">
-        <v>14.98</v>
+        <v>27.98</v>
       </c>
       <c r="I134">
-        <v>17.98</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>1808</v>
+        <v>1722</v>
       </c>
       <c r="B135" t="s">
-        <v>534</v>
+        <v>30</v>
       </c>
       <c r="C135" t="s">
-        <v>1809</v>
+        <v>1723</v>
       </c>
       <c r="D135" t="s">
-        <v>1810</v>
+        <v>1717</v>
       </c>
       <c r="E135" t="s">
-        <v>51</v>
+        <v>1724</v>
       </c>
       <c r="F135">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G135" t="s">
         <v>12</v>
       </c>
       <c r="H135">
-        <v>134.84</v>
+        <v>27.98</v>
       </c>
       <c r="I135">
-        <v>161.81</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>1811</v>
+        <v>1725</v>
       </c>
       <c r="B136" t="s">
-        <v>534</v>
+        <v>30</v>
       </c>
       <c r="C136" t="s">
-        <v>1812</v>
+        <v>1726</v>
       </c>
       <c r="D136" t="s">
-        <v>1810</v>
+        <v>1717</v>
       </c>
       <c r="E136" t="s">
-        <v>15</v>
+        <v>1727</v>
       </c>
       <c r="F136">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G136" t="s">
         <v>12</v>
       </c>
       <c r="H136">
-        <v>129.62</v>
+        <v>27.98</v>
       </c>
       <c r="I136">
-        <v>155.54</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>1813</v>
-[...1 lines deleted...]
-      <c r="B137" t="b">
+        <v>1728</v>
+      </c>
+      <c r="B137" t="s">
+        <v>30</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E137" t="s">
+        <v>15</v>
+      </c>
+      <c r="F137">
+        <v>3</v>
+      </c>
+      <c r="G137" t="s">
+        <v>12</v>
+      </c>
+      <c r="H137">
+        <v>27.98</v>
+      </c>
+      <c r="I137">
+        <v>33.58</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B138" t="s">
+        <v>30</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F138">
+        <v>3</v>
+      </c>
+      <c r="G138" t="s">
+        <v>12</v>
+      </c>
+      <c r="H138">
+        <v>400</v>
+      </c>
+      <c r="I138">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B139" t="s">
+        <v>30</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1735</v>
+      </c>
+      <c r="F139">
+        <v>3</v>
+      </c>
+      <c r="G139" t="s">
+        <v>12</v>
+      </c>
+      <c r="H139">
+        <v>27.98</v>
+      </c>
+      <c r="I139">
+        <v>33.58</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B140" t="s">
+        <v>30</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1738</v>
+      </c>
+      <c r="F140">
+        <v>4</v>
+      </c>
+      <c r="G140" t="s">
+        <v>12</v>
+      </c>
+      <c r="H140">
+        <v>27.98</v>
+      </c>
+      <c r="I140">
+        <v>33.58</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B141" t="s">
+        <v>30</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E141" t="s">
+        <v>23</v>
+      </c>
+      <c r="F141">
+        <v>3</v>
+      </c>
+      <c r="G141" t="s">
+        <v>12</v>
+      </c>
+      <c r="H141">
+        <v>27.98</v>
+      </c>
+      <c r="I141">
+        <v>33.58</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F142">
+        <v>13</v>
+      </c>
+      <c r="G142" t="s">
+        <v>12</v>
+      </c>
+      <c r="H142">
+        <v>48.02</v>
+      </c>
+      <c r="I142">
+        <v>57.62</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B143" t="s">
+        <v>508</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E143" t="s">
+        <v>49</v>
+      </c>
+      <c r="F143">
+        <v>1</v>
+      </c>
+      <c r="G143" t="s">
+        <v>12</v>
+      </c>
+      <c r="H143">
+        <v>134.84</v>
+      </c>
+      <c r="I143">
+        <v>161.81</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B144" t="s">
+        <v>508</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E144" t="s">
+        <v>15</v>
+      </c>
+      <c r="F144">
+        <v>3</v>
+      </c>
+      <c r="G144" t="s">
+        <v>12</v>
+      </c>
+      <c r="H144">
+        <v>129.62</v>
+      </c>
+      <c r="I144">
+        <v>155.54</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B145" t="b">
         <v>0</v>
       </c>
-      <c r="C137" t="b">
+      <c r="C145" t="b">
         <v>0</v>
       </c>
-      <c r="D137" t="b">
+      <c r="D145" t="b">
         <v>0</v>
       </c>
-      <c r="E137" t="b">
+      <c r="E145" t="b">
         <v>0</v>
       </c>
-      <c r="F137">
+      <c r="F145">
         <v>2</v>
       </c>
-      <c r="G137" t="b">
+      <c r="G145" t="b">
         <v>0</v>
       </c>
-      <c r="H137">
+      <c r="H145">
         <v>400</v>
       </c>
-      <c r="I137">
+      <c r="I145">
         <v>480</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>6</v>
       </c>
       <c r="G1" t="s">
         <v>7</v>
       </c>
       <c r="H1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>1814</v>
+        <v>1750</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>1815</v>
+        <v>1751</v>
       </c>
       <c r="D2" t="s">
-        <v>1816</v>
+        <v>1752</v>
       </c>
       <c r="E2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>65.23999999999999</v>
       </c>
       <c r="I2">
         <v>78.29000000000001</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>1817</v>
+        <v>1753</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>1818</v>
+        <v>1754</v>
       </c>
       <c r="D3" t="s">
-        <v>1818</v>
+        <v>1754</v>
       </c>
       <c r="E3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="H3">
         <v>17.38</v>
       </c>
       <c r="I3">
         <v>20.86</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>1819</v>
+        <v>1755</v>
       </c>
       <c r="B4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C4" t="s">
-        <v>1820</v>
+        <v>1756</v>
       </c>
       <c r="D4" t="s">
-        <v>1821</v>
+        <v>1757</v>
       </c>
       <c r="E4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
       <c r="H4">
-        <v>134.84</v>
+        <v>126.14</v>
       </c>
       <c r="I4">
-        <v>161.81</v>
+        <v>151.37</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>1822</v>
+        <v>1758</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>1823</v>
+        <v>1759</v>
       </c>
       <c r="D5" t="s">
-        <v>1824</v>
+        <v>1760</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F5">
         <v>3</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5">
-        <v>126.14</v>
+        <v>126.06</v>
       </c>
       <c r="I5">
-        <v>151.37</v>
+        <v>151.27</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>1825</v>
+        <v>1761</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C6" t="s">
-        <v>1826</v>
+        <v>1762</v>
       </c>
       <c r="D6" t="s">
-        <v>1827</v>
+        <v>1763</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6">
         <v>126.14</v>
       </c>
       <c r="I6">
         <v>151.37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>1828</v>
+        <v>1764</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C7" t="s">
-        <v>1829</v>
+        <v>1765</v>
       </c>
       <c r="D7" t="s">
-        <v>1830</v>
+        <v>1766</v>
       </c>
       <c r="E7" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F7">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G7" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
       <c r="H7">
-        <v>126.06</v>
+        <v>60.88</v>
       </c>
       <c r="I7">
-        <v>151.27</v>
+        <v>73.06</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>1831</v>
+        <v>1767</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="C8" t="s">
-        <v>1832</v>
+        <v>1768</v>
       </c>
       <c r="D8" t="s">
-        <v>1833</v>
+        <v>750</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
       <c r="H8">
-        <v>126.14</v>
+        <v>91.34</v>
       </c>
       <c r="I8">
-        <v>151.37</v>
+        <v>109.61</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>1834</v>
+        <v>1769</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>1219</v>
       </c>
       <c r="C9" t="s">
-        <v>1835</v>
+        <v>1770</v>
       </c>
       <c r="D9" t="s">
-        <v>1836</v>
+        <v>1221</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F9">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
       <c r="H9">
-        <v>347.98</v>
+        <v>33.92</v>
       </c>
       <c r="I9">
-        <v>417.58</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>1837</v>
+        <v>1771</v>
       </c>
       <c r="B10" t="s">
-        <v>534</v>
+        <v>1219</v>
       </c>
       <c r="C10" t="s">
-        <v>1838</v>
+        <v>1772</v>
       </c>
       <c r="D10" t="s">
-        <v>1839</v>
+        <v>1773</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F10">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="G10" t="s">
-        <v>537</v>
+        <v>12</v>
       </c>
       <c r="H10">
-        <v>60.88</v>
+        <v>107</v>
       </c>
       <c r="I10">
-        <v>73.06</v>
+        <v>128.4</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>1840</v>
+        <v>1774</v>
       </c>
       <c r="B11" t="s">
-        <v>534</v>
+        <v>1219</v>
       </c>
       <c r="C11" t="s">
-        <v>1841</v>
+        <v>1772</v>
       </c>
       <c r="D11" t="s">
-        <v>782</v>
+        <v>1773</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
       <c r="H11">
-        <v>91.34</v>
+        <v>80.02</v>
       </c>
       <c r="I11">
-        <v>109.61</v>
+        <v>96.02</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>1842</v>
+        <v>1775</v>
       </c>
       <c r="B12" t="s">
-        <v>1287</v>
+        <v>1219</v>
       </c>
       <c r="C12" t="s">
-        <v>1843</v>
+        <v>1776</v>
       </c>
       <c r="D12" t="s">
-        <v>1289</v>
+        <v>1777</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F12">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
       <c r="H12">
-        <v>33.92</v>
+        <v>124.4</v>
       </c>
       <c r="I12">
-        <v>40.7</v>
+        <v>149.28</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>1844</v>
+        <v>1778</v>
       </c>
       <c r="B13" t="s">
-        <v>1287</v>
+        <v>855</v>
       </c>
       <c r="C13" t="s">
-        <v>1845</v>
+        <v>1779</v>
       </c>
       <c r="D13" t="s">
-        <v>1846</v>
+        <v>1780</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F13">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
       <c r="H13">
-        <v>107</v>
+        <v>59.14</v>
       </c>
       <c r="I13">
-        <v>128.4</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>1847</v>
+        <v>1781</v>
       </c>
       <c r="B14" t="s">
-        <v>1287</v>
+        <v>855</v>
       </c>
       <c r="C14" t="s">
-        <v>1845</v>
+        <v>1782</v>
       </c>
       <c r="D14" t="s">
-        <v>1846</v>
+        <v>1783</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
       <c r="H14">
-        <v>80.02</v>
+        <v>164.24</v>
       </c>
       <c r="I14">
-        <v>96.02</v>
-[...114 lines deleted...]
-      <c r="I18">
         <v>197.09</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>6</v>
       </c>
       <c r="G1" t="s">
         <v>7</v>
       </c>
       <c r="H1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>1860</v>
+        <v>1784</v>
       </c>
       <c r="B2" t="s">
-        <v>1172</v>
+        <v>1109</v>
       </c>
       <c r="C2" t="s">
-        <v>1861</v>
+        <v>1785</v>
       </c>
       <c r="D2" t="b">
         <v>0</v>
       </c>
       <c r="E2" t="b">
         <v>0</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>492.78</v>
       </c>
       <c r="I2">
         <v>591.34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 